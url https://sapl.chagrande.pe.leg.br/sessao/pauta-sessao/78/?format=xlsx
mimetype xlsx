--- v0 (2026-02-28)
+++ v1 (2026-04-17)
@@ -10,244 +10,225 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="115" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="57">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Requerimento nº 21 de 2026</t>
   </si>
   <si>
     <t>Ninha de Zé Maria</t>
   </si>
   <si>
-    <t>Requer Voto de MOÇÃO DE APLAUSOS à Sra. Joane Pereira da Silva Santos, Auxiliar Administrativa, lotada no setor de Tratamento Fora do Domicílio (TFD), em reconhecimento aos relevantes serviços prestados à população deste município._x000D_
-[...2 lines deleted...]
-A presente Moção de Aplausos justifica-se pelo empenho, dedicação e responsabilidade com que a Sra. Joane Pereira da Silva Santos desempenha suas funções no setor de TFD, atuando com zelo, organização e sensibilidade no atendimento aos usuários que necessitam de encaminhamentos para tratamentos de saúde fora do município.</t>
+    <t>Requer Voto de MOÇÃO DE APLAUSOS à Sra. Joane Pereira da Silva Santos, Auxiliar Administrativa, lotada no setor de Tratamento Fora do Domicílio (TFD), em reconhecimento aos relevantes serviços prestados à população deste município.</t>
   </si>
   <si>
     <t>Matéria para ordem do dia</t>
   </si>
   <si>
     <t>Requerimento nº 23 de 2026</t>
   </si>
   <si>
     <t>Livia Campos</t>
   </si>
   <si>
     <t>Requer Voto de MOÇÃO DE APLAUSOS aos Agentes de Combates às Endemias (ACE), em reconhecimento ao relevante e dedicado serviço prestado em prol do município de Chã Grande, atuando com compromisso, responsabilidade e eficiência na prevenção, controle e combate às endemias, contribuindo de forma significativa para a promoção da saúde pública e a melhoria da qualidade de vida da população.</t>
   </si>
   <si>
-    <t>Indicação nº 13 de 2026</t>
-[...4 lines deleted...]
-  <si>
     <t>Indicação nº 14 de 2026</t>
   </si>
   <si>
     <t>Solicito que seja providenciada a implantação de uma coletora de lixo, ao lado da ponte do sítio Rachão mumbucas, próximo a entrada da Fazenda Verdão. (Esta indicação está renovando um pedido feito ao Prefeito em 2025).</t>
   </si>
   <si>
     <t>Indicação nº 15 de 2026</t>
   </si>
   <si>
     <t>Solicito que seja providenciada a aquisição de pedra rachão, para construção de um muro de arrimo, ao lado da Ponte do Sítio Rachão Mumbucas, próximo a entrada da Fazenda Verdão. (Esta indicação está renovando um pedido feito ao Prefeito em 2025).</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Ata das Sessões Ordinárias nº 7 de 2026</t>
   </si>
   <si>
     <t>Ata Eletrônica da 7ª Sessão Ordinária do 1º Período da 1° Sessão Legislativa da 15 Legislatura.</t>
   </si>
   <si>
     <t>Ata em discussão e votação</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 5 de 2026</t>
   </si>
   <si>
+    <t>Ceça da Saúde</t>
+  </si>
+  <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CHÃ GRANDENSE ao Sr. Antônio de Oliveira Junior, pelos relevantes serviços prestados ao município de Chã Grande.</t>
   </si>
   <si>
     <t>Matéria para expediente do dia</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 6 de 2026</t>
   </si>
   <si>
     <t>Ademir Batista</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CHÃ GRANDENSE Pr. Sandro Rosendo, pelos relevantes serviços prestados ao município de Chã Grande.</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 7 de 2026</t>
   </si>
   <si>
     <t>Nanato</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CHÃ GRANDENSE à Sra. Caroline Speroto Moreira, pelos relevantes serviços prestados ao município de Chã Grande.</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 8 de 2026</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CHÃ GRANDENSE ao Sr. João Cleriston de Figueiredo Lucena, pelos relevantes serviços prestados ao município de Chã Grande.</t>
   </si>
   <si>
     <t>Requerimento nº 24 de 2026</t>
   </si>
   <si>
-    <t>Requer Voto de MOÇÃO DE APLAUSOS à Sra. Elma Albuquerque Santos, Diretora da Biblioteca, em reconhecimento ao relevante trabalho desempenhado à frente da instituição._x000D_
-[...4 lines deleted...]
-A homenageada tem se destacado pela dedicação, responsabilidade e compromisso com a promoção da leitura, do conhecimento e da cultura em nossa comunidade. Sua atuação firme e organizada tem contribuído significativamente para o fortalecimento da educação e para a valorização do espaço da biblioteca como ambiente de aprendizado, inclusão e desenvolvimento social.</t>
+    <t>Requer Voto de MOÇÃO DE APLAUSOS à Sra. Elma Albuquerque Campos, Diretora da Biblioteca, em reconhecimento ao relevante trabalho desempenhado à frente da instituição.</t>
   </si>
   <si>
     <t>Requerimento nº 25 de 2026</t>
   </si>
   <si>
     <t>Requer Voto de Moção de Aplausos à Igreja Batista em Chã Grande, em reconhecimento aos seus 72 anos de organização e relevantes serviços prestados à comunidade chã-grandense.</t>
   </si>
   <si>
     <t>Indicação nº 16 de 2026</t>
   </si>
   <si>
     <t>Flavio do Ovo</t>
   </si>
   <si>
-    <t>Solicito que seja providenciado a CONSTRUÇÃO DE PAVIMENTAÇÃO da estrada onde se localiza a casa do ex-vereador Anderson de Agrício até o sítio Guerreiros.</t>
+    <t>Solicito que seja providenciado a construção de um Pórtico na entrada do sítio Lajedo Grande, às margens da PE-71. Com os nomes das comunidades de: Muxoxo, Catolé e Guerreiros.</t>
   </si>
   <si>
     <t>Indicação nº 17 de 2026</t>
-  </si>
-[...4 lines deleted...]
-    <t>Indicação nº 18 de 2026</t>
   </si>
   <si>
     <t>Solicita por meio da Secretaria competente:_x000D_
 	1.	Informações detalhadas acerca das condições atuais da frota de ônibus escolares do município;_x000D_
 	2.	Relatório de manutenção preventiva e corretiva realizada nos últimos 12 meses;_x000D_
 	3.	Cronograma de revisões e inspeções técnicas;_x000D_
-	4.	Autorização para realização de visita técnica desta vereadora, acompanhada de profissional habilitado, à garagem municipal onde se encontram os referidos veículos._x000D_
-[...1 lines deleted...]
-JUSTIFICATIVA: Diante da necessidade de fiscalização do serviço público, especialmente após relatos recentes envolvendo falhas mecânicas em transporte escolar, visando garantir a segurança dos estudantes do município.</t>
+	4.	Autorização para realização de visita técnica desta vereadora, acompanhada de profissional habilitado, à garagem municipal onde se encontram os referidos veículos.</t>
+  </si>
+  <si>
+    <t>Indicação nº 18 de 2026</t>
+  </si>
+  <si>
+    <t>Solicita que seja providenciado o calçamento, saneamento e urbanismo da Travessa Da Piedade. ( Descendo a ladeira do cartório), neste município.</t>
   </si>
   <si>
     <t>Indicação nº 19 de 2026</t>
   </si>
   <si>
-    <t>Solicita que seja providenciado o calçamento, saneamento e urbanismo da Travessa Da Piedade. ( Descendo a ladeira do cartório), neste município.</t>
+    <t>Solicito que seja providenciado o saneamento básico da Travessa São Jorge, neste município.</t>
   </si>
   <si>
     <t>Indicação nº 20 de 2026</t>
   </si>
   <si>
-    <t>Solicito que seja providenciado o saneamento básico da Travessa São Jorge, neste município.</t>
+    <t>Solicito que seja providenciado a construção de um Parque, para realização de corridas e outros esportes, além de proporcionar lazer, bem-estar e qualidade de vida à população deste município, criando um espaço adequado para a prática de atividades físicas, convivência social e integração comunitária, contribuindo também para a valorização urbana e para a promoção da saúde pública.</t>
   </si>
   <si>
     <t>Indicação nº 21 de 2026</t>
-  </si>
-[...4 lines deleted...]
-    <t>Indicação nº 22 de 2026</t>
   </si>
   <si>
     <t>Solicita que seja providenciada, junto ao setor competente, a Regularização Fundiária dos Imóveis localizados no Bairro Padre Cicero, da Rodoviária até_x000D_
 Juvenal do Gás, neste município. (Esta indicação está renovando um pedido feito ao Prefeito em 2025).</t>
   </si>
   <si>
-    <t>Indicação nº 23 de 2026</t>
+    <t>Indicação nº 22 de 2026</t>
   </si>
   <si>
     <t>Solicita que seja providenciada, junto ao setor competente, a Regularização Fundiária dos Imóveis localizados nos Bairros Newton Carneiro 1 e Newton_x000D_
 Carneiro 2, neste município. (Esta indicação está renovando um pedido feito ao Prefeito em 2025).</t>
   </si>
   <si>
-    <t>Indicação nº 24 de 2026</t>
+    <t>Indicação nº 23 de 2026</t>
   </si>
   <si>
     <t>Solicita que seja providenciada, junto ao setor competente, a Regularização Fundiária dos Imóveis localizados no Bairro conhecido como "Matadouro",_x000D_
 neste município. (Esta indicação está renovando um pedido feito ao Prefeito em 2025).</t>
   </si>
   <si>
-    <t>Indicação nº 25 de 2026</t>
+    <t>Indicação nº 24 de 2026</t>
   </si>
   <si>
     <t>Solicita que seja analisada, junto ao setor competente, a possibilidade de implantar corrimãos em todas as escadarias do município. (Esta indicação está renovando um pedido feito ao Prefeito em 2025).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -542,51 +523,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F23"/>
+  <dimension ref="A1:F21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="35.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="17" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -618,443 +599,403 @@
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1048</v>
       </c>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="B5" t="s">
         <v>6</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>12</v>
       </c>
       <c r="E5" t="s">
         <v>17</v>
       </c>
       <c r="F5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
-        <v>1050</v>
+        <v>1065</v>
       </c>
       <c r="B6" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="C6" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="E6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F6" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
-        <v>1065</v>
+        <v>1056</v>
       </c>
       <c r="B7" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C7" t="s">
-        <v>21</v>
+        <v>22</v>
+      </c>
+      <c r="D7" t="s">
+        <v>23</v>
       </c>
       <c r="E7" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="F7" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
-        <v>1056</v>
+        <v>1061</v>
       </c>
       <c r="B8" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C8" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D8" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="E8" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="F8" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
-        <v>1061</v>
+        <v>1063</v>
       </c>
       <c r="B9" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C9" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D9" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E9" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="F9" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="B10" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C10" t="s">
+        <v>32</v>
+      </c>
+      <c r="D10" t="s">
         <v>30</v>
       </c>
-      <c r="D10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E10" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F10" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
-        <v>1064</v>
+        <v>1055</v>
       </c>
       <c r="B11" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C11" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D11" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="E11" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F11" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
-        <v>1055</v>
+        <v>1060</v>
       </c>
       <c r="B12" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C12" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D12" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="E12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F12" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
-        <v>1060</v>
+        <v>1054</v>
       </c>
       <c r="B13" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D13" t="s">
-        <v>28</v>
+        <v>39</v>
       </c>
       <c r="E13" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
-        <v>1053</v>
+        <v>1057</v>
       </c>
       <c r="B14" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C14" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D14" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="E14" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F14" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
-        <v>1054</v>
+        <v>1058</v>
       </c>
       <c r="B15" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C15" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D15" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="E15" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F15" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
-        <v>1057</v>
+        <v>1059</v>
       </c>
       <c r="B16" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C16" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D16" t="s">
         <v>12</v>
       </c>
       <c r="E16" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F16" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
-        <v>1058</v>
+        <v>1062</v>
       </c>
       <c r="B17" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C17" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D17" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="E17" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F17" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
-        <v>1059</v>
+        <v>1066</v>
       </c>
       <c r="B18" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C18" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D18" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="E18" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F18" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
-        <v>1062</v>
+        <v>1067</v>
       </c>
       <c r="B19" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C19" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D19" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="E19" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F19" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
-        <v>1066</v>
+        <v>1068</v>
       </c>
       <c r="B20" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C20" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D20" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="E20" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
-        <v>1067</v>
+        <v>1069</v>
       </c>
       <c r="B21" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C21" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D21" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="E21" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F21" t="s">
-        <v>26</v>
-[...39 lines deleted...]
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>