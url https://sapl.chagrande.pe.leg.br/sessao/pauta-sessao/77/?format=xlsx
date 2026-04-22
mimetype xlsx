--- v0 (2026-03-01)
+++ v1 (2026-04-22)
@@ -118,54 +118,51 @@
   <si>
     <t>Projeto de Decreto Legislativo nº 1 de 2026</t>
   </si>
   <si>
     <t>Ninho Mototaxi</t>
   </si>
   <si>
     <t>Concede Título Honorifico de "Comendador" ao Sr. JOSÉ HENRIQUE DA SILVA, que receberá a "Comenda José Pereira Lins" e dá outras providências.</t>
   </si>
   <si>
     <t>Requerimento nº 18 de 2026</t>
   </si>
   <si>
     <t>Requer Voto de MOÇÃO DE APLAUSOS à Sra. Joseane Miguel Ismerio, Atendente do ambulatório, em reconhecimento ao trabalho exemplar e aos relevantes serviços prestados no atendimento direto à população.</t>
   </si>
   <si>
     <t>Requerimento nº 19 de 2026</t>
   </si>
   <si>
     <t>Requer Voto de MOÇÃO DE APLAUSOS ao Sr. Eudes Galdino da Silva, TEC de laboratório e flebotomista, em reconhecimento aos relevantes serviços prestados na área da saúde e à sua dedicação no atendimento à população.</t>
   </si>
   <si>
     <t>Requerimento nº 21 de 2026</t>
   </si>
   <si>
-    <t>Requer Voto de MOÇÃO DE APLAUSOS à Sra. Joane Pereira da Silva Santos, Auxiliar Administrativa, lotada no setor de Tratamento Fora do Domicílio (TFD), em reconhecimento aos relevantes serviços prestados à população deste município._x000D_
-[...2 lines deleted...]
-A presente Moção de Aplausos justifica-se pelo empenho, dedicação e responsabilidade com que a Sra. Joane Pereira da Silva Santos desempenha suas funções no setor de TFD, atuando com zelo, organização e sensibilidade no atendimento aos usuários que necessitam de encaminhamentos para tratamentos de saúde fora do município.</t>
+    <t>Requer Voto de MOÇÃO DE APLAUSOS à Sra. Joane Pereira da Silva Santos, Auxiliar Administrativa, lotada no setor de Tratamento Fora do Domicílio (TFD), em reconhecimento aos relevantes serviços prestados à população deste município.</t>
   </si>
   <si>
     <t>Requerimento nº 23 de 2026</t>
   </si>
   <si>
     <t>Livia Campos</t>
   </si>
   <si>
     <t>Requer Voto de MOÇÃO DE APLAUSOS aos Agentes de Combates às Endemias (ACE), em reconhecimento ao relevante e dedicado serviço prestado em prol do município de Chã Grande, atuando com compromisso, responsabilidade e eficiência na prevenção, controle e combate às endemias, contribuindo de forma significativa para a promoção da saúde pública e a melhoria da qualidade de vida da população.</t>
   </si>
   <si>
     <t>Indicação nº 13 de 2026</t>
   </si>
   <si>
     <t>Solicito que seja providenciado a construção do calçamento do Sítio Palmeiras, zona rural deste município.</t>
   </si>
   <si>
     <t>Indicação nº 14 de 2026</t>
   </si>
   <si>
     <t>Solicito que seja providenciada a implantação de uma coletora de lixo, ao lado da ponte do sítio Rachão mumbucas, próximo a entrada da Fazenda Verdão. (Esta indicação está renovando um pedido feito ao Prefeito em 2025).</t>
   </si>
   <si>
     <t>Indicação nº 15 de 2026</t>
   </si>