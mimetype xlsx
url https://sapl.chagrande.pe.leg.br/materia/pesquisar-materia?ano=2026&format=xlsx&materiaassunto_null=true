--- v1 (2026-03-01)
+++ v2 (2026-04-23)
@@ -10,814 +10,1903 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="585" uniqueCount="246">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1348" uniqueCount="609">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ATA1</t>
   </si>
   <si>
     <t>Ata das Sessões Ordinárias</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1004/ata_eletronica_da_1_sessao_ordinaria_do_1p_de_2026.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1004/ata_eletronica_da_1_sessao_ordinaria_do_1p_de_2026.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 1ª Sessão Ordinária do 1º Período da 1° Sessão Legislativa da 15 Legislatura.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1019/ata_eletronica_da_2_sessao_ordinaria_do_1p_de_2026.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1019/ata_eletronica_da_2_sessao_ordinaria_do_1p_de_2026.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 2ª Sessão Ordinária do 1º Período da 1° Sessão Legislativa da 15 Legislatura.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1026/ata_eletronica_da_3_sessao_ordinaria_do_1p_de_2026.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1026/ata_eletronica_da_3_sessao_ordinaria_do_1p_de_2026.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 3ª Sessão Ordinária do 1º Período da 1° Sessão Legislativa da 15 Legislatura.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1037/ata_da_4_sessao_ordinaria_do_1p.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1037/ata_da_4_sessao_ordinaria_do_1p.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 4ª Sessão Ordinária do 1º Período da 1° Sessão Legislativa da 15 Legislatura.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1043/ata_da_5_sessao_ordinaria_do_1p.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1043/ata_da_5_sessao_ordinaria_do_1p.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 5ª Sessão Ordinária do 1º Período da 1° Sessão Legislativa da 15 Legislatura.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1052/ata_da_6_sessao_ordinaria_do_1p.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 6ª Sessão Ordinária do 1º Período da 1° Sessão Legislativa da 15 Legislatura.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1065/ata_da_7_sessao_ordinaria_do_1p.pdf</t>
+  </si>
+  <si>
     <t>Ata Eletrônica da 7ª Sessão Ordinária do 1º Período da 1° Sessão Legislativa da 15 Legislatura.</t>
   </si>
   <si>
+    <t>1088</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1088/ata_da_8_sessao_ordinaria_do_1p.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 8ª Sessão Ordinária do 1º Período da 1° Sessão Legislativa da 15 Legislatura.</t>
+  </si>
+  <si>
+    <t>1120</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1120/ata_eletronica_da_9sessao_ordinaria_do_1p.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 9ª Sessão Ordinária do 1º Período da 1° Sessão Legislativa da 15 Legislatura.</t>
+  </si>
+  <si>
+    <t>1121</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1121/ata_eletronica_da_10sessao_ordinaria_do_1p.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 10ª Sessão Ordinária do 1º Período da 1° Sessão Legislativa da 15 Legislatura.</t>
+  </si>
+  <si>
+    <t>1190</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 1ª Sessão Ordinária do 2º Período da 1° Sessão Legislativa da 15 Legislatura.</t>
+  </si>
+  <si>
+    <t>1196</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 2ª Sessão Ordinária do 2º Período da 1° Sessão Legislativa da 15 Legislatura.</t>
+  </si>
+  <si>
     <t>998</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Nanato, Ademir Batista, Ceça da Saúde, Célia de Jaci, Flavio do Ovo, Jadinho Da Ceasa, Livia Campos, Ninha de Zé Maria, Ninho Mototaxi, Severino do Ovo, Wedson de Biu Beleu</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/998/requerimento_n_01.2026.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/998/requerimento_n_01.2026.pdf</t>
   </si>
   <si>
     <t>VOTO DE MOÇÃO DE PARABÉNS a SRª. JUCINEIDE MARIA DE MELO, vereadora deste Município, pela passagem de seu aniversário no dia 03 de janeiro do corrente ano. (REQUERIMENTO VERBAL NA 1° SESSÃO ORDINÁRIA)</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>Ninha de Zé Maria</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/999/requerimento_n_02.2026.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/999/requerimento_n_02.2026.pdf</t>
   </si>
   <si>
     <t>VOTO DE MOÇÃO DE PARABÉNS ao SR. Antônio Jorge,  pela passagem de seu aniversário no dia 03 de janeiro do corrente ano.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>Livia Campos</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1003/requerimenton_03.2026.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1003/requerimenton_03.2026.pdf</t>
   </si>
   <si>
     <t>Requer VOTO DE MOÇÃO E APLAUSOS à Sra. Verônica Maria Lira da Silva, conhecida como “Ponca”, em reconhecimento ao relevante trabalho social desenvolvido por meio da organização do evento “Jantar dos Garis”, realizado anualmente. (REQUERIMENTO VERBAL NA 1° SESSÃO ORDINÁRIA)</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>Livia Campos, Ademir Batista, Ceça da Saúde, Célia de Jaci, Flavio do Ovo, Jadinho Da Ceasa, Nanato, Ninha de Zé Maria, Ninho Mototaxi, Severino do Ovo, Wedson de Biu Beleu</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1009/requerimento_n_04.2026.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1009/requerimento_n_04.2026.pdf</t>
   </si>
   <si>
     <t>VOTO DE MOÇÃO DE PARABÉNS à Sr. Eloysa Victoria Alexandre Soares, pela passagem do seu aniversário no dia 11 de janeiro do corrente ano._x000D_
 _x000D_
 _x000D_
 (Requerimento Verbal realizado na 2º Sessão Ordinária).</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>Ademir Batista, Ceça da Saúde, Célia de Jaci, Flavio do Ovo, Jadinho Da Ceasa, Livia Campos, Nanato, Ninha de Zé Maria, Ninho Mototaxi, Severino do Ovo, Wedson de Biu Beleu</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1010/requerimento_n_05.2026.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1010/requerimento_n_05.2026.pdf</t>
   </si>
   <si>
     <t>VOTO DE MOÇÃO DE PARABÉNS ao SR. Severino Manoel da Silva, pela passagem de seu aniversário no dia 14 de janeiro do corrente ano.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>Nanato</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1011/requerimento_n_06.2026.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1011/requerimento_n_06.2026.pdf</t>
   </si>
   <si>
     <t>Requer Voto de MOÇÃO DE APLAUSOS ao ESPORTE CLUBE CAMELA pelo Campeonato Invicto da 2º Copa Tabocas._x000D_
 _x000D_
 (Requerimento Verbal realizado na 2º Sessão Ordinária).</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1012/requerimento_n_07.2026.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1012/requerimento_n_07.2026.pdf</t>
   </si>
   <si>
     <t>Voto de MOÇÃO DE PARABÉNS à Sra. LAFAELLE NATANY OLIVEIRA SILVA E SILVA, pela passagem de seu aniversário no dia 11 de janeiro do corrente ano._x000D_
 _x000D_
 _x000D_
 (Requerimento Oral solicitado na 2º Reunião Ordinária).</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
-    <t>8</t>
-[...1 lines deleted...]
-  <si>
     <t>Wedson de Biu Beleu</t>
   </si>
   <si>
     <t>Requer Voto de MOÇÃO DE APLAUSOS ao Sr. Ricardo Sérgio de Araújo, Terceiro-Sargento da Polícia Militar do Estado de Pernambuco, pelo excelente serviço prestado à favor da população, destacando-se pela dedicação, profissionalismo, coragem e compromisso com a segurança do município de Chã Grande.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>9</t>
-[...2 lines deleted...]
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1022/requerimento_n_09.2026.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1022/requerimento_n_09.2026.pdf</t>
   </si>
   <si>
     <t>Requer voto de MOÇÃO E APLAUSOS ao Padre Josivan Andrade e ao Padre Kléber Farias, pela brilhante realização do Festival de São Sebastião, promovido no município de Chã Grande, evento que fortaleceu a fé, a cultura e a tradição religiosa do nosso povo, reunindo a comunidade em um momento de devoção, confraternização e valorização das manifestações culturais locais, contribuindo significativamente para o fortalecimento dos laços comunitários e para a preservação da identidade religiosa e cultural do município. (VERBAL NA 3° SESSÃO ORDINÁRIA)</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>10</t>
-[...1 lines deleted...]
-  <si>
     <t>Flavio do Ovo</t>
   </si>
   <si>
     <t>Requer voto de Moção e Aplausos à Sr. Gabriela Virgínia da Conceição Silva, pelo relevante êxito acadêmico alcançado com a conclusão do curso de Bacharelado em Direito, resultado de dedicação, esforço e comprometimento ao longo de sua trajetória universitária.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
-    <t>11</t>
-[...2 lines deleted...]
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1027/requerimento_n_11.2026.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1027/requerimento_n_11.2026.pdf</t>
   </si>
   <si>
     <t>Que seja incluído no Regime de Urgência Simples o PROJETO DE LEI Nº 002, DE 08 DE JANEIRO DE 2026, “Reestrutura a Ouvidoria da Câmara Municipal de Vereadores de Chã Grande e dá outras providências”, DE AUTORIA DA MESA DIRETORA.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
-    <t>12</t>
-[...2 lines deleted...]
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1028/requerimento_n_12.2026.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1028/requerimento_n_12.2026.pdf</t>
   </si>
   <si>
     <t>Que seja incluído no Regime de Urgência Simples o PROJETO DE LEI Nº 003, DE 13 DE JANEIRO DE 2026, “Regulamenta a Lei nº 14.133, de 1º de abril de 2021, que dispõe sobre licitações e contratos administrativos, no âmbito do Poder Legislativo do Município de Chã Grande e dá outras providências”, DE AUTORIA DA MESA DIRETORA.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1029/requerimento_n_13.2026.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1029/requerimento_n_13.2026.pdf</t>
   </si>
   <si>
     <t>Que seja incluído no Regime de Urgência Simples o PROJETO DE LEI Nº 001, DE 07 DE JANEIRO DE 2026, “Estabelece o salário mínimo dos servidores da Câmara Municipal de Vereadores de Chã Grande, para o exercício financeiro de 2026.”, DE AUTORIA DA MESA DIRETORA</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1030/requerimento_n_14.2026.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1030/requerimento_n_14.2026.pdf</t>
   </si>
   <si>
     <t>Que seja incluído no Regime de Urgência Simples o PROJETO DE LEI Nº 002, DE 02 DE JANEIRO DE 2026, “Dispõe sobre o salário mínimo dos servidores ativos e inativos do Município de Chã Grande/PE e dá outras providências.”, DE AUTORIA DO CHEFE DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1031/requerimento_n_15.2026.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1031/requerimento_n_15.2026.pdf</t>
   </si>
   <si>
     <t>Requer Voto de Moção de Aplausos aos Agentes Comunitários de Saúde (ACS), em reconhecimento ao relevante e exemplar trabalho desenvolvido em prol do município de Chã Grande, destacando-se pelo compromisso, dedicação e responsabilidade na promoção da saúde, no atendimento humanizado à população e na contribuição contínua para a melhoria da qualidade de vida dos munícipes.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1039/requerimento_n_16.2026.pdf</t>
+  </si>
+  <si>
     <t>Requer Voto de MOÇÃO DE APLAUSOS ao Sr. Renato João dos Santos, diretor administrativo do Hospital Geral Alfredo Alves de Lima, em reconhecimento ao relevante trabalho desenvolvido no serviço médico do município de Chã Grande.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1040/requerimento_n_17.2026.pdf</t>
+  </si>
+  <si>
     <t>Requer Voto de MOÇÃO DE APLAUSOS à Sra. Luciana Sebastiana da Silva, Secretária Adjunta de Saúde, em reconhecimento aos relevantes serviços prestados no fortalecimento das políticas públicas de saúde e no apoio à gestão do sistema municipal.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1041/requerimento_n_18.2026.pdf</t>
+  </si>
+  <si>
     <t>Requer Voto de MOÇÃO DE APLAUSOS à Sra. Joseane Miguel Ismerio, Atendente do ambulatório, em reconhecimento ao trabalho exemplar e aos relevantes serviços prestados no atendimento direto à população.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1042/requerimento_n_19.2026.pdf</t>
+  </si>
+  <si>
     <t>Requer Voto de MOÇÃO DE APLAUSOS ao Sr. Eudes Galdino da Silva, TEC de laboratório e flebotomista, em reconhecimento aos relevantes serviços prestados na área da saúde e à sua dedicação no atendimento à população.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Célia de Jaci</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1044/requerimento_n_20.2026.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1044/requerimento_n_20.2026.pdf</t>
   </si>
   <si>
     <t>Que seja incluído o Regime de Urgência Simples o PROJETO DE LEI Nº 003, DE 03 DE FEVEREIRO DE 2026, “ALTERA A LEI MUNICIPAL Nº 552/2010 E ALTERAÇÕES POSTERIORES, PARA ESTABELECER O REAJUSTE DO PISO SALARIAL DO MAGISTÉRIO E DE PARTE DOS PROFISSIONAIS DA EDUCAÇÃO BÁSICA DO MUNICÍPIO DE CHÃ GRANDE/PE, NO EXERCÍCIO DE 2026.”, DE AUTORIA DO CHEFE DO PODER EXECUTIVO,</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>Requer Voto de MOÇÃO DE APLAUSOS à Sra. Joane Pereira da Silva Santos, Auxiliar Administrativa, lotada no setor de Tratamento Fora do Domicílio (TFD), em reconhecimento aos relevantes serviços prestados à população deste município._x000D_
-[...2 lines deleted...]
-A presente Moção de Aplausos justifica-se pelo empenho, dedicação e responsabilidade com que a Sra. Joane Pereira da Silva Santos desempenha suas funções no setor de TFD, atuando com zelo, organização e sensibilidade no atendimento aos usuários que necessitam de encaminhamentos para tratamentos de saúde fora do município.</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1045/requerimento_n_21.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer Voto de MOÇÃO DE APLAUSOS à Sra. Joane Pereira da Silva Santos, Auxiliar Administrativa, lotada no setor de Tratamento Fora do Domicílio (TFD), em reconhecimento aos relevantes serviços prestados à população deste município.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1046/requerimento_n_22.2026.pdf</t>
   </si>
   <si>
     <t>Requer Voto de REPÚDIO pelo lamentável acontecimento envolvendo o Chefe do Poder Executivo, Sr. Sandro Corrêa dos Santos, e o Vereador Jardeson Carlos dos Santos, que foram agredidos ao tentarem impedir a realização de uma obra indevida, no exercício de suas atribuições legais e institucionais._x000D_
 (REQUERIMENTO VERBAL NA 6° SESSÃO ORDINÁRIA)</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1048/requerimento_n_23.2026.pdf</t>
+  </si>
+  <si>
     <t>Requer Voto de MOÇÃO DE APLAUSOS aos Agentes de Combates às Endemias (ACE), em reconhecimento ao relevante e dedicado serviço prestado em prol do município de Chã Grande, atuando com compromisso, responsabilidade e eficiência na prevenção, controle e combate às endemias, contribuindo de forma significativa para a promoção da saúde pública e a melhoria da qualidade de vida da população.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>Requer Voto de MOÇÃO DE APLAUSOS à Sra. Elma Albuquerque Santos, Diretora da Biblioteca, em reconhecimento ao relevante trabalho desempenhado à frente da instituição._x000D_
-_x000D_
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1055/requerimento_n_24.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer Voto de MOÇÃO DE APLAUSOS à Sra. Elma Albuquerque Campos, Diretora da Biblioteca, em reconhecimento ao relevante trabalho desempenhado à frente da instituição.</t>
+  </si>
+  <si>
+    <t>1060</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>Ademir Batista</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1060/requerimento_n_25.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer Voto de Moção de Aplausos à Igreja Batista em Chã Grande, em reconhecimento aos seus 72 anos de organização e relevantes serviços prestados à comunidade chã-grandense.</t>
+  </si>
+  <si>
+    <t>1077</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1077/requerimento_n_26.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer Voto de MOÇÃO DE APLAUSOS à Gustavo Gabriel dos Santos Lima, filho do vereador Nanato, pela aprovação no curso de Engenharia de Recursos Hídricos, na Universidade Federal de Pernambuco, reconhecendo seu esforço, dedicação e mérito acadêmico, que enaltecem sua trajetória estudantil e orgulham sua família e toda a comunidade.</t>
+  </si>
+  <si>
+    <t>1078</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>Célia de Jaci, Ademir Batista, Ceça da Saúde, Flavio do Ovo, Jadinho Da Ceasa, Livia Campos, Nanato, Ninha de Zé Maria, Ninho Mototaxi, Severino do Ovo, Wedson de Biu Beleu</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1078/requerimento_n_27.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer Voto de PARABÉNS à Vereadora Maria Célia de Lira Santos, pela passagem do seu aniversário no dia 02/03/2026. _x000D_
+(Requerimento verbal na 8º Sessão Ordinária)</t>
+  </si>
+  <si>
+    <t>1086</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1086/requerimento_n_28.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer VOTO DE PROFUNDO PESAR a Sra. Maria Risoneide Pereira dos Santos, ocorrido no corrente ano.</t>
+  </si>
+  <si>
+    <t>1089</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1089/requerimento_n_29.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer VOTOS DE MOÇÃO DE APLAUSOS A SRª ALEXANDRA MARIA GOMES DA FONSECA, ex-primeira-dama do Município e atual Secretária de Desenvolvimento Social, em alusão ao Dia Internacional da Mulher (08 de março)._x000D_
 _x000D_
 _x000D_
 Justificativa:_x000D_
-A homenageada tem se destacado pela dedicação, responsabilidade e compromisso com a promoção da leitura, do conhecimento e da cultura em nossa comunidade. Sua atuação firme e organizada tem contribuído significativamente para o fortalecimento da educação e para a valorização do espaço da biblioteca como ambiente de aprendizado, inclusão e desenvolvimento social.</t>
-[...11 lines deleted...]
-    <t>Requer Voto de Moção de Aplausos à Igreja Batista em Chã Grande, em reconhecimento aos seus 72 anos de organização e relevantes serviços prestados à comunidade chã-grandense.</t>
+Esta homenagem reconhece a relevante trajetória pública da Sra. Alexandra Gomes, marcada pelo compromisso social, sensibilidade humana e dedicação às políticas públicas voltadas ao fortalecimento das famílias, à proteção social e à promoção da dignidade das pessoas em situação de vulnerabilidade. Como mulher, gestora e liderança pública, sua atuação inspira, fortalecem e valorizam outras mulheres, contribuindo significativamente para o desenvolvimento social do município e para a construção de uma sociedade mais justa, solidária e igualitária.</t>
+  </si>
+  <si>
+    <t>1139</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>Voto de MOÇÃO DE PARABÉNS ao Sr. Vereador Janilson José dos Santos, pela passagem de seu aniversário no dia 16 de março do corrente ano. (REQUERIMENTO VERBAL NA 10° SESSÃO ORDINÁRIA DO 1ºP.)</t>
+  </si>
+  <si>
+    <t>1141</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1141/requerimento_n_31.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer Voto de MOÇÃO DE APLAUSOS ao Tipim Futebol Clube, pela classificação para a final da Série B que garantiu o acesso à Primeira Divisão do próximo ano.</t>
+  </si>
+  <si>
+    <t>1149</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>REQUER VOTO DE MOÇÃO E APLAUSOS ao Time Morada Nova, pela conquista do Campeonato Chã-grandense.</t>
+  </si>
+  <si>
+    <t>1150</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>REQUER VOTO DE MOÇÃO E APLAUSOS à HIVANDILSON MARCONE DA SILVA BARBOSA pela organização do Campeonato Chã-grandense, sendo supervisor de esportes.</t>
+  </si>
+  <si>
+    <t>1184</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>Requer VOTO DE MOÇÃO E PARABÉNS à Jorge Antônio Campos Silva Neto, filho da Vereadora Liviane Alexandre Campos, pela passagem do seu aniversário no dia 20 de março do corrente ano.</t>
+  </si>
+  <si>
+    <t>1185</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>Requer VOTO DE PROFUNDO PESAR pelo falecimento da Sra. Anaclaudia Oliveira e Silva, falecida no dia 13 de março do corrente ano.</t>
+  </si>
+  <si>
+    <t>1188</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>REQUER VOTO DE MOÇÃO E APLAUSOS a OAB Gravatá, representada pelo Dr. Luciano Félix, pela parceria institucional com a Câmara Municipal de Chã Grande, pela realização do Painel Jurídico, com o tema "Tudo sobre Registro de Imóveis na Prática".</t>
+  </si>
+  <si>
+    <t>1189</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>REQUER VOTO DE MOÇÃO E APLAUSOS ao Cartório de Chã Grande, representada pela Dra. Luana Pillon, pela parceria institucional com a Câmara Municipal de Chã Grande, pela realização do Painel Jurídico, com o tema "Tudo sobre Registro de Imóveis na Prática".</t>
+  </si>
+  <si>
+    <t>1191</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>Requer VOTO DE MOÇÃO DE APLAUSOS ao Sr. Deyvid Alves dos Santos, pelo relevante serviço prestado ao município no exercício de suas funções como Coordenador da Defesa Civil, destacando-se, especialmente, pela atuação firme e dedicada na proteção das barreiras durante o período de chuvas, contribuindo diretamente para a segurança e o bem-estar da população.</t>
+  </si>
+  <si>
+    <t>1192</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>Requer VOTO DE MOÇÃO E APLAUSOS ao time da Camela pela brilhante campanha e conquista do vice-campeonato Chã-grandense, reconhecendo o empenho, dedicação e espírito esportivo demonstrados ao longo da competição.</t>
+  </si>
+  <si>
+    <t>1193</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>Requer VOTO DE MOÇÃO E APLAUSOS ao time do Fumuca pela honrosa conquista do título da Série B do Campeonato Chã-grandense, resultado de uma trajetória marcada por elevado espírito esportivo, disciplina, dedicação e notável desempenho coletivo, enaltecendo o nome do município e servindo de exemplo de perseverança e comprometimento para toda a comunidade.</t>
+  </si>
+  <si>
+    <t>1194</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>Requer VOTO DE MOÇÃO E APLAUSOS à Sra. Cydia Lima, em reconhecimento à sua relevante contribuição para a cultura nordestina, especialmente ao fortalecimento e valorização do forró romântico e das antigas.</t>
+  </si>
+  <si>
+    <t>1197</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>Requer voto de MOÇÃO E APLAUSOS ao excelentíssimo Sr. Comendador Diogo Alexandre Gomes Neto,  em reconhecimento à sua nomeação como Secretário de Desenvolvimento Profissional e Empreendedorismo do Estado de Pernambuco, destacando-se como o primeiro cidadão chã-grandense a assumir um cargo no primeiro escalão da administração estadual, fato que enaltece e orgulha toda a população do município.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>PDE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Sandro Correa dos Santos</t>
   </si>
   <si>
     <t>INSTITUI O DIA DA MARCHA PARA JESUS NO ÂMBITO DO MUNICÍPIO DE CHÃ GRANDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/995/projeto_de_lei_executivon_002.2026.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/995/projeto_de_lei_executivon_002.2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SALÁRIO MÍNIMO DOS SERVIDORES ATIVOS E INATIVOS DO MUNICÍPIO DE CHÃ GRANDE/PE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1038/pl_0032026_reajuste_magisterio_e_anexos.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1038/pl_0032026_reajuste_magisterio_e_anexos.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 552/2010 E ALTERAÇÕES POSTERIORES, PARA ESTABELECER O REAJUSTE DO PISO SALARIAL DO MAGISTÉRIO E DE PARTE DOS PROFISSIONAIS DA EDUCAÇÃO BÁSICA DO MUNICÍPIO DE CHÃ GRANDE/PE, NO EXERCÍCIO DE 2026.</t>
   </si>
   <si>
+    <t>1087</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1087/projeto_de_lei_do_executivo_n_004_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO A RECEBER EM DOAÇÃO, DA UNIÃO, POR INTERMÉDIO DA SECRETARIA DO PATRIMÔNIO DA UNIÃO - SPU, O_x000D_
+IMÓVEL QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1146</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1146/pl_0052026_-_ppp.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE O PROGRAMA MUNICIPAL DE PARCERIAS PÚBLICO-PRIVADAS E CONCESSÕES DO MUNICÍPIO DE CHÃ GRANDE/PE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1198</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1198/pl_0062026_anexos.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA A REVERSÃO DE IMÓVEL RECEBIDO EM DOAÇÃO POR PERDA DE FINALIDADE E DÁ OUTRAS PROVIDÊNCIAS. (URGÊNCIA)</t>
+  </si>
+  <si>
+    <t>1199</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1199/pl_0062026_anexos.pdf</t>
+  </si>
+  <si>
     <t>996</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Ademir Batista, Célia de Jaci, Nanato</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/996/projeto_de_lei_n_001.2026.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/996/projeto_de_lei_n_001.2026.pdf</t>
   </si>
   <si>
     <t>Estabelece o salário mínimo dos servidores da Câmara Municipal de Vereadores de Chã Grande, para o exercício financeiro de 2026.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1006/projeto_de_lei_n_002.2026.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1006/projeto_de_lei_n_002.2026.pdf</t>
   </si>
   <si>
     <t>Reestrutura a Ouvidoria da Câmara Municipal de Vereadores de Chã Grande e dá outras providências.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1007/indicacao_n_03.2026.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1007/indicacao_n_03.2026.pdf</t>
   </si>
   <si>
     <t>Regulamenta a Lei nº 14.133, de 1º de abril de 2021, que dispõe sobre licitações e contratos administrativos, no âmbito do Poder Legislativo do Município de Chã Grande e dá outras providências.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>Jadinho Da Ceasa</t>
   </si>
   <si>
     <t>Estabelece impedimento de contratação ou nomeação em cargos públicos, pelo Poder Executivo e pelo Poder Legislativo Municipal, as pessoas condenadas pelo crime de feminicídio e dá outras providências.</t>
   </si>
   <si>
+    <t>1118</t>
+  </si>
+  <si>
+    <t>Severino do Ovo</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1118/pl_do_legislativo_n_05_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Fica incluído no calendário de eventos do Município de Chã Grande a festa denominada “Sagrada Família”, realizada na Comunidade “do Sítio Lajedo Grande”, no dia 29 de dezembro, anualmente e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1148</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a proibição do manuseio, utilização, queima e soltura de fogos de artifício sonora e artefatos pirotécnicos ruidosos no Município de Chã Grande, em suplementação à legislação estadual, e dá outras providências.</t>
+  </si>
+  <si>
     <t>997</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Ceça da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/997/pr_n_01.2026.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/997/pr_n_01.2026.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão changrandense ao Sr. Eduardo Tertuliano do Nascimento.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>Ninho Mototaxi</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1016/pr_n_02.2026.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1016/pr_n_02.2026.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CHÃ GRANDENSE à Sra. Ileana Felix Pessoa de Melo Lapenda, pelos relevantes serviços prestados ao município de Chã Grande.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1017/pr_n_03.2026.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1017/pr_n_03.2026.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CHÃ GRANDENSE ao Sr. Jurailton Marques dos Santos, pelos relevantes serviços prestados ao município de Chã Grande.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1018/pr_n_04.2026.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1018/pr_n_04.2026.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CHÃ GRANDENSE à Sr. Maria de Lourdes Gomes de Sousa, pelos relevantes serviços prestados ao município de Chã Grande.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1056/projeto_de_resolucao_n_05_de_2026.pdf</t>
+  </si>
+  <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CHÃ GRANDENSE ao Sr. Antônio de Oliveira Junior, pelos relevantes serviços prestados ao município de Chã Grande.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1061/projeto_de_resolucao_n_06_de_2026.pdf</t>
+  </si>
+  <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CHÃ GRANDENSE Pr. Sandro Rosendo, pelos relevantes serviços prestados ao município de Chã Grande.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1063/projeto_de_resolucao_n_07_de_2026.pdf</t>
+  </si>
+  <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CHÃ GRANDENSE à Sra. Caroline Speroto Moreira, pelos relevantes serviços prestados ao município de Chã Grande.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1064/projeto_de_resolucao_n_08_de_2026.pdf</t>
+  </si>
+  <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CHÃ GRANDENSE ao Sr. João Cleriston de Figueiredo Lucena, pelos relevantes serviços prestados ao município de Chã Grande.</t>
   </si>
   <si>
+    <t>1079</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1079/projeto_de_resolucao_n_09_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE TÍTULO DE CIDADÃO CHÃ GRANDENSE ao Pr. José Fabio Virginio Correia, pelos relevantes serviços prestados em prol da população deste município.</t>
+  </si>
+  <si>
+    <t>1183</t>
+  </si>
+  <si>
+    <t>Livia Campos, Ceça da Saúde, Nanato</t>
+  </si>
+  <si>
+    <t>CONCEDE TÍTULO DE CIDADÃO CHÃ GRANDENSE ao Sr. Padre Antônio Kleber Guilherme de Farias, em reconhecimento aos relevantes serviços prestados à população de Chã Grande, no exercício de sua missão pastoral à frente da Igreja Católica, contribuindo de forma significativa para o fortalecimento da fé, da solidariedade e do bem-estar social da comunidade.</t>
+  </si>
+  <si>
     <t>1000</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1000/indicacao_n_01.2026.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1000/indicacao_n_01.2026.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciado a MANUTENÇÃO DA ILUMINAÇÃO no Sítio Lajedo Grande, neste município.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1001/indicacao_n_02.2026.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1001/indicacao_n_02.2026.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciado a MANUTENÇÃO DA ILUMINAÇÃO no sítio Muxoxo, neste município.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1002/indicacao_n_03.2026.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1002/indicacao_n_03.2026.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciado a MANUTENÇÃO DA ILUMINAÇÃO no sítio dos Guerreiros, neste município.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1005/indicacao_n_04.2026.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1005/indicacao_n_04.2026.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciada estudos técnicos e providências necessárias para a implantação do SESB – Serviço de Especialidades em Saúde Bucal no município.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>Solicito que seja providenciado a construção de duas lombadas na Rua Joaquim Francisco dos Santos, Bairro Don Hélder Câmara, zona urbana deste município.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1023/indicacao_n_06.2026.pdf</t>
+  </si>
+  <si>
     <t>Solicito que seja providenciada a implantação de uma clínica de reabilitação especializada no tratamento médico, psicológico e social de dependentes químicos e alcoólatras, com o objetivo de oferecer atendimento humanizado, acompanhamento adequado e contribuir para a recuperação, reinserção social e melhoria da qualidade de vida dessas pessoas.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1025/indicacao_n_07.2026.pdf</t>
+  </si>
+  <si>
     <t>Indica que seja providenciada a continuidade do calçamento do sítio Mutuns, neste município.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1032/indicacao_n_08.2026.pdf</t>
+  </si>
+  <si>
     <t>Solicito que seja providenciado a criação de Cursos pré-vestibulares gratuitos no município de Chã Grande. (Esta indicação está renovando um pedido feito ao Prefeito em 2025).</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1033/indicacao_n_09.2026.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1033/indicacao_n_09.2026.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciado a reforma, requalificação do mercado público, tarimbas com ganchos de inox, balcões frios e fardamentos.  (Esta indicação está renovando um pedido feito ao Prefeito em 2025).</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1034/indicacao_n_10.2026.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1034/indicacao_n_10.2026.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciado o calçamento, saneamento e urbanismo, da rua Antônio Francisco dos Santos, bairro da Camela, por trás do beco da facada, neste município. (Esta indicação está renovando um pedido feito ao Prefeito em 2025).</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1035/indicacao_n_11.2026.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1035/indicacao_n_11.2026.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciado, pelo Poder Executivo Municipal, por meio da Secretaria Municipal de Educação, a disponibilização de capas de chuva aos alunos da rede pública municipal de ensino durante o período de inverno, especialmente nos meses de maior incidência de chuvas.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1036/indicacao_n_12.2026.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1036/indicacao_n_12.2026.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciado a implantação e/ou estruturação da Trilha dos Caldeirões, localizada no município de Chã Grande – PE.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
     <t>Solicito que seja providenciado a construção do calçamento do Sítio Palmeiras, zona rural deste município.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1049/indicacao_n_14.2026.pdf</t>
+  </si>
+  <si>
     <t>Solicito que seja providenciada a implantação de uma coletora de lixo, ao lado da ponte do sítio Rachão mumbucas, próximo a entrada da Fazenda Verdão. (Esta indicação está renovando um pedido feito ao Prefeito em 2025).</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1050/indicacao_n_15.2026.pdf</t>
+  </si>
+  <si>
     <t>Solicito que seja providenciada a aquisição de pedra rachão, para construção de um muro de arrimo, ao lado da Ponte do Sítio Rachão Mumbucas, próximo a entrada da Fazenda Verdão. (Esta indicação está renovando um pedido feito ao Prefeito em 2025).</t>
   </si>
   <si>
-    <t>1053</t>
-[...4 lines deleted...]
-  <si>
     <t>1054</t>
   </si>
   <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1054/indicacao_n_16.2026.pdf</t>
+  </si>
+  <si>
     <t>Solicito que seja providenciado a construção de um Pórtico na entrada do sítio Lajedo Grande, às margens da PE-71. Com os nomes das comunidades de: Muxoxo, Catolé e Guerreiros.</t>
   </si>
   <si>
     <t>1057</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1057/indicacao_n_17.2026.pdf</t>
   </si>
   <si>
     <t>Solicita por meio da Secretaria competente:_x000D_
 	1.	Informações detalhadas acerca das condições atuais da frota de ônibus escolares do município;_x000D_
 	2.	Relatório de manutenção preventiva e corretiva realizada nos últimos 12 meses;_x000D_
 	3.	Cronograma de revisões e inspeções técnicas;_x000D_
-	4.	Autorização para realização de visita técnica desta vereadora, acompanhada de profissional habilitado, à garagem municipal onde se encontram os referidos veículos._x000D_
-[...1 lines deleted...]
-JUSTIFICATIVA: Diante da necessidade de fiscalização do serviço público, especialmente após relatos recentes envolvendo falhas mecânicas em transporte escolar, visando garantir a segurança dos estudantes do município.</t>
+	4.	Autorização para realização de visita técnica desta vereadora, acompanhada de profissional habilitado, à garagem municipal onde se encontram os referidos veículos.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1058/indicacao_n_18.2026.pdf</t>
+  </si>
+  <si>
     <t>Solicita que seja providenciado o calçamento, saneamento e urbanismo da Travessa Da Piedade. ( Descendo a ladeira do cartório), neste município.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1059/indicacao_n_19.2026.pdf</t>
+  </si>
+  <si>
     <t>Solicito que seja providenciado o saneamento básico da Travessa São Jorge, neste município.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1062/indicacao_n_20.2026.pdf</t>
+  </si>
+  <si>
     <t>Solicito que seja providenciado a construção de um Parque, para realização de corridas e outros esportes, além de proporcionar lazer, bem-estar e qualidade de vida à população deste município, criando um espaço adequado para a prática de atividades físicas, convivência social e integração comunitária, contribuindo também para a valorização urbana e para a promoção da saúde pública.</t>
   </si>
   <si>
     <t>1066</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1066/indicacao_n_21.2026.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciada, junto ao setor competente, a Regularização Fundiária dos Imóveis localizados no Bairro Padre Cicero, da Rodoviária até_x000D_
 Juvenal do Gás, neste município. (Esta indicação está renovando um pedido feito ao Prefeito em 2025).</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1067/indicacao_n_22.2026.pdf</t>
+  </si>
+  <si>
     <t>Solicita que seja providenciada, junto ao setor competente, a Regularização Fundiária dos Imóveis localizados nos Bairros Newton Carneiro 1 e Newton_x000D_
 Carneiro 2, neste município. (Esta indicação está renovando um pedido feito ao Prefeito em 2025).</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1068/indicacao_n_23.2026.pdf</t>
+  </si>
+  <si>
     <t>Solicita que seja providenciada, junto ao setor competente, a Regularização Fundiária dos Imóveis localizados no Bairro conhecido como "Matadouro",_x000D_
 neste município. (Esta indicação está renovando um pedido feito ao Prefeito em 2025).</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1069/indicacao_n_24.2026.pdf</t>
+  </si>
+  <si>
     <t>Solicita que seja analisada, junto ao setor competente, a possibilidade de implantar corrimãos em todas as escadarias do município. (Esta indicação está renovando um pedido feito ao Prefeito em 2025).</t>
   </si>
   <si>
+    <t>1070</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1070/indicacao_n_25.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que seja providenciada a construção de poço artesiano no Sítio Lagoa do Barro, neste município. (Esta indicação está renovando um pedido feito ao Prefeito em 2025).</t>
+  </si>
+  <si>
+    <t>1071</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1071/indicacao_n_26.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que seja providenciada a construção de poço artesiano no Sítio Malhadinha, neste município. (Esta indicação está renovando um pedido feito ao Prefeito em 2025).</t>
+  </si>
+  <si>
+    <t>1072</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1072/indicacao_n_27.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que seja providenciada a construção de poço artesiano no Sítio Freixeiras, neste município. (Esta indicação está renovando um pedido feito ao Prefeito em 2025).</t>
+  </si>
+  <si>
+    <t>1073</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1073/indicacao_n_28.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que seja providenciada a construção de poço artesiano no Sítio Cutias, neste município. (Esta indicação está renovando um pedido feito ao Prefeito em 2025).</t>
+  </si>
+  <si>
+    <t>1074</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1074/indicacao_n_29.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que seja providenciada Poço Artesiano no Sítio Mutuns, neste município. (Esta indicação está renovando um pedido feito ao Prefeito em 2025).</t>
+  </si>
+  <si>
+    <t>1075</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1075/indicacao_n_30.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que seja providenciada Poço Artesiano no Sítio Águas fria, neste município. (Esta indicação está renovando um pedido feito ao Prefeito em 2025).</t>
+  </si>
+  <si>
+    <t>1076</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1076/indicacao_n_31.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que seja providenciada a CONSTRUÇÃO DE POÇO ARTESIANO no Sitio Tipim, neste município. (Esta indicação está renovando um pedido feito ao Prefeito em 2025).</t>
+  </si>
+  <si>
+    <t>1080</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1080/indicacao_n_32.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que seja providenciado um Tratorito para a Associação de Palmeiras, zona rural deste município.</t>
+  </si>
+  <si>
+    <t>1081</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1081/indicacao_n_33.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que seja providenciado um Tratorito para a Associação de Macacos, zona rural deste município.</t>
+  </si>
+  <si>
+    <t>1082</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1082/indicacao_n_34.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que seja providenciado um Tratorito para a Associação de Frexeiras, zona rural deste município.</t>
+  </si>
+  <si>
+    <t>1083</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1083/indicacao_n_35.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que seja providenciada a disponibilização de lonas, em caráter de urgência, devido às chuvas intensas que vêm atingindo o município, para atender os seguintes locais: Rua das Palmeiras, Rua Santa Maria, Morada Nova, Beco da Facada, Rua do Sol, Avenida da Piedade, Rua do Matadouro e Vila Santa Luzia, a fim de minimizar riscos e oferecer maior segurança às famílias residentes nessas áreas.</t>
+  </si>
+  <si>
+    <t>1084</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1084/indicacao_n_36.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que seja providenciada a construção de muro de arrimo, em caráter de urgência, devido às chuvas intensas que vêm atingindo o município, para atender os seguintes locais: Rua das Palmeiras, Rua Santa Maria, Morada Nova, Beco da Facada, Rua do Sol, Avenida da Piedade, Rua do Matadouro e Vila Santa Luzia, a fim de prevenir deslizamentos, garantir a estabilidade do solo e oferecer maior segurança às famílias residentes nessas áreas.</t>
+  </si>
+  <si>
+    <t>1090</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1090/indicacao_n_37.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que seja providenciado uma PROGRAMAÇÃO ESPECIAL EM ALUSÃO AO DIA INTERNACIONAL DA MULHER (08 DE MARÇO). COM AÇÕES À VALORIZAÇÃO, PROTEÇÃO E PROMOÇÃO DOS DIREITOS DAS MULHERES NO MUNICIPIO.</t>
+  </si>
+  <si>
+    <t>1091</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1091/indicacao_n_38.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que seja providenciada a construção de uma Unidade de Saúde no Sítio Palmeiras, próximo à Associação. (Esta indicação está renovando um pedido feito ao Prefeito em 2025).</t>
+  </si>
+  <si>
+    <t>1092</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1092/indicacao_n_39.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que seja providenciada a iluminação do Estádio Barbosão. (Esta indicação está renovando um pedido feito ao Prefeito em 2025).</t>
+  </si>
+  <si>
+    <t>1093</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1093/indicacao_n_40.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que seja providenciada a iluminação do pátio da Mangueira, iniciando da capela de São Francisco de Assis até a subida da Camela, neste município. (Esta indicação está renovando um pedido feito ao Prefeito em 2025).</t>
+  </si>
+  <si>
+    <t>1095</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1095/indicacao_n_41.2026.pdf</t>
+  </si>
+  <si>
+    <t>1096</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1096/indicacao_n_42.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que seja providenciada a REFORMA DA PRAÇA ao lado da Capela Nossa Senhora dos Pobres. (Esta indicação está renovando um pedido feito ao Prefeito em 2025).</t>
+  </si>
+  <si>
+    <t>1097</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1097/indicacao_n_43.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que seja providenciada uma praça com iluminação na entrada do Sítio Malhadinha. (Esta indicação está renovando um pedido feito ao Prefeito em 2025).</t>
+  </si>
+  <si>
+    <t>1098</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1098/indicacao_n_44.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que seja providenciada a construção de um PONTO DE ÔNIBUS na entrada do Sítio Malhadinha. (Esta indicação está renovando um pedido feito ao Prefeito em 2025).</t>
+  </si>
+  <si>
+    <t>1099</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1099/indicacao_n_45.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que seja providenciada a SINALIZAÇÃO COM PLACAS em todas as entradas que dão acesso ao Sítio Malhadinha. (Esta indicação está renovando um pedido feito ao Prefeito em 2025).</t>
+  </si>
+  <si>
+    <t>1100</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1100/indicacao_n_46.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que seja providenciada a construção de um PONTO DE ÔNIBUS na entrada do Sítio Tipim. (Esta indicação está renovando um pedido feito ao Prefeito em 2025).</t>
+  </si>
+  <si>
+    <t>1101</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1101/indicacao_n_47.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que seja providenciada a construção de um PONTO DE ÔNIBUS na entrada do Sítio Jaboticaba. (Esta indicação está renovando um pedido feito ao Prefeito em 2025).</t>
+  </si>
+  <si>
+    <t>1102</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1102/indicacao_n_48.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que seja providenciada a construção de um PONTO DE ÔNIBUS na entrada do Sítio Muxoxo (na Jurema). (Esta indicação está renovando um pedido feito ao Prefeito em 2025).</t>
+  </si>
+  <si>
+    <t>1103</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1103/indicacao_n_49.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que seja providenciada o reboco lateral das casas da rua Cosmo Amorim, neste Municipio. (Esta indicação está renovando um pedido feito ao Prefeito em 2025).</t>
+  </si>
+  <si>
+    <t>1104</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1104/indicacao_n_50.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que seja providenciada a pavimentação do Sítio Boa Vista até a PE-71, neste município. (Esta indicação está renovando um pedido feito ao Prefeito em 2025).</t>
+  </si>
+  <si>
+    <t>1105</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1105/indicacao_n_51.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que seja providenciada a encanação de água no Loteamento ELSHADAY (conhecido como Loteamento de Max). (Esta indicação está renovando um pedido feito ao Prefeito em 2025).</t>
+  </si>
+  <si>
+    <t>1106</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1106/indicacao_n_52.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que seja providenciado o saneamento da localidade que inicia na Capela de Nossa Senhora dos Pobres até o bueiro da PE-71. (Esta indicação está renovando um pedido feito ao Prefeito em 2025).</t>
+  </si>
+  <si>
+    <t>1107</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1107/indicacao_n_53.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que seja providenciado o calçamento da via pública que inicia na principal de Mumbucas até o Loteamento Elshaday. (Esta indicação está renovando um pedido feito ao Prefeito em 2025).</t>
+  </si>
+  <si>
+    <t>1108</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1108/indicacao_n_54.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que seja providenciada o reboco na lateral das casas na rua Padre Cícero, neste município. (Esta indicação está renovando um pedido feito ao Prefeito em 2025).</t>
+  </si>
+  <si>
+    <t>1109</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1109/indicacao_n_55.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que seja providenciada a CONSTRUÇÃO DE UM POÇO ARTESIANO no Sítio Lajedo Grande, zona rural deste município, com o objetivo de garantir o abastecimento de água para os moradores da localidade.</t>
+  </si>
+  <si>
+    <t>1110</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1110/indicacao_n_56.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que seja providenciada a CONSTRUÇÃO DE UM POÇO ARTESIANO no Sítio Muxoxo, zona rural deste município, com o objetivo de garantir o abastecimento de água para os moradores da localidade. (Esta indicação está renovando um pedido feito ao Prefeito em 2025).</t>
+  </si>
+  <si>
+    <t>1111</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1111/indicacao_n_57.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que seja providenciada a CONSTRUÇÃO DE UM POÇO ARTESIANO no Sítio Guerreiros, zona rural deste município, com o objetivo de garantir o abastecimento de água para os moradores da localidade. (Esta indicação está renovando um pedido feito ao Prefeito em 2025).</t>
+  </si>
+  <si>
+    <t>1112</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1112/indicacao_n_58.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que seja providenciado o CALÇAMENTO e SANEAMENTO da Rua Bertoldo Campos (Rua em frente à Biblioteca Municipal), neste município. (Esta indicação está renovando um pedido feito ao Prefeito em 2025).</t>
+  </si>
+  <si>
+    <t>1113</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1113/indicacao_n_59.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que seja providenciada a CONSTRUÇÃO DE UM POÇO ARTESIANO no Sítio Alto do Rio, zona rural deste município, com o objetivo de garantir o abastecimento de água para os moradores da localidade (Esta indicação está renovando um pedido feito ao Prefeito em 2025).</t>
+  </si>
+  <si>
+    <t>1114</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1114/indicacao_n_60.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que seja providenciada a CONSTRUÇÃO DE UM POÇO ARTESIANO no Sítio Taboquinhas, zona rural deste município, com o objetivo de garantir o abastecimento de água para os moradores da localidade. (Esta indicação está renovando um pedido feito ao Prefeito em 2025).</t>
+  </si>
+  <si>
+    <t>1115</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1115/indicacao_n_61.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que seja providenciado o o CALÇAMENTO da Rua Manoel Bernardo de Lima, o qual terá início na descida da Rua da Sal e Luz até a PE-71, neste município.(Esta indicação está renovando um pedido feito ao Prefeito em 2025).</t>
+  </si>
+  <si>
+    <t>1116</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1116/indicacao_n_62.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que seja providenciado o CALÇAMENTO da rua Eliane Cavalcante Souza (Em frente a casa do ex vereador Irmão Zaninho), neste município. (Esta indicação está renovando um pedido feito ao Prefeito em 2025).</t>
+  </si>
+  <si>
+    <t>1117</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1117/indicacao_n_63.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que seja providenciado a PINTURA E CAPINAÇÃO DO CALÇAMENTO da entrada do Sítio Lajedo Grande até o bar de Jorge, zona rural deste município.</t>
+  </si>
+  <si>
+    <t>1122</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1122/indicacao_n_64.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que seja providenciada a construção de uma lombada eletrônica na entrada do Sítio Lajedo Grande, com o objetivo de reduzir a velocidade dos veículos que trafegam pela via, garantindo maior segurança para os moradores, pedestres e demais usuários da estrada.</t>
+  </si>
+  <si>
+    <t>1123</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1123/indicacao_n_65.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que seja providenciado a Iluminação pública do sítio do Guerreiro, iniciando da entrada do sítio do ex-vereador Anderson de Agrício até Carlos Eletricista, zona rural deste município. (Esta indicação está renovando um pedido feito ao Prefeito em 2025).</t>
+  </si>
+  <si>
+    <t>1124</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1124/indicacao_n_66.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que seja providenciado a Pavimentação e iluminação iniciando Bar do Jorge, indo até Muxoxo na "propriedade de Luiza", zona rural deste município. (Esta indicação está renovando um pedido feito ao Prefeito em 2025).</t>
+  </si>
+  <si>
+    <t>1125</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1125/indicacao_n_67.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que seja providenciada a ILUMINAÇÃO do Sítio Lagoa da Mata. (Esta indicação está renovando um pedido feito ao Prefeito em 2025).</t>
+  </si>
+  <si>
+    <t>1126</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1126/indicacao_n_68.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que seja providenciado a construção de uma QUADRA POLIESPORTIVA na Vila Santa Luzia. (Esta indicação está renovando um pedido feito ao Prefeito em 2025).</t>
+  </si>
+  <si>
+    <t>1127</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1127/indicacao_n_69.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que seja providenciado um POSTO DE SAÚDE no Sítio Lajedo Grande. (Esta indicação está renovando um pedido feito ao Prefeito em 2025).</t>
+  </si>
+  <si>
+    <t>1128</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1128/indicacao_n_70.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que seja providenciada a Iluminação temática nos prédios públicos enfatizando as campanhas temáticas. (Esta indicação está renovando um pedido feito ao Prefeito em 2025).</t>
+  </si>
+  <si>
+    <t>1129</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1129/indicacao_n_71.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que seja providenciado o Saneamento Básico da Rua Herotides Gomes dos Santos. (Esta indicação está renovando um pedido feito ao Prefeito em 2025).</t>
+  </si>
+  <si>
+    <t>1130</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1130/indicacao_n_72.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que seja providenciado a manutenção nas estradas rurais com a utilização do método solo cimento, visando a durabilidade e baixo custo de manutenção, melhorando acima o tráfego dos moradores, comunidades atendidas: Lajedo Grande, Catolé, Muxoxo, Guerreiros, Alto do Rio.</t>
+  </si>
+  <si>
+    <t>1131</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1131/indicacao_n_73.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que seja providenciado o calçamento em frente à propriedade Fazenda Mandacaru até descida do Alto do Rio, zona rural deste município.</t>
+  </si>
+  <si>
+    <t>1132</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1132/indicacao_n_74.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que seja providenciado a construção de uma Bueira no Sítio Sítio Taboquinhas, próximo a Nen do boi, zona rural deste município.</t>
+  </si>
+  <si>
+    <t>1133</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1133/indicacao_n_75.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que seja providenciado a manutenção das estradas no Sítio Taboquinhas, próximo a Nen do boi, zona rural deste município.</t>
+  </si>
+  <si>
+    <t>1134</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1134/indicacao_n_76.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que seja providenciado o abastecimento de água no Sítio Taboquinhas, próximo a Nen do boi, zona rural deste município.</t>
+  </si>
+  <si>
+    <t>1135</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1135/indicacao_n_77.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que seja providenciado o CALÇAMENTO da entrada do Sítio Lagoa do Barro, zona rural deste município.</t>
+  </si>
+  <si>
+    <t>1136</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1136/indicacao_n_78.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que seja providenciado o CALÇAMENTO do sítio Águas frias, zona rural deste município.</t>
+  </si>
+  <si>
+    <t>1137</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1137/indicacao_n_79.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que seja providenciado o Calçamento do sítio Frexeiras, pasando por Zé do rolo, zona rural deste município.</t>
+  </si>
+  <si>
+    <t>1138</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1138/indicacao_n_80.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que seja providenciado a CONSTRUÇÃO DE LIXEIRAS DE ALVENARIA para toda zona rural do município de Chã Grande.</t>
+  </si>
+  <si>
+    <t>1140</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1140/indicacao_n_81.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que seja providenciado a Iluminação do Sítio Tipim, zona rural deste município.</t>
+  </si>
+  <si>
+    <t>1142</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1142/indicacao_n_82.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que seja providenciado a Iluminação Pública da região onde se localiza a casa do ex-vereador Anderson de Agrício até Alto do Rio, zona rural deste município.</t>
+  </si>
+  <si>
+    <t>1143</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1143/indicacao_n_83.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que seja providenciado a Iluminação Pública da região onde se localiza a casa do ex-vereador Anderson de Agrício até em frente à propriedade de Fernando de Grande, zona rural deste município.</t>
+  </si>
+  <si>
+    <t>1144</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1144/indicacao_n_84.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que seja providenciado o CALÇAMENTO da região onde se localiza a casa do ex-vereador Anderson de Agrício até em frente à propriedade de Fernando de Grande, zona rural deste município.</t>
+  </si>
+  <si>
+    <t>1145</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1145/indicacao_n_85.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que seja providenciado o CALÇAMENTO em frente à propriedade Fazenda Mandacaru até a descida de Alto do Rio, zona rural deste município.</t>
+  </si>
+  <si>
+    <t>1147</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1147/indicacao_n_86.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que seja providenciado a CONSTRUÇÃO DE UM CAMPO SOCIETY COM GRAMA SINTÉTICA, na região da Morada Nova, zona urbana deste município. _x000D_
+_x000D_
+_x000D_
+Justificativa: _x000D_
+Incentivar a prática esportiva, promover lazer, qualidade de vida e integração social entre os moradores.</t>
+  </si>
+  <si>
+    <t>1186</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>Solicito que seja providenciado a CONSTRUÇÃO DE UM POÇO ARTESIANO na VILA SANTA LUZIA, com o objetivo de garantir o abastecimento de água para os moradores da localidade.</t>
+  </si>
+  <si>
+    <t>1187</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>Solicito que seja providenciado junto ao Poder Executivo um espaço destinado à SEDE DA SECCIONAL OAB no município  de Chã Grande.</t>
+  </si>
+  <si>
+    <t>1195</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>Solicita que seja providenciado uma Patrol (motoniveladora) para o município.</t>
+  </si>
+  <si>
     <t>1051</t>
   </si>
   <si>
     <t>PDEL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Concede Título Honorifico de "Comendador" ao Sr. JOSÉ HENRIQUE DA SILVA, que receberá a "Comenda José Pereira Lins" e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1085</t>
+  </si>
+  <si>
+    <t>Concede Título Honorifico de "Comendador" ao Sr. PAULO ROBERTO VIANA LAPENDA, , que receberá a "Comenda José Pereira Lins" e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1119</t>
+  </si>
+  <si>
+    <t>Nanato, Ninha de Zé Maria, Severino do Ovo</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a APROVAÇÃO, COM RESSALVAS, da Prestação de Contas do Município de Chã Grande, Estado de Pernambuco, relativa ao Exercício Financeiro de 2023, de responsabilidade do Sr. Diogo Alexandre Gomes Neto.”</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1121,67 +2210,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1004/ata_eletronica_da_1_sessao_ordinaria_do_1p_de_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1019/ata_eletronica_da_2_sessao_ordinaria_do_1p_de_2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1026/ata_eletronica_da_3_sessao_ordinaria_do_1p_de_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1037/ata_da_4_sessao_ordinaria_do_1p.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1043/ata_da_5_sessao_ordinaria_do_1p.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/998/requerimento_n_01.2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/999/requerimento_n_02.2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1003/requerimenton_03.2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1009/requerimento_n_04.2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1010/requerimento_n_05.2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1011/requerimento_n_06.2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1012/requerimento_n_07.2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1022/requerimento_n_09.2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1027/requerimento_n_11.2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1028/requerimento_n_12.2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1029/requerimento_n_13.2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1030/requerimento_n_14.2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1031/requerimento_n_15.2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1044/requerimento_n_20.2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/995/projeto_de_lei_executivon_002.2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1038/pl_0032026_reajuste_magisterio_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/996/projeto_de_lei_n_001.2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1006/projeto_de_lei_n_002.2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1007/indicacao_n_03.2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/997/pr_n_01.2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1016/pr_n_02.2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1017/pr_n_03.2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1018/pr_n_04.2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1000/indicacao_n_01.2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1001/indicacao_n_02.2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1002/indicacao_n_03.2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1005/indicacao_n_04.2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1033/indicacao_n_09.2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1034/indicacao_n_10.2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1035/indicacao_n_11.2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1036/indicacao_n_12.2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1004/ata_eletronica_da_1_sessao_ordinaria_do_1p_de_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1019/ata_eletronica_da_2_sessao_ordinaria_do_1p_de_2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1026/ata_eletronica_da_3_sessao_ordinaria_do_1p_de_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1037/ata_da_4_sessao_ordinaria_do_1p.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1043/ata_da_5_sessao_ordinaria_do_1p.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1052/ata_da_6_sessao_ordinaria_do_1p.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1065/ata_da_7_sessao_ordinaria_do_1p.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1088/ata_da_8_sessao_ordinaria_do_1p.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1120/ata_eletronica_da_9sessao_ordinaria_do_1p.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1121/ata_eletronica_da_10sessao_ordinaria_do_1p.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/998/requerimento_n_01.2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/999/requerimento_n_02.2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1003/requerimenton_03.2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1009/requerimento_n_04.2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1010/requerimento_n_05.2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1011/requerimento_n_06.2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1012/requerimento_n_07.2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1022/requerimento_n_09.2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1027/requerimento_n_11.2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1028/requerimento_n_12.2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1029/requerimento_n_13.2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1030/requerimento_n_14.2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1031/requerimento_n_15.2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1039/requerimento_n_16.2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1040/requerimento_n_17.2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1041/requerimento_n_18.2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1042/requerimento_n_19.2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1044/requerimento_n_20.2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1045/requerimento_n_21.2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1046/requerimento_n_22.2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1048/requerimento_n_23.2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1055/requerimento_n_24.2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1060/requerimento_n_25.2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1077/requerimento_n_26.2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1078/requerimento_n_27.2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1086/requerimento_n_28.2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1089/requerimento_n_29.2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1141/requerimento_n_31.2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/995/projeto_de_lei_executivon_002.2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1038/pl_0032026_reajuste_magisterio_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1087/projeto_de_lei_do_executivo_n_004_de_2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1146/pl_0052026_-_ppp.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1198/pl_0062026_anexos.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1199/pl_0062026_anexos.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/996/projeto_de_lei_n_001.2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1006/projeto_de_lei_n_002.2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1007/indicacao_n_03.2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1118/pl_do_legislativo_n_05_de_2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/997/pr_n_01.2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1016/pr_n_02.2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1017/pr_n_03.2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1018/pr_n_04.2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1056/projeto_de_resolucao_n_05_de_2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1061/projeto_de_resolucao_n_06_de_2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1063/projeto_de_resolucao_n_07_de_2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1064/projeto_de_resolucao_n_08_de_2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1079/projeto_de_resolucao_n_09_de_2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1000/indicacao_n_01.2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1001/indicacao_n_02.2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1002/indicacao_n_03.2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1005/indicacao_n_04.2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1023/indicacao_n_06.2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1025/indicacao_n_07.2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1032/indicacao_n_08.2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1033/indicacao_n_09.2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1034/indicacao_n_10.2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1035/indicacao_n_11.2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1036/indicacao_n_12.2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1049/indicacao_n_14.2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1050/indicacao_n_15.2026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1054/indicacao_n_16.2026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1057/indicacao_n_17.2026.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1058/indicacao_n_18.2026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1059/indicacao_n_19.2026.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1062/indicacao_n_20.2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1066/indicacao_n_21.2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1067/indicacao_n_22.2026.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1068/indicacao_n_23.2026.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1069/indicacao_n_24.2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1070/indicacao_n_25.2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1071/indicacao_n_26.2026.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1072/indicacao_n_27.2026.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1073/indicacao_n_28.2026.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1074/indicacao_n_29.2026.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1075/indicacao_n_30.2026.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1076/indicacao_n_31.2026.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1080/indicacao_n_32.2026.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1081/indicacao_n_33.2026.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1082/indicacao_n_34.2026.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1083/indicacao_n_35.2026.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1084/indicacao_n_36.2026.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1090/indicacao_n_37.2026.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1091/indicacao_n_38.2026.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1092/indicacao_n_39.2026.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1093/indicacao_n_40.2026.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1095/indicacao_n_41.2026.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1096/indicacao_n_42.2026.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1097/indicacao_n_43.2026.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1098/indicacao_n_44.2026.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1099/indicacao_n_45.2026.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1100/indicacao_n_46.2026.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1101/indicacao_n_47.2026.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1102/indicacao_n_48.2026.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1103/indicacao_n_49.2026.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1104/indicacao_n_50.2026.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1105/indicacao_n_51.2026.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1106/indicacao_n_52.2026.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1107/indicacao_n_53.2026.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1108/indicacao_n_54.2026.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1109/indicacao_n_55.2026.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1110/indicacao_n_56.2026.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1111/indicacao_n_57.2026.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1112/indicacao_n_58.2026.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1113/indicacao_n_59.2026.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1114/indicacao_n_60.2026.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1115/indicacao_n_61.2026.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1116/indicacao_n_62.2026.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1117/indicacao_n_63.2026.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1122/indicacao_n_64.2026.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1123/indicacao_n_65.2026.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1124/indicacao_n_66.2026.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1125/indicacao_n_67.2026.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1126/indicacao_n_68.2026.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1127/indicacao_n_69.2026.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1128/indicacao_n_70.2026.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1129/indicacao_n_71.2026.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1130/indicacao_n_72.2026.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1131/indicacao_n_73.2026.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1132/indicacao_n_74.2026.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1133/indicacao_n_75.2026.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1134/indicacao_n_76.2026.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1135/indicacao_n_77.2026.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1136/indicacao_n_78.2026.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1137/indicacao_n_79.2026.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1138/indicacao_n_80.2026.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1140/indicacao_n_81.2026.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1142/indicacao_n_82.2026.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1143/indicacao_n_83.2026.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1144/indicacao_n_84.2026.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1145/indicacao_n_85.2026.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1147/indicacao_n_86.2026.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H74"/>
+  <dimension ref="A1:H170"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="155.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="126.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="125.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1322,1770 +2411,4251 @@
       </c>
       <c r="G7" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H7" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>35</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
         <v>36</v>
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="H8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="D9" t="s">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="F9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G9" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="G9" s="1" t="s">
+      <c r="H9" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>43</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
         <v>44</v>
       </c>
-      <c r="B10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D10" t="s">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="F10" t="s">
+        <v>12</v>
+      </c>
+      <c r="G10" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="G10" s="1" t="s">
+      <c r="H10" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>47</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
         <v>48</v>
       </c>
-      <c r="B11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D11" t="s">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="F11" t="s">
+        <v>12</v>
+      </c>
+      <c r="G11" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="G11" s="1" t="s">
+      <c r="H11" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>51</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
         <v>52</v>
       </c>
-      <c r="B12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D12" t="s">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="F12" t="s">
+        <v>12</v>
+      </c>
+      <c r="G12" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="G12" s="1" t="s">
+      <c r="H12" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
         <v>56</v>
       </c>
-      <c r="B13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D13" t="s">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="F13" t="s">
+        <v>12</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H13" t="s">
         <v>57</v>
-      </c>
-[...4 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>58</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D14" t="s">
+        <v>59</v>
+      </c>
+      <c r="E14" t="s">
         <v>60</v>
-      </c>
-[...10 lines deleted...]
-        <v>40</v>
       </c>
       <c r="F14" t="s">
         <v>61</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H14" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>64</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="D15" t="s">
-        <v>39</v>
+        <v>59</v>
       </c>
       <c r="E15" t="s">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="F15" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="H15" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>68</v>
+        <v>20</v>
       </c>
       <c r="D16" t="s">
-        <v>39</v>
+        <v>59</v>
       </c>
       <c r="E16" t="s">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="F16" t="s">
         <v>69</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>33</v>
+        <v>70</v>
       </c>
       <c r="H16" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>72</v>
+        <v>24</v>
       </c>
       <c r="D17" t="s">
-        <v>39</v>
+        <v>59</v>
       </c>
       <c r="E17" t="s">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="F17" t="s">
-        <v>61</v>
+        <v>73</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="H17" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>76</v>
+        <v>28</v>
       </c>
       <c r="D18" t="s">
-        <v>39</v>
+        <v>59</v>
       </c>
       <c r="E18" t="s">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="F18" t="s">
         <v>77</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>33</v>
+        <v>78</v>
       </c>
       <c r="H18" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>80</v>
+        <v>32</v>
       </c>
       <c r="D19" t="s">
-        <v>39</v>
+        <v>59</v>
       </c>
       <c r="E19" t="s">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="F19" t="s">
-        <v>61</v>
+        <v>81</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="H19" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>84</v>
+        <v>36</v>
       </c>
       <c r="D20" t="s">
-        <v>39</v>
+        <v>59</v>
       </c>
       <c r="E20" t="s">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="F20" t="s">
-        <v>61</v>
+        <v>81</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>85</v>
       </c>
       <c r="H20" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
         <v>87</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
+        <v>40</v>
+      </c>
+      <c r="D21" t="s">
+        <v>59</v>
+      </c>
+      <c r="E21" t="s">
+        <v>60</v>
+      </c>
+      <c r="F21" t="s">
         <v>88</v>
       </c>
-      <c r="D21" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G21" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H21" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
+        <v>90</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>44</v>
+      </c>
+      <c r="D22" t="s">
+        <v>59</v>
+      </c>
+      <c r="E22" t="s">
+        <v>60</v>
+      </c>
+      <c r="F22" t="s">
+        <v>81</v>
+      </c>
+      <c r="G22" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="B22" t="s">
-[...2 lines deleted...]
-      <c r="C22" t="s">
+      <c r="H22" t="s">
         <v>92</v>
-      </c>
-[...13 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
+        <v>93</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>48</v>
+      </c>
+      <c r="D23" t="s">
+        <v>59</v>
+      </c>
+      <c r="E23" t="s">
+        <v>60</v>
+      </c>
+      <c r="F23" t="s">
+        <v>94</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H23" t="s">
         <v>95</v>
-      </c>
-[...19 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>100</v>
+        <v>52</v>
       </c>
       <c r="D24" t="s">
-        <v>39</v>
+        <v>59</v>
       </c>
       <c r="E24" t="s">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="F24" t="s">
-        <v>45</v>
+        <v>81</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>33</v>
+        <v>97</v>
       </c>
       <c r="H24" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>103</v>
+        <v>56</v>
       </c>
       <c r="D25" t="s">
-        <v>39</v>
+        <v>59</v>
       </c>
       <c r="E25" t="s">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="F25" t="s">
-        <v>45</v>
+        <v>81</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>33</v>
+        <v>100</v>
       </c>
       <c r="H25" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
+        <v>102</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>103</v>
+      </c>
+      <c r="D26" t="s">
+        <v>59</v>
+      </c>
+      <c r="E26" t="s">
+        <v>60</v>
+      </c>
+      <c r="F26" t="s">
+        <v>81</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="H26" t="s">
         <v>105</v>
-      </c>
-[...19 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
+        <v>106</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>107</v>
+      </c>
+      <c r="D27" t="s">
+        <v>59</v>
+      </c>
+      <c r="E27" t="s">
+        <v>60</v>
+      </c>
+      <c r="F27" t="s">
+        <v>81</v>
+      </c>
+      <c r="G27" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="B27" t="s">
-[...2 lines deleted...]
-      <c r="C27" t="s">
+      <c r="H27" t="s">
         <v>109</v>
-      </c>
-[...13 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
+        <v>110</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
         <v>111</v>
       </c>
-      <c r="B28" t="s">
-[...2 lines deleted...]
-      <c r="C28" t="s">
+      <c r="D28" t="s">
+        <v>59</v>
+      </c>
+      <c r="E28" t="s">
+        <v>60</v>
+      </c>
+      <c r="F28" t="s">
+        <v>65</v>
+      </c>
+      <c r="G28" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="D28" t="s">
-[...5 lines deleted...]
-      <c r="F28" t="s">
+      <c r="H28" t="s">
         <v>113</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
+        <v>114</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>115</v>
+      </c>
+      <c r="D29" t="s">
+        <v>59</v>
+      </c>
+      <c r="E29" t="s">
+        <v>60</v>
+      </c>
+      <c r="F29" t="s">
+        <v>65</v>
+      </c>
+      <c r="G29" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="B29" t="s">
-[...2 lines deleted...]
-      <c r="C29" t="s">
+      <c r="H29" t="s">
         <v>117</v>
-      </c>
-[...13 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
+        <v>118</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
         <v>119</v>
       </c>
-      <c r="B30" t="s">
-[...2 lines deleted...]
-      <c r="C30" t="s">
+      <c r="D30" t="s">
+        <v>59</v>
+      </c>
+      <c r="E30" t="s">
+        <v>60</v>
+      </c>
+      <c r="F30" t="s">
+        <v>65</v>
+      </c>
+      <c r="G30" s="1" t="s">
         <v>120</v>
-      </c>
-[...10 lines deleted...]
-        <v>33</v>
       </c>
       <c r="H30" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
         <v>122</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
         <v>123</v>
       </c>
       <c r="D31" t="s">
-        <v>39</v>
+        <v>59</v>
       </c>
       <c r="E31" t="s">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="F31" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>33</v>
+        <v>124</v>
       </c>
       <c r="H31" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D32" t="s">
-        <v>39</v>
+        <v>59</v>
       </c>
       <c r="E32" t="s">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="F32" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>33</v>
+        <v>128</v>
       </c>
       <c r="H32" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="D33" t="s">
-        <v>39</v>
+        <v>59</v>
       </c>
       <c r="E33" t="s">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="F33" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>33</v>
+        <v>133</v>
       </c>
       <c r="H33" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>10</v>
+        <v>136</v>
       </c>
       <c r="D34" t="s">
-        <v>133</v>
+        <v>59</v>
       </c>
       <c r="E34" t="s">
-        <v>134</v>
+        <v>60</v>
       </c>
       <c r="F34" t="s">
-        <v>135</v>
+        <v>65</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>33</v>
+        <v>137</v>
       </c>
       <c r="H34" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>16</v>
+        <v>140</v>
       </c>
       <c r="D35" t="s">
-        <v>133</v>
+        <v>59</v>
       </c>
       <c r="E35" t="s">
-        <v>134</v>
+        <v>60</v>
       </c>
       <c r="F35" t="s">
-        <v>135</v>
+        <v>77</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="H35" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>20</v>
+        <v>144</v>
       </c>
       <c r="D36" t="s">
-        <v>133</v>
+        <v>59</v>
       </c>
       <c r="E36" t="s">
-        <v>134</v>
+        <v>60</v>
       </c>
       <c r="F36" t="s">
-        <v>135</v>
+        <v>69</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="H36" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>10</v>
+        <v>148</v>
       </c>
       <c r="D37" t="s">
-        <v>144</v>
+        <v>59</v>
       </c>
       <c r="E37" t="s">
-        <v>145</v>
+        <v>60</v>
       </c>
       <c r="F37" t="s">
-        <v>146</v>
+        <v>69</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="H37" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="D38" t="s">
-        <v>144</v>
+        <v>59</v>
       </c>
       <c r="E38" t="s">
-        <v>145</v>
+        <v>60</v>
       </c>
       <c r="F38" t="s">
-        <v>146</v>
+        <v>153</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="H38" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>20</v>
+        <v>157</v>
       </c>
       <c r="D39" t="s">
-        <v>144</v>
+        <v>59</v>
       </c>
       <c r="E39" t="s">
-        <v>145</v>
+        <v>60</v>
       </c>
       <c r="F39" t="s">
-        <v>146</v>
+        <v>61</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="H39" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>24</v>
+        <v>161</v>
       </c>
       <c r="D40" t="s">
-        <v>144</v>
+        <v>59</v>
       </c>
       <c r="E40" t="s">
-        <v>145</v>
+        <v>60</v>
       </c>
       <c r="F40" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>33</v>
+        <v>163</v>
       </c>
       <c r="H40" t="s">
-        <v>157</v>
+        <v>164</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>158</v>
+        <v>165</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>10</v>
+        <v>166</v>
       </c>
       <c r="D41" t="s">
-        <v>159</v>
+        <v>59</v>
       </c>
       <c r="E41" t="s">
-        <v>160</v>
+        <v>60</v>
       </c>
       <c r="F41" t="s">
-        <v>161</v>
+        <v>61</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="H41" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>16</v>
+        <v>170</v>
       </c>
       <c r="D42" t="s">
-        <v>159</v>
+        <v>59</v>
       </c>
       <c r="E42" t="s">
-        <v>160</v>
+        <v>60</v>
       </c>
       <c r="F42" t="s">
-        <v>165</v>
+        <v>65</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
       <c r="H42" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>20</v>
+        <v>174</v>
       </c>
       <c r="D43" t="s">
-        <v>159</v>
+        <v>59</v>
       </c>
       <c r="E43" t="s">
-        <v>160</v>
+        <v>60</v>
       </c>
       <c r="F43" t="s">
-        <v>130</v>
+        <v>77</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>169</v>
+        <v>53</v>
       </c>
       <c r="H43" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>24</v>
+        <v>177</v>
       </c>
       <c r="D44" t="s">
-        <v>159</v>
+        <v>59</v>
       </c>
       <c r="E44" t="s">
-        <v>160</v>
+        <v>60</v>
       </c>
       <c r="F44" t="s">
-        <v>45</v>
+        <v>65</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>172</v>
+        <v>178</v>
       </c>
       <c r="H44" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>28</v>
+        <v>181</v>
       </c>
       <c r="D45" t="s">
-        <v>159</v>
+        <v>59</v>
       </c>
       <c r="E45" t="s">
-        <v>160</v>
+        <v>60</v>
       </c>
       <c r="F45" t="s">
-        <v>49</v>
+        <v>81</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>33</v>
+        <v>53</v>
       </c>
       <c r="H45" t="s">
-        <v>175</v>
+        <v>182</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>176</v>
+        <v>183</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>32</v>
+        <v>184</v>
       </c>
       <c r="D46" t="s">
-        <v>159</v>
+        <v>59</v>
       </c>
       <c r="E46" t="s">
-        <v>160</v>
+        <v>60</v>
       </c>
       <c r="F46" t="s">
-        <v>130</v>
+        <v>81</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>33</v>
+        <v>53</v>
       </c>
       <c r="H46" t="s">
-        <v>177</v>
+        <v>185</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>178</v>
+        <v>186</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>36</v>
+        <v>187</v>
       </c>
       <c r="D47" t="s">
-        <v>159</v>
+        <v>59</v>
       </c>
       <c r="E47" t="s">
-        <v>160</v>
+        <v>60</v>
       </c>
       <c r="F47" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>33</v>
+        <v>53</v>
       </c>
       <c r="H47" t="s">
-        <v>179</v>
+        <v>188</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>180</v>
+        <v>189</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>68</v>
+        <v>190</v>
       </c>
       <c r="D48" t="s">
-        <v>159</v>
+        <v>59</v>
       </c>
       <c r="E48" t="s">
-        <v>160</v>
+        <v>60</v>
       </c>
       <c r="F48" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>33</v>
+        <v>53</v>
       </c>
       <c r="H48" t="s">
-        <v>181</v>
+        <v>191</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>182</v>
+        <v>192</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>10</v>
+        <v>193</v>
       </c>
       <c r="D49" t="s">
-        <v>183</v>
+        <v>59</v>
       </c>
       <c r="E49" t="s">
-        <v>184</v>
+        <v>60</v>
       </c>
       <c r="F49" t="s">
-        <v>77</v>
+        <v>153</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>185</v>
+        <v>53</v>
       </c>
       <c r="H49" t="s">
-        <v>186</v>
+        <v>194</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>187</v>
+        <v>195</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>16</v>
+        <v>196</v>
       </c>
       <c r="D50" t="s">
-        <v>183</v>
+        <v>59</v>
       </c>
       <c r="E50" t="s">
-        <v>184</v>
+        <v>60</v>
       </c>
       <c r="F50" t="s">
-        <v>77</v>
+        <v>153</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>188</v>
+        <v>53</v>
       </c>
       <c r="H50" t="s">
-        <v>189</v>
+        <v>197</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>190</v>
+        <v>198</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>20</v>
+        <v>199</v>
       </c>
       <c r="D51" t="s">
-        <v>183</v>
+        <v>59</v>
       </c>
       <c r="E51" t="s">
-        <v>184</v>
+        <v>60</v>
       </c>
       <c r="F51" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>191</v>
+        <v>53</v>
       </c>
       <c r="H51" t="s">
-        <v>192</v>
+        <v>200</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>193</v>
+        <v>201</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>24</v>
+        <v>202</v>
       </c>
       <c r="D52" t="s">
-        <v>183</v>
+        <v>59</v>
       </c>
       <c r="E52" t="s">
-        <v>184</v>
+        <v>60</v>
       </c>
       <c r="F52" t="s">
-        <v>61</v>
+        <v>153</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>194</v>
+        <v>53</v>
       </c>
       <c r="H52" t="s">
-        <v>195</v>
+        <v>203</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>196</v>
+        <v>204</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>28</v>
+        <v>205</v>
       </c>
       <c r="D53" t="s">
-        <v>183</v>
+        <v>59</v>
       </c>
       <c r="E53" t="s">
-        <v>184</v>
+        <v>60</v>
       </c>
       <c r="F53" t="s">
-        <v>49</v>
+        <v>153</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>33</v>
+        <v>53</v>
       </c>
       <c r="H53" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>198</v>
+        <v>207</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>32</v>
+        <v>208</v>
       </c>
       <c r="D54" t="s">
-        <v>183</v>
+        <v>59</v>
       </c>
       <c r="E54" t="s">
-        <v>184</v>
+        <v>60</v>
       </c>
       <c r="F54" t="s">
-        <v>156</v>
+        <v>81</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>33</v>
+        <v>53</v>
       </c>
       <c r="H54" t="s">
-        <v>199</v>
+        <v>209</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>200</v>
+        <v>210</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>36</v>
+        <v>211</v>
       </c>
       <c r="D55" t="s">
-        <v>183</v>
+        <v>59</v>
       </c>
       <c r="E55" t="s">
-        <v>184</v>
+        <v>60</v>
       </c>
       <c r="F55" t="s">
-        <v>49</v>
+        <v>153</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>33</v>
+        <v>53</v>
       </c>
       <c r="H55" t="s">
-        <v>201</v>
+        <v>212</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>202</v>
+        <v>213</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>68</v>
+        <v>10</v>
       </c>
       <c r="D56" t="s">
-        <v>183</v>
+        <v>214</v>
       </c>
       <c r="E56" t="s">
-        <v>184</v>
+        <v>215</v>
       </c>
       <c r="F56" t="s">
-        <v>49</v>
+        <v>216</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>33</v>
+        <v>53</v>
       </c>
       <c r="H56" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>204</v>
+        <v>218</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="D57" t="s">
-        <v>183</v>
+        <v>214</v>
       </c>
       <c r="E57" t="s">
-        <v>184</v>
+        <v>215</v>
       </c>
       <c r="F57" t="s">
-        <v>49</v>
+        <v>216</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>205</v>
+        <v>219</v>
       </c>
       <c r="H57" t="s">
-        <v>206</v>
+        <v>220</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>207</v>
+        <v>221</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>76</v>
+        <v>20</v>
       </c>
       <c r="D58" t="s">
-        <v>183</v>
+        <v>214</v>
       </c>
       <c r="E58" t="s">
-        <v>184</v>
+        <v>215</v>
       </c>
       <c r="F58" t="s">
-        <v>49</v>
+        <v>216</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>208</v>
+        <v>222</v>
       </c>
       <c r="H58" t="s">
-        <v>209</v>
+        <v>223</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>210</v>
+        <v>224</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>80</v>
+        <v>24</v>
       </c>
       <c r="D59" t="s">
-        <v>183</v>
+        <v>214</v>
       </c>
       <c r="E59" t="s">
-        <v>184</v>
+        <v>215</v>
       </c>
       <c r="F59" t="s">
-        <v>69</v>
+        <v>216</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>211</v>
+        <v>225</v>
       </c>
       <c r="H59" t="s">
-        <v>212</v>
+        <v>226</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>213</v>
+        <v>227</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>84</v>
+        <v>28</v>
       </c>
       <c r="D60" t="s">
-        <v>183</v>
+        <v>214</v>
       </c>
       <c r="E60" t="s">
-        <v>184</v>
+        <v>215</v>
       </c>
       <c r="F60" t="s">
-        <v>61</v>
+        <v>216</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>214</v>
+        <v>228</v>
       </c>
       <c r="H60" t="s">
-        <v>215</v>
+        <v>229</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
+        <v>230</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>32</v>
+      </c>
+      <c r="D61" t="s">
+        <v>214</v>
+      </c>
+      <c r="E61" t="s">
+        <v>215</v>
+      </c>
+      <c r="F61" t="s">
         <v>216</v>
       </c>
-      <c r="B61" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G61" s="1" t="s">
-        <v>33</v>
+        <v>231</v>
       </c>
       <c r="H61" t="s">
-        <v>217</v>
+        <v>232</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>218</v>
+        <v>233</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>92</v>
+        <v>36</v>
       </c>
       <c r="D62" t="s">
-        <v>183</v>
+        <v>214</v>
       </c>
       <c r="E62" t="s">
-        <v>184</v>
+        <v>215</v>
       </c>
       <c r="F62" t="s">
-        <v>49</v>
+        <v>216</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>33</v>
+        <v>234</v>
       </c>
       <c r="H62" t="s">
-        <v>219</v>
+        <v>232</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>220</v>
+        <v>235</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>96</v>
+        <v>10</v>
       </c>
       <c r="D63" t="s">
-        <v>183</v>
+        <v>236</v>
       </c>
       <c r="E63" t="s">
-        <v>184</v>
+        <v>237</v>
       </c>
       <c r="F63" t="s">
-        <v>49</v>
+        <v>238</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>33</v>
+        <v>239</v>
       </c>
       <c r="H63" t="s">
-        <v>221</v>
+        <v>240</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>222</v>
+        <v>241</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>100</v>
+        <v>16</v>
       </c>
       <c r="D64" t="s">
-        <v>183</v>
+        <v>236</v>
       </c>
       <c r="E64" t="s">
-        <v>184</v>
+        <v>237</v>
       </c>
       <c r="F64" t="s">
-        <v>77</v>
+        <v>238</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>33</v>
+        <v>242</v>
       </c>
       <c r="H64" t="s">
-        <v>223</v>
+        <v>243</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>224</v>
+        <v>244</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>103</v>
+        <v>20</v>
       </c>
       <c r="D65" t="s">
-        <v>183</v>
+        <v>236</v>
       </c>
       <c r="E65" t="s">
-        <v>184</v>
+        <v>237</v>
       </c>
       <c r="F65" t="s">
-        <v>77</v>
+        <v>238</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>33</v>
+        <v>245</v>
       </c>
       <c r="H65" t="s">
-        <v>225</v>
+        <v>246</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>226</v>
+        <v>247</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>106</v>
+        <v>24</v>
       </c>
       <c r="D66" t="s">
-        <v>183</v>
+        <v>236</v>
       </c>
       <c r="E66" t="s">
-        <v>184</v>
+        <v>237</v>
       </c>
       <c r="F66" t="s">
-        <v>49</v>
+        <v>248</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>33</v>
+        <v>53</v>
       </c>
       <c r="H66" t="s">
-        <v>227</v>
+        <v>249</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>228</v>
+        <v>250</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>109</v>
+        <v>28</v>
       </c>
       <c r="D67" t="s">
-        <v>183</v>
+        <v>236</v>
       </c>
       <c r="E67" t="s">
-        <v>184</v>
+        <v>237</v>
       </c>
       <c r="F67" t="s">
-        <v>49</v>
+        <v>251</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>33</v>
+        <v>252</v>
       </c>
       <c r="H67" t="s">
-        <v>229</v>
+        <v>253</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>230</v>
+        <v>254</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>112</v>
+        <v>32</v>
       </c>
       <c r="D68" t="s">
-        <v>183</v>
+        <v>236</v>
       </c>
       <c r="E68" t="s">
-        <v>184</v>
+        <v>237</v>
       </c>
       <c r="F68" t="s">
-        <v>49</v>
+        <v>153</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>33</v>
+        <v>53</v>
       </c>
       <c r="H68" t="s">
-        <v>231</v>
+        <v>255</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>232</v>
+        <v>256</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>117</v>
+        <v>10</v>
       </c>
       <c r="D69" t="s">
-        <v>183</v>
+        <v>257</v>
       </c>
       <c r="E69" t="s">
-        <v>184</v>
+        <v>258</v>
       </c>
       <c r="F69" t="s">
-        <v>130</v>
+        <v>259</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>33</v>
+        <v>260</v>
       </c>
       <c r="H69" t="s">
-        <v>233</v>
+        <v>261</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>234</v>
+        <v>262</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>120</v>
+        <v>16</v>
       </c>
       <c r="D70" t="s">
-        <v>183</v>
+        <v>257</v>
       </c>
       <c r="E70" t="s">
-        <v>184</v>
+        <v>258</v>
       </c>
       <c r="F70" t="s">
-        <v>130</v>
+        <v>263</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>33</v>
+        <v>264</v>
       </c>
       <c r="H70" t="s">
-        <v>235</v>
+        <v>265</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>236</v>
+        <v>266</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>123</v>
+        <v>20</v>
       </c>
       <c r="D71" t="s">
-        <v>183</v>
+        <v>257</v>
       </c>
       <c r="E71" t="s">
-        <v>184</v>
+        <v>258</v>
       </c>
       <c r="F71" t="s">
-        <v>130</v>
+        <v>153</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>33</v>
+        <v>267</v>
       </c>
       <c r="H71" t="s">
-        <v>237</v>
+        <v>268</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>238</v>
+        <v>269</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>126</v>
+        <v>24</v>
       </c>
       <c r="D72" t="s">
-        <v>183</v>
+        <v>257</v>
       </c>
       <c r="E72" t="s">
-        <v>184</v>
+        <v>258</v>
       </c>
       <c r="F72" t="s">
-        <v>130</v>
+        <v>65</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>33</v>
+        <v>270</v>
       </c>
       <c r="H72" t="s">
-        <v>239</v>
+        <v>271</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>240</v>
+        <v>272</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>129</v>
+        <v>28</v>
       </c>
       <c r="D73" t="s">
-        <v>183</v>
+        <v>257</v>
       </c>
       <c r="E73" t="s">
-        <v>184</v>
+        <v>258</v>
       </c>
       <c r="F73" t="s">
-        <v>130</v>
+        <v>259</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>33</v>
+        <v>273</v>
       </c>
       <c r="H73" t="s">
-        <v>241</v>
+        <v>274</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>242</v>
+        <v>275</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
+        <v>32</v>
+      </c>
+      <c r="D74" t="s">
+        <v>257</v>
+      </c>
+      <c r="E74" t="s">
+        <v>258</v>
+      </c>
+      <c r="F74" t="s">
+        <v>153</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="H74" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>278</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>36</v>
+      </c>
+      <c r="D75" t="s">
+        <v>257</v>
+      </c>
+      <c r="E75" t="s">
+        <v>258</v>
+      </c>
+      <c r="F75" t="s">
+        <v>81</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="H75" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>281</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>40</v>
+      </c>
+      <c r="D76" t="s">
+        <v>257</v>
+      </c>
+      <c r="E76" t="s">
+        <v>258</v>
+      </c>
+      <c r="F76" t="s">
+        <v>81</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="H76" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>284</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>44</v>
+      </c>
+      <c r="D77" t="s">
+        <v>257</v>
+      </c>
+      <c r="E77" t="s">
+        <v>258</v>
+      </c>
+      <c r="F77" t="s">
+        <v>77</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="H77" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>287</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>48</v>
+      </c>
+      <c r="D78" t="s">
+        <v>257</v>
+      </c>
+      <c r="E78" t="s">
+        <v>258</v>
+      </c>
+      <c r="F78" t="s">
+        <v>288</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H78" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>290</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
         <v>10</v>
       </c>
-      <c r="D74" t="s">
-[...12 lines deleted...]
-        <v>245</v>
+      <c r="D79" t="s">
+        <v>291</v>
+      </c>
+      <c r="E79" t="s">
+        <v>292</v>
+      </c>
+      <c r="F79" t="s">
+        <v>94</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="H79" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>295</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>16</v>
+      </c>
+      <c r="D80" t="s">
+        <v>291</v>
+      </c>
+      <c r="E80" t="s">
+        <v>292</v>
+      </c>
+      <c r="F80" t="s">
+        <v>94</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="H80" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>298</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>20</v>
+      </c>
+      <c r="D81" t="s">
+        <v>291</v>
+      </c>
+      <c r="E81" t="s">
+        <v>292</v>
+      </c>
+      <c r="F81" t="s">
+        <v>94</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="H81" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>301</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>24</v>
+      </c>
+      <c r="D82" t="s">
+        <v>291</v>
+      </c>
+      <c r="E82" t="s">
+        <v>292</v>
+      </c>
+      <c r="F82" t="s">
+        <v>81</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="H82" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>304</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>28</v>
+      </c>
+      <c r="D83" t="s">
+        <v>291</v>
+      </c>
+      <c r="E83" t="s">
+        <v>292</v>
+      </c>
+      <c r="F83" t="s">
+        <v>69</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H83" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>306</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>32</v>
+      </c>
+      <c r="D84" t="s">
+        <v>291</v>
+      </c>
+      <c r="E84" t="s">
+        <v>292</v>
+      </c>
+      <c r="F84" t="s">
+        <v>248</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="H84" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>309</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>36</v>
+      </c>
+      <c r="D85" t="s">
+        <v>291</v>
+      </c>
+      <c r="E85" t="s">
+        <v>292</v>
+      </c>
+      <c r="F85" t="s">
+        <v>69</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="H85" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>312</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>40</v>
+      </c>
+      <c r="D86" t="s">
+        <v>291</v>
+      </c>
+      <c r="E86" t="s">
+        <v>292</v>
+      </c>
+      <c r="F86" t="s">
+        <v>69</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="H86" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>315</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>44</v>
+      </c>
+      <c r="D87" t="s">
+        <v>291</v>
+      </c>
+      <c r="E87" t="s">
+        <v>292</v>
+      </c>
+      <c r="F87" t="s">
+        <v>69</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="H87" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>318</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>48</v>
+      </c>
+      <c r="D88" t="s">
+        <v>291</v>
+      </c>
+      <c r="E88" t="s">
+        <v>292</v>
+      </c>
+      <c r="F88" t="s">
+        <v>69</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="H88" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>321</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>52</v>
+      </c>
+      <c r="D89" t="s">
+        <v>291</v>
+      </c>
+      <c r="E89" t="s">
+        <v>292</v>
+      </c>
+      <c r="F89" t="s">
+        <v>88</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H89" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>324</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>56</v>
+      </c>
+      <c r="D90" t="s">
+        <v>291</v>
+      </c>
+      <c r="E90" t="s">
+        <v>292</v>
+      </c>
+      <c r="F90" t="s">
+        <v>81</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="H90" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>327</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>103</v>
+      </c>
+      <c r="D91" t="s">
+        <v>291</v>
+      </c>
+      <c r="E91" t="s">
+        <v>292</v>
+      </c>
+      <c r="F91" t="s">
+        <v>69</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H91" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>329</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>107</v>
+      </c>
+      <c r="D92" t="s">
+        <v>291</v>
+      </c>
+      <c r="E92" t="s">
+        <v>292</v>
+      </c>
+      <c r="F92" t="s">
+        <v>69</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="H92" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>332</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>111</v>
+      </c>
+      <c r="D93" t="s">
+        <v>291</v>
+      </c>
+      <c r="E93" t="s">
+        <v>292</v>
+      </c>
+      <c r="F93" t="s">
+        <v>69</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="H93" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>335</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>115</v>
+      </c>
+      <c r="D94" t="s">
+        <v>291</v>
+      </c>
+      <c r="E94" t="s">
+        <v>292</v>
+      </c>
+      <c r="F94" t="s">
+        <v>94</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="H94" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>338</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>119</v>
+      </c>
+      <c r="D95" t="s">
+        <v>291</v>
+      </c>
+      <c r="E95" t="s">
+        <v>292</v>
+      </c>
+      <c r="F95" t="s">
+        <v>69</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="H95" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>341</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>123</v>
+      </c>
+      <c r="D96" t="s">
+        <v>291</v>
+      </c>
+      <c r="E96" t="s">
+        <v>292</v>
+      </c>
+      <c r="F96" t="s">
+        <v>69</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="H96" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>344</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>127</v>
+      </c>
+      <c r="D97" t="s">
+        <v>291</v>
+      </c>
+      <c r="E97" t="s">
+        <v>292</v>
+      </c>
+      <c r="F97" t="s">
+        <v>69</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="H97" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>347</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>131</v>
+      </c>
+      <c r="D98" t="s">
+        <v>291</v>
+      </c>
+      <c r="E98" t="s">
+        <v>292</v>
+      </c>
+      <c r="F98" t="s">
+        <v>153</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="H98" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>350</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>136</v>
+      </c>
+      <c r="D99" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" t="s">
+        <v>292</v>
+      </c>
+      <c r="F99" t="s">
+        <v>153</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="H99" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>353</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>140</v>
+      </c>
+      <c r="D100" t="s">
+        <v>291</v>
+      </c>
+      <c r="E100" t="s">
+        <v>292</v>
+      </c>
+      <c r="F100" t="s">
+        <v>153</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="H100" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>356</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>144</v>
+      </c>
+      <c r="D101" t="s">
+        <v>291</v>
+      </c>
+      <c r="E101" t="s">
+        <v>292</v>
+      </c>
+      <c r="F101" t="s">
+        <v>153</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="H101" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>359</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>148</v>
+      </c>
+      <c r="D102" t="s">
+        <v>291</v>
+      </c>
+      <c r="E102" t="s">
+        <v>292</v>
+      </c>
+      <c r="F102" t="s">
+        <v>153</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="H102" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>362</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>152</v>
+      </c>
+      <c r="D103" t="s">
+        <v>291</v>
+      </c>
+      <c r="E103" t="s">
+        <v>292</v>
+      </c>
+      <c r="F103" t="s">
+        <v>65</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="H103" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>365</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>157</v>
+      </c>
+      <c r="D104" t="s">
+        <v>291</v>
+      </c>
+      <c r="E104" t="s">
+        <v>292</v>
+      </c>
+      <c r="F104" t="s">
+        <v>65</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="H104" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>368</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>161</v>
+      </c>
+      <c r="D105" t="s">
+        <v>291</v>
+      </c>
+      <c r="E105" t="s">
+        <v>292</v>
+      </c>
+      <c r="F105" t="s">
+        <v>65</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="H105" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>371</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>166</v>
+      </c>
+      <c r="D106" t="s">
+        <v>291</v>
+      </c>
+      <c r="E106" t="s">
+        <v>292</v>
+      </c>
+      <c r="F106" t="s">
+        <v>65</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="H106" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>374</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>170</v>
+      </c>
+      <c r="D107" t="s">
+        <v>291</v>
+      </c>
+      <c r="E107" t="s">
+        <v>292</v>
+      </c>
+      <c r="F107" t="s">
+        <v>65</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="H107" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>377</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>174</v>
+      </c>
+      <c r="D108" t="s">
+        <v>291</v>
+      </c>
+      <c r="E108" t="s">
+        <v>292</v>
+      </c>
+      <c r="F108" t="s">
+        <v>65</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="H108" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>380</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>177</v>
+      </c>
+      <c r="D109" t="s">
+        <v>291</v>
+      </c>
+      <c r="E109" t="s">
+        <v>292</v>
+      </c>
+      <c r="F109" t="s">
+        <v>65</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="H109" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>383</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>181</v>
+      </c>
+      <c r="D110" t="s">
+        <v>291</v>
+      </c>
+      <c r="E110" t="s">
+        <v>292</v>
+      </c>
+      <c r="F110" t="s">
+        <v>248</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="H110" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>386</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>184</v>
+      </c>
+      <c r="D111" t="s">
+        <v>291</v>
+      </c>
+      <c r="E111" t="s">
+        <v>292</v>
+      </c>
+      <c r="F111" t="s">
+        <v>248</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="H111" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>389</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>187</v>
+      </c>
+      <c r="D112" t="s">
+        <v>291</v>
+      </c>
+      <c r="E112" t="s">
+        <v>292</v>
+      </c>
+      <c r="F112" t="s">
+        <v>248</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="H112" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>392</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>190</v>
+      </c>
+      <c r="D113" t="s">
+        <v>291</v>
+      </c>
+      <c r="E113" t="s">
+        <v>292</v>
+      </c>
+      <c r="F113" t="s">
+        <v>248</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="H113" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>395</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>193</v>
+      </c>
+      <c r="D114" t="s">
+        <v>291</v>
+      </c>
+      <c r="E114" t="s">
+        <v>292</v>
+      </c>
+      <c r="F114" t="s">
+        <v>248</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="H114" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>398</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>196</v>
+      </c>
+      <c r="D115" t="s">
+        <v>291</v>
+      </c>
+      <c r="E115" t="s">
+        <v>292</v>
+      </c>
+      <c r="F115" t="s">
+        <v>65</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="H115" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>401</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>199</v>
+      </c>
+      <c r="D116" t="s">
+        <v>291</v>
+      </c>
+      <c r="E116" t="s">
+        <v>292</v>
+      </c>
+      <c r="F116" t="s">
+        <v>248</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="H116" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>404</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>202</v>
+      </c>
+      <c r="D117" t="s">
+        <v>291</v>
+      </c>
+      <c r="E117" t="s">
+        <v>292</v>
+      </c>
+      <c r="F117" t="s">
+        <v>248</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="H117" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>407</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>205</v>
+      </c>
+      <c r="D118" t="s">
+        <v>291</v>
+      </c>
+      <c r="E118" t="s">
+        <v>292</v>
+      </c>
+      <c r="F118" t="s">
+        <v>248</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="H118" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>410</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>208</v>
+      </c>
+      <c r="D119" t="s">
+        <v>291</v>
+      </c>
+      <c r="E119" t="s">
+        <v>292</v>
+      </c>
+      <c r="F119" t="s">
+        <v>248</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="H119" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>412</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>211</v>
+      </c>
+      <c r="D120" t="s">
+        <v>291</v>
+      </c>
+      <c r="E120" t="s">
+        <v>292</v>
+      </c>
+      <c r="F120" t="s">
+        <v>248</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="H120" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>415</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>416</v>
+      </c>
+      <c r="D121" t="s">
+        <v>291</v>
+      </c>
+      <c r="E121" t="s">
+        <v>292</v>
+      </c>
+      <c r="F121" t="s">
+        <v>248</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="H121" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>419</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>420</v>
+      </c>
+      <c r="D122" t="s">
+        <v>291</v>
+      </c>
+      <c r="E122" t="s">
+        <v>292</v>
+      </c>
+      <c r="F122" t="s">
+        <v>248</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="H122" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>423</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>424</v>
+      </c>
+      <c r="D123" t="s">
+        <v>291</v>
+      </c>
+      <c r="E123" t="s">
+        <v>292</v>
+      </c>
+      <c r="F123" t="s">
+        <v>248</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="H123" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>427</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>428</v>
+      </c>
+      <c r="D124" t="s">
+        <v>291</v>
+      </c>
+      <c r="E124" t="s">
+        <v>292</v>
+      </c>
+      <c r="F124" t="s">
+        <v>248</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="H124" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>431</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>432</v>
+      </c>
+      <c r="D125" t="s">
+        <v>291</v>
+      </c>
+      <c r="E125" t="s">
+        <v>292</v>
+      </c>
+      <c r="F125" t="s">
+        <v>248</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="H125" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>435</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>436</v>
+      </c>
+      <c r="D126" t="s">
+        <v>291</v>
+      </c>
+      <c r="E126" t="s">
+        <v>292</v>
+      </c>
+      <c r="F126" t="s">
+        <v>248</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="H126" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>439</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>440</v>
+      </c>
+      <c r="D127" t="s">
+        <v>291</v>
+      </c>
+      <c r="E127" t="s">
+        <v>292</v>
+      </c>
+      <c r="F127" t="s">
+        <v>81</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="H127" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>443</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>444</v>
+      </c>
+      <c r="D128" t="s">
+        <v>291</v>
+      </c>
+      <c r="E128" t="s">
+        <v>292</v>
+      </c>
+      <c r="F128" t="s">
+        <v>81</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="H128" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>447</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>448</v>
+      </c>
+      <c r="D129" t="s">
+        <v>291</v>
+      </c>
+      <c r="E129" t="s">
+        <v>292</v>
+      </c>
+      <c r="F129" t="s">
+        <v>81</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="H129" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>451</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>452</v>
+      </c>
+      <c r="D130" t="s">
+        <v>291</v>
+      </c>
+      <c r="E130" t="s">
+        <v>292</v>
+      </c>
+      <c r="F130" t="s">
+        <v>81</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="H130" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>455</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>456</v>
+      </c>
+      <c r="D131" t="s">
+        <v>291</v>
+      </c>
+      <c r="E131" t="s">
+        <v>292</v>
+      </c>
+      <c r="F131" t="s">
+        <v>81</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="H131" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>459</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>460</v>
+      </c>
+      <c r="D132" t="s">
+        <v>291</v>
+      </c>
+      <c r="E132" t="s">
+        <v>292</v>
+      </c>
+      <c r="F132" t="s">
+        <v>81</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="H132" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>463</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>464</v>
+      </c>
+      <c r="D133" t="s">
+        <v>291</v>
+      </c>
+      <c r="E133" t="s">
+        <v>292</v>
+      </c>
+      <c r="F133" t="s">
+        <v>251</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="H133" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>467</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>468</v>
+      </c>
+      <c r="D134" t="s">
+        <v>291</v>
+      </c>
+      <c r="E134" t="s">
+        <v>292</v>
+      </c>
+      <c r="F134" t="s">
+        <v>251</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="H134" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>471</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>472</v>
+      </c>
+      <c r="D135" t="s">
+        <v>291</v>
+      </c>
+      <c r="E135" t="s">
+        <v>292</v>
+      </c>
+      <c r="F135" t="s">
+        <v>251</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="H135" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>475</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>476</v>
+      </c>
+      <c r="D136" t="s">
+        <v>291</v>
+      </c>
+      <c r="E136" t="s">
+        <v>292</v>
+      </c>
+      <c r="F136" t="s">
+        <v>81</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="H136" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>479</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>480</v>
+      </c>
+      <c r="D137" t="s">
+        <v>291</v>
+      </c>
+      <c r="E137" t="s">
+        <v>292</v>
+      </c>
+      <c r="F137" t="s">
+        <v>251</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="H137" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>483</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>484</v>
+      </c>
+      <c r="D138" t="s">
+        <v>291</v>
+      </c>
+      <c r="E138" t="s">
+        <v>292</v>
+      </c>
+      <c r="F138" t="s">
+        <v>251</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="H138" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>487</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>488</v>
+      </c>
+      <c r="D139" t="s">
+        <v>291</v>
+      </c>
+      <c r="E139" t="s">
+        <v>292</v>
+      </c>
+      <c r="F139" t="s">
+        <v>81</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="H139" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>491</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>492</v>
+      </c>
+      <c r="D140" t="s">
+        <v>291</v>
+      </c>
+      <c r="E140" t="s">
+        <v>292</v>
+      </c>
+      <c r="F140" t="s">
+        <v>81</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="H140" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>495</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>496</v>
+      </c>
+      <c r="D141" t="s">
+        <v>291</v>
+      </c>
+      <c r="E141" t="s">
+        <v>292</v>
+      </c>
+      <c r="F141" t="s">
+        <v>251</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="H141" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>499</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>500</v>
+      </c>
+      <c r="D142" t="s">
+        <v>291</v>
+      </c>
+      <c r="E142" t="s">
+        <v>292</v>
+      </c>
+      <c r="F142" t="s">
+        <v>251</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="H142" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>503</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>504</v>
+      </c>
+      <c r="D143" t="s">
+        <v>291</v>
+      </c>
+      <c r="E143" t="s">
+        <v>292</v>
+      </c>
+      <c r="F143" t="s">
+        <v>94</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="H143" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>507</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>508</v>
+      </c>
+      <c r="D144" t="s">
+        <v>291</v>
+      </c>
+      <c r="E144" t="s">
+        <v>292</v>
+      </c>
+      <c r="F144" t="s">
+        <v>94</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="H144" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>511</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>512</v>
+      </c>
+      <c r="D145" t="s">
+        <v>291</v>
+      </c>
+      <c r="E145" t="s">
+        <v>292</v>
+      </c>
+      <c r="F145" t="s">
+        <v>94</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="H145" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>515</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>516</v>
+      </c>
+      <c r="D146" t="s">
+        <v>291</v>
+      </c>
+      <c r="E146" t="s">
+        <v>292</v>
+      </c>
+      <c r="F146" t="s">
+        <v>94</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="H146" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>519</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>520</v>
+      </c>
+      <c r="D147" t="s">
+        <v>291</v>
+      </c>
+      <c r="E147" t="s">
+        <v>292</v>
+      </c>
+      <c r="F147" t="s">
+        <v>94</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="H147" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>523</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>524</v>
+      </c>
+      <c r="D148" t="s">
+        <v>291</v>
+      </c>
+      <c r="E148" t="s">
+        <v>292</v>
+      </c>
+      <c r="F148" t="s">
+        <v>94</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="H148" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>527</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>528</v>
+      </c>
+      <c r="D149" t="s">
+        <v>291</v>
+      </c>
+      <c r="E149" t="s">
+        <v>292</v>
+      </c>
+      <c r="F149" t="s">
+        <v>94</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="H149" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>531</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>532</v>
+      </c>
+      <c r="D150" t="s">
+        <v>291</v>
+      </c>
+      <c r="E150" t="s">
+        <v>292</v>
+      </c>
+      <c r="F150" t="s">
+        <v>94</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="H150" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>535</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>536</v>
+      </c>
+      <c r="D151" t="s">
+        <v>291</v>
+      </c>
+      <c r="E151" t="s">
+        <v>292</v>
+      </c>
+      <c r="F151" t="s">
+        <v>94</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="H151" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>539</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>540</v>
+      </c>
+      <c r="D152" t="s">
+        <v>291</v>
+      </c>
+      <c r="E152" t="s">
+        <v>292</v>
+      </c>
+      <c r="F152" t="s">
+        <v>69</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="H152" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>543</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>544</v>
+      </c>
+      <c r="D153" t="s">
+        <v>291</v>
+      </c>
+      <c r="E153" t="s">
+        <v>292</v>
+      </c>
+      <c r="F153" t="s">
+        <v>69</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="H153" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>547</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>548</v>
+      </c>
+      <c r="D154" t="s">
+        <v>291</v>
+      </c>
+      <c r="E154" t="s">
+        <v>292</v>
+      </c>
+      <c r="F154" t="s">
+        <v>69</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="H154" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>551</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>552</v>
+      </c>
+      <c r="D155" t="s">
+        <v>291</v>
+      </c>
+      <c r="E155" t="s">
+        <v>292</v>
+      </c>
+      <c r="F155" t="s">
+        <v>65</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="H155" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>555</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>556</v>
+      </c>
+      <c r="D156" t="s">
+        <v>291</v>
+      </c>
+      <c r="E156" t="s">
+        <v>292</v>
+      </c>
+      <c r="F156" t="s">
+        <v>65</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="H156" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>559</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>560</v>
+      </c>
+      <c r="D157" t="s">
+        <v>291</v>
+      </c>
+      <c r="E157" t="s">
+        <v>292</v>
+      </c>
+      <c r="F157" t="s">
+        <v>65</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>561</v>
+      </c>
+      <c r="H157" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>563</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>564</v>
+      </c>
+      <c r="D158" t="s">
+        <v>291</v>
+      </c>
+      <c r="E158" t="s">
+        <v>292</v>
+      </c>
+      <c r="F158" t="s">
+        <v>65</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="H158" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>567</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>568</v>
+      </c>
+      <c r="D159" t="s">
+        <v>291</v>
+      </c>
+      <c r="E159" t="s">
+        <v>292</v>
+      </c>
+      <c r="F159" t="s">
+        <v>65</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="H159" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>571</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>572</v>
+      </c>
+      <c r="D160" t="s">
+        <v>291</v>
+      </c>
+      <c r="E160" t="s">
+        <v>292</v>
+      </c>
+      <c r="F160" t="s">
+        <v>94</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="H160" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>575</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>576</v>
+      </c>
+      <c r="D161" t="s">
+        <v>291</v>
+      </c>
+      <c r="E161" t="s">
+        <v>292</v>
+      </c>
+      <c r="F161" t="s">
+        <v>94</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="H161" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>579</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>580</v>
+      </c>
+      <c r="D162" t="s">
+        <v>291</v>
+      </c>
+      <c r="E162" t="s">
+        <v>292</v>
+      </c>
+      <c r="F162" t="s">
+        <v>94</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="H162" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>583</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>584</v>
+      </c>
+      <c r="D163" t="s">
+        <v>291</v>
+      </c>
+      <c r="E163" t="s">
+        <v>292</v>
+      </c>
+      <c r="F163" t="s">
+        <v>94</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="H163" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>587</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>588</v>
+      </c>
+      <c r="D164" t="s">
+        <v>291</v>
+      </c>
+      <c r="E164" t="s">
+        <v>292</v>
+      </c>
+      <c r="F164" t="s">
+        <v>81</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>589</v>
+      </c>
+      <c r="H164" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>591</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>592</v>
+      </c>
+      <c r="D165" t="s">
+        <v>291</v>
+      </c>
+      <c r="E165" t="s">
+        <v>292</v>
+      </c>
+      <c r="F165" t="s">
+        <v>69</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H165" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>594</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>595</v>
+      </c>
+      <c r="D166" t="s">
+        <v>291</v>
+      </c>
+      <c r="E166" t="s">
+        <v>292</v>
+      </c>
+      <c r="F166" t="s">
+        <v>153</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H166" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>597</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>598</v>
+      </c>
+      <c r="D167" t="s">
+        <v>291</v>
+      </c>
+      <c r="E167" t="s">
+        <v>292</v>
+      </c>
+      <c r="F167" t="s">
+        <v>81</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H167" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>600</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>10</v>
+      </c>
+      <c r="D168" t="s">
+        <v>601</v>
+      </c>
+      <c r="E168" t="s">
+        <v>602</v>
+      </c>
+      <c r="F168" t="s">
+        <v>263</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H168" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>604</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>16</v>
+      </c>
+      <c r="D169" t="s">
+        <v>601</v>
+      </c>
+      <c r="E169" t="s">
+        <v>602</v>
+      </c>
+      <c r="F169" t="s">
+        <v>81</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H169" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>606</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>20</v>
+      </c>
+      <c r="D170" t="s">
+        <v>601</v>
+      </c>
+      <c r="E170" t="s">
+        <v>602</v>
+      </c>
+      <c r="F170" t="s">
+        <v>607</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H170" t="s">
+        <v>608</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -3119,50 +6689,146 @@
     <hyperlink ref="G50" r:id="rId49"/>
     <hyperlink ref="G51" r:id="rId50"/>
     <hyperlink ref="G52" r:id="rId51"/>
     <hyperlink ref="G53" r:id="rId52"/>
     <hyperlink ref="G54" r:id="rId53"/>
     <hyperlink ref="G55" r:id="rId54"/>
     <hyperlink ref="G56" r:id="rId55"/>
     <hyperlink ref="G57" r:id="rId56"/>
     <hyperlink ref="G58" r:id="rId57"/>
     <hyperlink ref="G59" r:id="rId58"/>
     <hyperlink ref="G60" r:id="rId59"/>
     <hyperlink ref="G61" r:id="rId60"/>
     <hyperlink ref="G62" r:id="rId61"/>
     <hyperlink ref="G63" r:id="rId62"/>
     <hyperlink ref="G64" r:id="rId63"/>
     <hyperlink ref="G65" r:id="rId64"/>
     <hyperlink ref="G66" r:id="rId65"/>
     <hyperlink ref="G67" r:id="rId66"/>
     <hyperlink ref="G68" r:id="rId67"/>
     <hyperlink ref="G69" r:id="rId68"/>
     <hyperlink ref="G70" r:id="rId69"/>
     <hyperlink ref="G71" r:id="rId70"/>
     <hyperlink ref="G72" r:id="rId71"/>
     <hyperlink ref="G73" r:id="rId72"/>
     <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>