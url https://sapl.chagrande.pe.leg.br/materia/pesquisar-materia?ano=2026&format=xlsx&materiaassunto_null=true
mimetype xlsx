--- v2 (2026-04-23)
+++ v3 (2026-06-25)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1348" uniqueCount="609">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1828" uniqueCount="795">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -171,63 +171,156 @@
   <si>
     <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1120/ata_eletronica_da_9sessao_ordinaria_do_1p.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 9ª Sessão Ordinária do 1º Período da 1° Sessão Legislativa da 15 Legislatura.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1121/ata_eletronica_da_10sessao_ordinaria_do_1p.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 10ª Sessão Ordinária do 1º Período da 1° Sessão Legislativa da 15 Legislatura.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1190/ata_eletronica_da_1sessao_ordinaria_do_2p.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 1ª Sessão Ordinária do 2º Período da 1° Sessão Legislativa da 15 Legislatura.</t>
+  </si>
+  <si>
+    <t>1196</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1196/ata_eletronica_da_2sessao_ordinaria_do_2p.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 2ª Sessão Ordinária do 2º Período da 1° Sessão Legislativa da 15 Legislatura.</t>
+  </si>
+  <si>
+    <t>1204</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1204/ata_eletronica_da_3sessao_ordinaria_do_2p.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 3ª Sessão Ordinária do 2º Período da 1° Sessão Legislativa da 15 Legislatura</t>
+  </si>
+  <si>
+    <t>1212</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1212/ata_eletronica_da_4sessao_ordinaria_do_2p.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 4ª Sessão Ordinária do 2º Período da 1° Sessão Legislativa da 15 Legislatura</t>
+  </si>
+  <si>
+    <t>1220</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1220/ata_eletronica_da_5sessao_ordinaria_do_2p.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 5ª Sessão Ordinária do 2º Período da 1° Sessão Legislativa da 15 Legislatura</t>
+  </si>
+  <si>
+    <t>1228</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1228/ata_eletronica_da_6sessao_ordinaria_do_2p.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 6ª Sessão Ordinária do 2º Período da 1° Sessão Legislativa da 15 Legislatura</t>
+  </si>
+  <si>
+    <t>1235</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1235/ata_eletronica_da_7_sessao_ordinaria_do_2p_2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 7ª Sessão Ordinária do 2º Período da 1° Sessão Legislativa da 15 Legislatura</t>
+  </si>
+  <si>
+    <t>1251</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
     <t>http://sapl.chagrande.pe.leg.br/media/</t>
   </si>
   <si>
-    <t>Ata Eletrônica da 1ª Sessão Ordinária do 2º Período da 1° Sessão Legislativa da 15 Legislatura.</t>
-[...8 lines deleted...]
-    <t>Ata Eletrônica da 2ª Sessão Ordinária do 2º Período da 1° Sessão Legislativa da 15 Legislatura.</t>
+    <t>Ata Eletrônica da 8ª Sessão Ordinária do 2º Período da 1° Sessão Legislativa da 15 Legislatura</t>
+  </si>
+  <si>
+    <t>1259</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 9ª Sessão Ordinária do 2º Período da 1° Sessão Legislativa da 15 Legislatura</t>
+  </si>
+  <si>
+    <t>1260</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 10ª Sessão Ordinária do 2º Período da 1° Sessão Legislativa da 15 Legislatura</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Nanato, Ademir Batista, Ceça da Saúde, Célia de Jaci, Flavio do Ovo, Jadinho Da Ceasa, Livia Campos, Ninha de Zé Maria, Ninho Mototaxi, Severino do Ovo, Wedson de Biu Beleu</t>
   </si>
   <si>
     <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/998/requerimento_n_01.2026.pdf</t>
   </si>
   <si>
     <t>VOTO DE MOÇÃO DE PARABÉNS a SRª. JUCINEIDE MARIA DE MELO, vereadora deste Município, pela passagem de seu aniversário no dia 03 de janeiro do corrente ano. (REQUERIMENTO VERBAL NA 1° SESSÃO ORDINÁRIA)</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>Ninha de Zé Maria</t>
   </si>
@@ -329,135 +422,111 @@
   <si>
     <t>Requer voto de Moção e Aplausos à Sr. Gabriela Virgínia da Conceição Silva, pelo relevante êxito acadêmico alcançado com a conclusão do curso de Bacharelado em Direito, resultado de dedicação, esforço e comprometimento ao longo de sua trajetória universitária.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1027/requerimento_n_11.2026.pdf</t>
   </si>
   <si>
     <t>Que seja incluído no Regime de Urgência Simples o PROJETO DE LEI Nº 002, DE 08 DE JANEIRO DE 2026, “Reestrutura a Ouvidoria da Câmara Municipal de Vereadores de Chã Grande e dá outras providências”, DE AUTORIA DA MESA DIRETORA.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1028/requerimento_n_12.2026.pdf</t>
   </si>
   <si>
     <t>Que seja incluído no Regime de Urgência Simples o PROJETO DE LEI Nº 003, DE 13 DE JANEIRO DE 2026, “Regulamenta a Lei nº 14.133, de 1º de abril de 2021, que dispõe sobre licitações e contratos administrativos, no âmbito do Poder Legislativo do Município de Chã Grande e dá outras providências”, DE AUTORIA DA MESA DIRETORA.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
-    <t>13</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1029/requerimento_n_13.2026.pdf</t>
   </si>
   <si>
     <t>Que seja incluído no Regime de Urgência Simples o PROJETO DE LEI Nº 001, DE 07 DE JANEIRO DE 2026, “Estabelece o salário mínimo dos servidores da Câmara Municipal de Vereadores de Chã Grande, para o exercício financeiro de 2026.”, DE AUTORIA DA MESA DIRETORA</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
-    <t>14</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1030/requerimento_n_14.2026.pdf</t>
   </si>
   <si>
     <t>Que seja incluído no Regime de Urgência Simples o PROJETO DE LEI Nº 002, DE 02 DE JANEIRO DE 2026, “Dispõe sobre o salário mínimo dos servidores ativos e inativos do Município de Chã Grande/PE e dá outras providências.”, DE AUTORIA DO CHEFE DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
-    <t>15</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1031/requerimento_n_15.2026.pdf</t>
   </si>
   <si>
     <t>Requer Voto de Moção de Aplausos aos Agentes Comunitários de Saúde (ACS), em reconhecimento ao relevante e exemplar trabalho desenvolvido em prol do município de Chã Grande, destacando-se pelo compromisso, dedicação e responsabilidade na promoção da saúde, no atendimento humanizado à população e na contribuição contínua para a melhoria da qualidade de vida dos munícipes.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
-    <t>16</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1039/requerimento_n_16.2026.pdf</t>
   </si>
   <si>
     <t>Requer Voto de MOÇÃO DE APLAUSOS ao Sr. Renato João dos Santos, diretor administrativo do Hospital Geral Alfredo Alves de Lima, em reconhecimento ao relevante trabalho desenvolvido no serviço médico do município de Chã Grande.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
-    <t>17</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1040/requerimento_n_17.2026.pdf</t>
   </si>
   <si>
     <t>Requer Voto de MOÇÃO DE APLAUSOS à Sra. Luciana Sebastiana da Silva, Secretária Adjunta de Saúde, em reconhecimento aos relevantes serviços prestados no fortalecimento das políticas públicas de saúde e no apoio à gestão do sistema municipal.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
-    <t>18</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1041/requerimento_n_18.2026.pdf</t>
   </si>
   <si>
     <t>Requer Voto de MOÇÃO DE APLAUSOS à Sra. Joseane Miguel Ismerio, Atendente do ambulatório, em reconhecimento ao trabalho exemplar e aos relevantes serviços prestados no atendimento direto à população.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>19</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1042/requerimento_n_19.2026.pdf</t>
   </si>
   <si>
     <t>Requer Voto de MOÇÃO DE APLAUSOS ao Sr. Eudes Galdino da Silva, TEC de laboratório e flebotomista, em reconhecimento aos relevantes serviços prestados na área da saúde e à sua dedicação no atendimento à população.</t>
   </si>
   <si>
     <t>1044</t>
-  </si>
-[...1 lines deleted...]
-    <t>20</t>
   </si>
   <si>
     <t>Célia de Jaci</t>
   </si>
   <si>
     <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1044/requerimento_n_20.2026.pdf</t>
   </si>
   <si>
     <t>Que seja incluído o Regime de Urgência Simples o PROJETO DE LEI Nº 003, DE 03 DE FEVEREIRO DE 2026, “ALTERA A LEI MUNICIPAL Nº 552/2010 E ALTERAÇÕES POSTERIORES, PARA ESTABELECER O REAJUSTE DO PISO SALARIAL DO MAGISTÉRIO E DE PARTE DOS PROFISSIONAIS DA EDUCAÇÃO BÁSICA DO MUNICÍPIO DE CHÃ GRANDE/PE, NO EXERCÍCIO DE 2026.”, DE AUTORIA DO CHEFE DO PODER EXECUTIVO,</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1045/requerimento_n_21.2026.pdf</t>
   </si>
   <si>
     <t>Requer Voto de MOÇÃO DE APLAUSOS à Sra. Joane Pereira da Silva Santos, Auxiliar Administrativa, lotada no setor de Tratamento Fora do Domicílio (TFD), em reconhecimento aos relevantes serviços prestados à população deste município.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
@@ -572,297 +641,705 @@
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Voto de MOÇÃO DE PARABÉNS ao Sr. Vereador Janilson José dos Santos, pela passagem de seu aniversário no dia 16 de março do corrente ano. (REQUERIMENTO VERBAL NA 10° SESSÃO ORDINÁRIA DO 1ºP.)</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1141/requerimento_n_31.2026.pdf</t>
   </si>
   <si>
     <t>Requer Voto de MOÇÃO DE APLAUSOS ao Tipim Futebol Clube, pela classificação para a final da Série B que garantiu o acesso à Primeira Divisão do próximo ano.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1149/requerimento_n_32.2026.pdf</t>
+  </si>
+  <si>
     <t>REQUER VOTO DE MOÇÃO E APLAUSOS ao Time Morada Nova, pela conquista do Campeonato Chã-grandense.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1150/requerimento_n_33.2026.pdf</t>
+  </si>
+  <si>
     <t>REQUER VOTO DE MOÇÃO E APLAUSOS à HIVANDILSON MARCONE DA SILVA BARBOSA pela organização do Campeonato Chã-grandense, sendo supervisor de esportes.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1184/requerimento_n_34.2026.pdf</t>
+  </si>
+  <si>
     <t>Requer VOTO DE MOÇÃO E PARABÉNS à Jorge Antônio Campos Silva Neto, filho da Vereadora Liviane Alexandre Campos, pela passagem do seu aniversário no dia 20 de março do corrente ano.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1185/requerimento_n_35.2026.pdf</t>
+  </si>
+  <si>
     <t>Requer VOTO DE PROFUNDO PESAR pelo falecimento da Sra. Anaclaudia Oliveira e Silva, falecida no dia 13 de março do corrente ano.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1188/requerimento_n_36.2026.pdf</t>
+  </si>
+  <si>
     <t>REQUER VOTO DE MOÇÃO E APLAUSOS a OAB Gravatá, representada pelo Dr. Luciano Félix, pela parceria institucional com a Câmara Municipal de Chã Grande, pela realização do Painel Jurídico, com o tema "Tudo sobre Registro de Imóveis na Prática".</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1189/requerimento_n_37.2026.pdf</t>
+  </si>
+  <si>
     <t>REQUER VOTO DE MOÇÃO E APLAUSOS ao Cartório de Chã Grande, representada pela Dra. Luana Pillon, pela parceria institucional com a Câmara Municipal de Chã Grande, pela realização do Painel Jurídico, com o tema "Tudo sobre Registro de Imóveis na Prática".</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1191/requerimento_n_38.2026.pdf</t>
+  </si>
+  <si>
     <t>Requer VOTO DE MOÇÃO DE APLAUSOS ao Sr. Deyvid Alves dos Santos, pelo relevante serviço prestado ao município no exercício de suas funções como Coordenador da Defesa Civil, destacando-se, especialmente, pela atuação firme e dedicada na proteção das barreiras durante o período de chuvas, contribuindo diretamente para a segurança e o bem-estar da população.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1192/requerimento_n_39.2026.pdf</t>
+  </si>
+  <si>
     <t>Requer VOTO DE MOÇÃO E APLAUSOS ao time da Camela pela brilhante campanha e conquista do vice-campeonato Chã-grandense, reconhecendo o empenho, dedicação e espírito esportivo demonstrados ao longo da competição.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1193/requerimento_n_40.2026.pdf</t>
+  </si>
+  <si>
     <t>Requer VOTO DE MOÇÃO E APLAUSOS ao time do Fumuca pela honrosa conquista do título da Série B do Campeonato Chã-grandense, resultado de uma trajetória marcada por elevado espírito esportivo, disciplina, dedicação e notável desempenho coletivo, enaltecendo o nome do município e servindo de exemplo de perseverança e comprometimento para toda a comunidade.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1194/requerimento_n_41.2026.pdf</t>
+  </si>
+  <si>
     <t>Requer VOTO DE MOÇÃO E APLAUSOS à Sra. Cydia Lima, em reconhecimento à sua relevante contribuição para a cultura nordestina, especialmente ao fortalecimento e valorização do forró romântico e das antigas.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1197/requerimento_n_42.2026.pdf</t>
+  </si>
+  <si>
     <t>Requer voto de MOÇÃO E APLAUSOS ao excelentíssimo Sr. Comendador Diogo Alexandre Gomes Neto,  em reconhecimento à sua nomeação como Secretário de Desenvolvimento Profissional e Empreendedorismo do Estado de Pernambuco, destacando-se como o primeiro cidadão chã-grandense a assumir um cargo no primeiro escalão da administração estadual, fato que enaltece e orgulha toda a população do município.</t>
+  </si>
+  <si>
+    <t>1201</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1201/requerimento_n_43.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer VOTO DE PROFUNDO PESAR pelo falecimento do Sr. Reginaldo Severino da Silva, também conhecido como Nino, falecido no dia 19 de abril do corrente ano.</t>
+  </si>
+  <si>
+    <t>1202</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1202/requerimento_n_44.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer VOTO DE PROFUNDO PESAR pelo falecimento do Sr. José Gomes de Moura, também conhecido como Zito Queiroz, no dia 18 de abril do corrente ano.</t>
+  </si>
+  <si>
+    <t>1203</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1203/requerimento_n_45.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer VOTO DE PROFUNDO PESAR pelo falecimento do Sr. Edvan Soares dos Santos, também conhecido como Castelo, no dia 18 de abril do corrente ano.</t>
+  </si>
+  <si>
+    <t>1210</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1210/requerimento_n_46.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer Voto de Moção e Aplauso a Sra. Cícera Clementina da Silva Lima, pelo trabalho desenvolvido a frente da coordenadoria da mulher.</t>
+  </si>
+  <si>
+    <t>1214</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1214/requerimento_n_47.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer VOTO DE MOÇÃO E APLAUSOS ao Sr. Gustavo Santos de Oliveira, pela sua brilhante conquista ao concluir sua formação na Polícia Militar do Estado de Pernambuco. (REQUERIMENTO VERBAL NA 5° SESSÃO ORDINÁRIA DO 2° PERÍODO DE 2026)</t>
+  </si>
+  <si>
+    <t>1215</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1215/requerimento_n_48.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer VOTO DE MOÇÃO E APLAUSOS ao Sr. Janiel Silva Rodrigues de Souza, pela sua brilhante conquista ao concluir sua formação na Polícia Militar do Estado de Pernambuco.(REQUERIMENTO VERBAL NA 5° SESSÃO ORDINÁRIA DO 2° PERÍODO DE 2026)</t>
+  </si>
+  <si>
+    <t>1216</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1216/requerimento_n_49.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer VOTO DE MOÇÃO E APLAUSOS ao Sr. Vinicius Candido Correia, pela sua brilhante conquista ao concluir sua formação na Polícia Militar do Estado de Pernambuco. (REQUERIMENTO VERBAL NA 5° SESSÃO ORDINÁRIA DO 2° PERÍODO DE 2026)</t>
+  </si>
+  <si>
+    <t>1217</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1217/requerimento_n_50.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer VOTO DE MOÇÃO E APLAUSOS ao Sr. Manoel Lourenço de Queiroz Neto, pela sua brilhante conquista ao concluir sua formação na Polícia Militar do Estado de Pernambuco.(REQUERIMENTO VERBAL NA 5° SESSÃO ORDINÁRIA DO 2° PERÍODO DE 2026)</t>
+  </si>
+  <si>
+    <t>1218</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>Jadinho Da Ceasa</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1218/requerimento_n_51.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer VOTO DE MOÇÃO E APLAUSOS para a Sra. Maria Adriane dos Santos, também conhecida como “Ana Ótica”, pelos relevantes serviços prestados em prol da causa animal, destacando-se por sua dedicação, cuidado e proteção aos animais do Município, exercendo importante papel social e humanitário em benefício da população e da defesa dos direitos dos animais.</t>
+  </si>
+  <si>
+    <t>1222</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1222/requerimento_n_52.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer VOTO DE MOÇÃO E APLAUSOS ao Sr. Rafael dos Santos Silva, pela sua brilhante conquista ao concluir sua formação na Polícia Militar do Estado de Pernambuco. (REQUERIMENTO VERBAL NA 5° SESSÃO ORDINÁRIA DO 2° PERÍODO DE 2026)</t>
+  </si>
+  <si>
+    <t>1223</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1223/requerimento_n_53.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer VOTO DE MOÇÃO E APLAUSOS ao Sr. Emerson Santos de Lima, pela sua brilhante conquista ao concluir sua formação na Polícia Militar do Estado de Pernambuco. (REQUERIMENTO VERBAL NA 5° SESSÃO ORDINÁRIA DO 2° PERÍODO DE 2026)</t>
+  </si>
+  <si>
+    <t>1224</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1224/requerimento_n_54.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer VOTO DE MOÇÃO E APLAUSOS à Sra. Joicilayne Rêgo Barros, pela sua brilhante conquista ao concluir sua formação na Polícia Militar do Estado de Pernambuco. (REQUERIMENTO VERBAL NA 5° SESSÃO ORDINÁRIA DO 2° PERÍODO DE 2026)</t>
+  </si>
+  <si>
+    <t>1225</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1225/requerimento_n_55.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja incluído no Regime de Urgência Simples o PROJETO DE LEI Nº 006, DE 17 DE ABRIL DE 2026, “AUTORIZA A REVERSÃO DE IMÓVEL RECEBIDO EM DOAÇÃO POR PERDA DE FINALIDADE E DÁ OUTRAS PROVIDÊNCIAS.” (URGÊNCIA), DE AUTORIA DO CHEFE DO PODER EXECUTIVO.</t>
+  </si>
+  <si>
+    <t>1226</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1226/requerimento_n_55.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja incluído no Regime de Urgência Simples o PROJETO DE LEI Nº 007, DE 26 DE ABRIL DE 2026, “DISPÕE SOBRE A INCLUSÃO DE ÁREA RURAL COMO ÁREA URBANA DESLOCADA NA LOCALIDADE DO SÍTIO MACACOS, E DÁ OUTRAS PROVIDÊNCIAS.” (URGÊNCIA), DE AUTORIA DO CHEFE DO PODER EXECUTIVO.</t>
+  </si>
+  <si>
+    <t>1231</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1231/requerimento_n_57.2026.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE MOÇÃO DE PARABÉNS a Cíntia Gabriela dos Santos Lima, filha do Vereador Genivaldo Pereira de Lima (Nanato), pela passagem do seu aniversário no dia 19 de maio do corrente ano. (REQUERIMENTO VERBAL FEITO NA 7° SESSÃO ORDINÁRIA)</t>
+  </si>
+  <si>
+    <t>1232</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1232/requerimento_n_58.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer VOTO DE MOÇÃO E APLAUSOS a Ilma. Sra. Leilane Alves por assumir a Presidência do Projeto Turístico Serras e Artes. (REQUERIMENTO VERBAL FEITO NA 7° SESSÃO ORDINÁRIA)</t>
+  </si>
+  <si>
+    <t>1233</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1233/requerimento_n_59.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer VOTO DE MOÇÃO E APLAUSOS a Escola Araquém, na pessoa da Diretora Sra. Marinalva, em reconhecimento aos seus 30 (trinta) anos de relevantes serviços prestados à educação e à formação de inúmeras gerações. (REQUERIMENTO VERBAL FEITO NA 7° SESSÃO ORDINÁRIA)</t>
+  </si>
+  <si>
+    <t>1236</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>Requer Voto de Moção de Aplausos ao Sr. Jardeson Soares da Silva, aprovado no último concurso público municipal, pela conclusão do Curso de Formação da Guarda Civil Municipal de Chã Grande.</t>
+  </si>
+  <si>
+    <t>1237</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>Requer Voto de Moção de Aplausos ao Sr. Gustavo Henrique Santos da Rocha, aprovado no último concurso público municipal, pela conclusão do Curso de Formação da Guarda Civil Municipal de Chã Grande.</t>
+  </si>
+  <si>
+    <t>1238</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>Requer Voto de Moção de Aplausos ao Sr. Matheus Gabriel da Silva, aprovado no último concurso público municipal, pela conclusão do Curso de Formação da Guarda Civil Municipal de Chã Grande.</t>
+  </si>
+  <si>
+    <t>1239</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>Requer Voto de Moção de Aplausos ao Sr. Paulo Roberto Antão Veríssimo, aprovado no último concurso público municipal, pela conclusão do Curso de Formação da Guarda Civil Municipal de Chã Grande.</t>
+  </si>
+  <si>
+    <t>1240</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>Requer Voto de Moção de Aplausos ao Sr. José Henrique Ferreira, aprovado no último concurso público municipal, pela conclusão do Curso de Formação da Guarda Civil Municipal de Chã Grande.</t>
+  </si>
+  <si>
+    <t>1241</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>Requer Voto de Moção de Aplausos à Sra. Júlya Gabriella Alexandre de Paiva, aprovado no último concurso público municipal, pela conclusão do Curso de Formação da Guarda Civil Municipal de Chã Grande.</t>
+  </si>
+  <si>
+    <t>1242</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>Requer Voto de Moção de Aplausos à Associação dos Mototaxistas de Chã Grande (AMTCG), em reconhecimento aos seus 30 (trinta) anos de fundação e aos relevantes serviços prestados à mobilidade e ao desenvolvimento do Município de Chã Grande. (REQUERIMENTO VERBAL APRESENTADO NA 8º SESSÃO ORDINÁRIA DO 2P.)</t>
+  </si>
+  <si>
+    <t>1243</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>Requer Voto de Moção de Aplausos aos Professores Aposentados do Município de Chã Grande, em reconhecimento aos relevantes serviços prestados à educação, à formação de gerações de cidadãos e à contribuição para o desenvolvimento do município. (REQUERIMENTO VERBAL APRESENTADO NA 8º SESSÃO ORDINÁRIA DO 2P.)</t>
+  </si>
+  <si>
+    <t>1244</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>Ninho Mototaxi, Ademir Batista, Ceça da Saúde, Célia de Jaci, Flavio do Ovo, Jadinho Da Ceasa, Livia Campos, Nanato, Ninha de Zé Maria, Severino do Ovo, Wedson de Biu Beleu</t>
+  </si>
+  <si>
+    <t>Requer Voto de Moção de Aplausos ao Sr. Joselias Fausto Correia, em reconhecimento aos seus 34 (trinta e quatro) anos de dedicação à educação, contribuindo de forma significativa para a formação de inúmeras gerações e para o desenvolvimento educacional do Município de Chã Grande. (REQUERIMENTO VERBAL APRESENTADO NA 8º SESSÃO ORDINÁRIA DO 2P.)</t>
+  </si>
+  <si>
+    <t>1245</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>Requer Voto de Profundo Pesar pelo falecimento do Sr. Severino Trajano da Silva, carinhosamente conhecido como "Biu Barbeiro", ocorrido em 01 de junho do corrente ano, em reconhecimento à sua marcante trajetória como artista da música, do artesanato e da pintura, tendo sempre em Chã Grande sua maior fonte de inspiração e expressão cultural. (REQUERIMENTO VERBAL APRESENTADO NA 8º SESSÃO ORDINÁRIA DO 2P.)</t>
+  </si>
+  <si>
+    <t>1250</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>Requer Voto de Profundo Pesar pelo falecimento da Sra. Maria de Lourdes dos Santos Rocha, falecida no corrente ano. (REQUERIMENTO VERBAL APRESENTADO NA 8º SESSÃO ORDINÁRIA DO 2P.)</t>
+  </si>
+  <si>
+    <t>1252</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>Requer Voto de Profundo Pesar à Sra. Helena Severina do Espírito Santo, falecida no último dia 06 de junho do corrente ano. (REQUERIMENTO VERBAL APRESENTADO NA 9° SESSÃO ORDINÁRIA DO 2°P)</t>
+  </si>
+  <si>
+    <t>1254</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>Requer voto de Moção e Aplausos para José Severino de Azevedo, destacando-se sua atuação como identificador municipal desde o ano de 2000, exercendo suas funções com dedicação, compromisso e excelência no atendimento à população.</t>
+  </si>
+  <si>
+    <t>1255</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>Requer Voto de Moção e Aplausos à Cassia Vieira de Arruda Silva, em reconhecimento aos relevantes serviços prestados à população ao longo de seus 22 anos de dedicação à enfermagem, exercendo com competência, compromisso, humanidade e zelo a função de técnica de enfermagem.</t>
+  </si>
+  <si>
+    <t>1257</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>VOTO DE MOÇÃO DE PARABÉNS à Liziane Campos, irmã da vereadora Liviane Campos, pela passagem de seu aniversário no dia 08 de junho do corrente ano. (REQUERIMENTO VERBAL APRESENTADO NA 9° SESSÃO ORDINÁRIA DO 2°P)</t>
+  </si>
+  <si>
+    <t>1258</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>Ceça da Saúde</t>
+  </si>
+  <si>
+    <t>VOTO DE MOÇÃO DE PARABÉNS A Jullianny Nilo de Lira filha da Vereadora Maria da Conceição Nilo dos Santos, pela passagem do seu aniversário em 06 de junho do corrente ano. (REQUERIMENTO VERBAL APRESENTADO NA 9° SESSÃO ORDINÁRIA DO 2°P)</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>PDE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Sandro Correa dos Santos</t>
   </si>
   <si>
     <t>INSTITUI O DIA DA MARCHA PARA JESUS NO ÂMBITO DO MUNICÍPIO DE CHÃ GRANDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/995/projeto_de_lei_executivon_002.2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SALÁRIO MÍNIMO DOS SERVIDORES ATIVOS E INATIVOS DO MUNICÍPIO DE CHÃ GRANDE/PE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1038/pl_0032026_reajuste_magisterio_e_anexos.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 552/2010 E ALTERAÇÕES POSTERIORES, PARA ESTABELECER O REAJUSTE DO PISO SALARIAL DO MAGISTÉRIO E DE PARTE DOS PROFISSIONAIS DA EDUCAÇÃO BÁSICA DO MUNICÍPIO DE CHÃ GRANDE/PE, NO EXERCÍCIO DE 2026.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1087/projeto_de_lei_do_executivo_n_004_de_2026.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A RECEBER EM DOAÇÃO, DA UNIÃO, POR INTERMÉDIO DA SECRETARIA DO PATRIMÔNIO DA UNIÃO - SPU, O_x000D_
 IMÓVEL QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
-    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1146/pl_0052026_-_ppp.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1146/pl_do_executivo_n_005.2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA MUNICIPAL DE PARCERIAS PÚBLICO-PRIVADAS E CONCESSÕES DO MUNICÍPIO DE CHÃ GRANDE/PE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
-    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1198/pl_0062026_anexos.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1198/pl_do_executivo_n_006.2026.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A REVERSÃO DE IMÓVEL RECEBIDO EM DOAÇÃO POR PERDA DE FINALIDADE E DÁ OUTRAS PROVIDÊNCIAS. (URGÊNCIA)</t>
   </si>
   <si>
-    <t>1199</t>
-[...2 lines deleted...]
-    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1199/pl_0062026_anexos.pdf</t>
+    <t>1206</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1206/pl_do_executivo_n_007.2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A INCLUSÃO DE ÁREA RURAL COMO ÁREA URBANA DESLOCADA NA LOCALIDADE DO SÍTIO MACACOS, E DÁ OUTRAS PROVIDÊNCIAS. (URGÊNCIA)</t>
+  </si>
+  <si>
+    <t>1219</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1219/pl_0082026_-_fundef.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PAGAMENTO EXTRAORDINÁRIO DO PASSIVO DO FUNDEF, DECORRENTE DE PRECATÓRIO JUDICIAL, COM A DEFINIÇÃO DA DESTINAÇÃO DOS RECURSOS, DOS PERCENTUAIS E CRITÉRIOS PARA O RATEIO ENTRE OS BENEFICIADOS, NOS TERMOS DO PARÁGRAFO ÚNICO DO ART. 5º DA EMENDA CONSTITUCIONAL Nº 114, DE 16 DE DEZEMBRO DE 2021.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Ademir Batista, Célia de Jaci, Nanato</t>
   </si>
   <si>
     <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/996/projeto_de_lei_n_001.2026.pdf</t>
   </si>
   <si>
     <t>Estabelece o salário mínimo dos servidores da Câmara Municipal de Vereadores de Chã Grande, para o exercício financeiro de 2026.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1006/projeto_de_lei_n_002.2026.pdf</t>
   </si>
   <si>
     <t>Reestrutura a Ouvidoria da Câmara Municipal de Vereadores de Chã Grande e dá outras providências.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1007/indicacao_n_03.2026.pdf</t>
   </si>
   <si>
     <t>Regulamenta a Lei nº 14.133, de 1º de abril de 2021, que dispõe sobre licitações e contratos administrativos, no âmbito do Poder Legislativo do Município de Chã Grande e dá outras providências.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
-    <t>Jadinho Da Ceasa</t>
-[...1 lines deleted...]
-  <si>
     <t>Estabelece impedimento de contratação ou nomeação em cargos públicos, pelo Poder Executivo e pelo Poder Legislativo Municipal, as pessoas condenadas pelo crime de feminicídio e dá outras providências.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>Severino do Ovo</t>
   </si>
   <si>
     <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1118/pl_do_legislativo_n_05_de_2026.pdf</t>
   </si>
   <si>
     <t>Fica incluído no calendário de eventos do Município de Chã Grande a festa denominada “Sagrada Família”, realizada na Comunidade “do Sítio Lajedo Grande”, no dia 29 de dezembro, anualmente e dá outras providências.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição do manuseio, utilização, queima e soltura de fogos de artifício sonora e artefatos pirotécnicos ruidosos no Município de Chã Grande, em suplementação à legislação estadual, e dá outras providências.</t>
   </si>
   <si>
+    <t>1213</t>
+  </si>
+  <si>
+    <t>Ninho Mototaxi</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a regulamentação da atividade de transporte remunerado privado individual de passageiros intermediado por plataformas digitais por meio de motocicletas no âmbito do Município de Chã Grande/PE e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1261</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 767, de 17 de fevereiro de 2022, para reclassificar o cargo em comissão de Chefe de Gabinete do símbolo CC-3 para o símbolo CC-2, com efeitos financeiros retroativos a 1º de junho de 2026, e dá outras providências. (EM CARÁTER DE URGÊNCIA)</t>
+  </si>
+  <si>
     <t>997</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>Ceça da Saúde</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/997/pr_n_01.2026.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão changrandense ao Sr. Eduardo Tertuliano do Nascimento.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>Ninho Mototaxi</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1016/pr_n_02.2026.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CHÃ GRANDENSE à Sra. Ileana Felix Pessoa de Melo Lapenda, pelos relevantes serviços prestados ao município de Chã Grande.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1017/pr_n_03.2026.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CHÃ GRANDENSE ao Sr. Jurailton Marques dos Santos, pelos relevantes serviços prestados ao município de Chã Grande.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1018/pr_n_04.2026.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CHÃ GRANDENSE à Sr. Maria de Lourdes Gomes de Sousa, pelos relevantes serviços prestados ao município de Chã Grande.</t>
   </si>
   <si>
     <t>1056</t>
@@ -894,51 +1371,90 @@
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1064/projeto_de_resolucao_n_08_de_2026.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CHÃ GRANDENSE ao Sr. João Cleriston de Figueiredo Lucena, pelos relevantes serviços prestados ao município de Chã Grande.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1079/projeto_de_resolucao_n_09_de_2026.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CHÃ GRANDENSE ao Pr. José Fabio Virginio Correia, pelos relevantes serviços prestados em prol da população deste município.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>Livia Campos, Ceça da Saúde, Nanato</t>
   </si>
   <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1183/pr_n_10_de_2026.pdf</t>
+  </si>
+  <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CHÃ GRANDENSE ao Sr. Padre Antônio Kleber Guilherme de Farias, em reconhecimento aos relevantes serviços prestados à população de Chã Grande, no exercício de sua missão pastoral à frente da Igreja Católica, contribuindo de forma significativa para o fortalecimento da fé, da solidariedade e do bem-estar social da comunidade.</t>
+  </si>
+  <si>
+    <t>1200</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1200/pr_n_11_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Concede título de cidadã chã grandense a Sra.Luana Pillon.</t>
+  </si>
+  <si>
+    <t>1205</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1205/pr_n_12_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Concede título de cidadão chã grandense ao Sr. Manoel Antônio de Souza Filho.</t>
+  </si>
+  <si>
+    <t>1211</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1211/pr_n_13_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Concede Titulo de Cidadã Chã-grandense a Sra. Raquel Teixeira Lyra Lucena.</t>
+  </si>
+  <si>
+    <t>1221</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1221/pr_n_14_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Concede Titulo de Cidadão Chã-grandense ao Sr. Dr. Luciano Félix da Silva.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1000/indicacao_n_01.2026.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciado a MANUTENÇÃO DA ILUMINAÇÃO no Sítio Lajedo Grande, neste município.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1001/indicacao_n_02.2026.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciado a MANUTENÇÃO DA ILUMINAÇÃO no sítio Muxoxo, neste município.</t>
   </si>
@@ -1282,435 +1798,336 @@
   <si>
     <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1093/indicacao_n_40.2026.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciada a iluminação do pátio da Mangueira, iniciando da capela de São Francisco de Assis até a subida da Camela, neste município. (Esta indicação está renovando um pedido feito ao Prefeito em 2025).</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1095/indicacao_n_41.2026.pdf</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1096/indicacao_n_42.2026.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciada a REFORMA DA PRAÇA ao lado da Capela Nossa Senhora dos Pobres. (Esta indicação está renovando um pedido feito ao Prefeito em 2025).</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
-    <t>43</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1097/indicacao_n_43.2026.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciada uma praça com iluminação na entrada do Sítio Malhadinha. (Esta indicação está renovando um pedido feito ao Prefeito em 2025).</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
-    <t>44</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1098/indicacao_n_44.2026.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciada a construção de um PONTO DE ÔNIBUS na entrada do Sítio Malhadinha. (Esta indicação está renovando um pedido feito ao Prefeito em 2025).</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
-    <t>45</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1099/indicacao_n_45.2026.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciada a SINALIZAÇÃO COM PLACAS em todas as entradas que dão acesso ao Sítio Malhadinha. (Esta indicação está renovando um pedido feito ao Prefeito em 2025).</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
-    <t>46</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1100/indicacao_n_46.2026.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciada a construção de um PONTO DE ÔNIBUS na entrada do Sítio Tipim. (Esta indicação está renovando um pedido feito ao Prefeito em 2025).</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
-    <t>47</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1101/indicacao_n_47.2026.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciada a construção de um PONTO DE ÔNIBUS na entrada do Sítio Jaboticaba. (Esta indicação está renovando um pedido feito ao Prefeito em 2025).</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
-    <t>48</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1102/indicacao_n_48.2026.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciada a construção de um PONTO DE ÔNIBUS na entrada do Sítio Muxoxo (na Jurema). (Esta indicação está renovando um pedido feito ao Prefeito em 2025).</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
-    <t>49</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1103/indicacao_n_49.2026.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciada o reboco lateral das casas da rua Cosmo Amorim, neste Municipio. (Esta indicação está renovando um pedido feito ao Prefeito em 2025).</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
-    <t>50</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1104/indicacao_n_50.2026.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciada a pavimentação do Sítio Boa Vista até a PE-71, neste município. (Esta indicação está renovando um pedido feito ao Prefeito em 2025).</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
-    <t>51</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1105/indicacao_n_51.2026.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciada a encanação de água no Loteamento ELSHADAY (conhecido como Loteamento de Max). (Esta indicação está renovando um pedido feito ao Prefeito em 2025).</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
-    <t>52</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1106/indicacao_n_52.2026.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciado o saneamento da localidade que inicia na Capela de Nossa Senhora dos Pobres até o bueiro da PE-71. (Esta indicação está renovando um pedido feito ao Prefeito em 2025).</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
-    <t>53</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1107/indicacao_n_53.2026.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciado o calçamento da via pública que inicia na principal de Mumbucas até o Loteamento Elshaday. (Esta indicação está renovando um pedido feito ao Prefeito em 2025).</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
-    <t>54</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1108/indicacao_n_54.2026.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciada o reboco na lateral das casas na rua Padre Cícero, neste município. (Esta indicação está renovando um pedido feito ao Prefeito em 2025).</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
-    <t>55</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1109/indicacao_n_55.2026.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciada a CONSTRUÇÃO DE UM POÇO ARTESIANO no Sítio Lajedo Grande, zona rural deste município, com o objetivo de garantir o abastecimento de água para os moradores da localidade.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
-    <t>56</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1110/indicacao_n_56.2026.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciada a CONSTRUÇÃO DE UM POÇO ARTESIANO no Sítio Muxoxo, zona rural deste município, com o objetivo de garantir o abastecimento de água para os moradores da localidade. (Esta indicação está renovando um pedido feito ao Prefeito em 2025).</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
-    <t>57</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1111/indicacao_n_57.2026.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciada a CONSTRUÇÃO DE UM POÇO ARTESIANO no Sítio Guerreiros, zona rural deste município, com o objetivo de garantir o abastecimento de água para os moradores da localidade. (Esta indicação está renovando um pedido feito ao Prefeito em 2025).</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
-    <t>58</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1112/indicacao_n_58.2026.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciado o CALÇAMENTO e SANEAMENTO da Rua Bertoldo Campos (Rua em frente à Biblioteca Municipal), neste município. (Esta indicação está renovando um pedido feito ao Prefeito em 2025).</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
-    <t>59</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1113/indicacao_n_59.2026.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciada a CONSTRUÇÃO DE UM POÇO ARTESIANO no Sítio Alto do Rio, zona rural deste município, com o objetivo de garantir o abastecimento de água para os moradores da localidade (Esta indicação está renovando um pedido feito ao Prefeito em 2025).</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
-    <t>60</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1114/indicacao_n_60.2026.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciada a CONSTRUÇÃO DE UM POÇO ARTESIANO no Sítio Taboquinhas, zona rural deste município, com o objetivo de garantir o abastecimento de água para os moradores da localidade. (Esta indicação está renovando um pedido feito ao Prefeito em 2025).</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
-    <t>61</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1115/indicacao_n_61.2026.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciado o o CALÇAMENTO da Rua Manoel Bernardo de Lima, o qual terá início na descida da Rua da Sal e Luz até a PE-71, neste município.(Esta indicação está renovando um pedido feito ao Prefeito em 2025).</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
-    <t>62</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1116/indicacao_n_62.2026.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciado o CALÇAMENTO da rua Eliane Cavalcante Souza (Em frente a casa do ex vereador Irmão Zaninho), neste município. (Esta indicação está renovando um pedido feito ao Prefeito em 2025).</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
-    <t>63</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1117/indicacao_n_63.2026.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciado a PINTURA E CAPINAÇÃO DO CALÇAMENTO da entrada do Sítio Lajedo Grande até o bar de Jorge, zona rural deste município.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
-    <t>64</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1122/indicacao_n_64.2026.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciada a construção de uma lombada eletrônica na entrada do Sítio Lajedo Grande, com o objetivo de reduzir a velocidade dos veículos que trafegam pela via, garantindo maior segurança para os moradores, pedestres e demais usuários da estrada.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
-    <t>65</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1123/indicacao_n_65.2026.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciado a Iluminação pública do sítio do Guerreiro, iniciando da entrada do sítio do ex-vereador Anderson de Agrício até Carlos Eletricista, zona rural deste município. (Esta indicação está renovando um pedido feito ao Prefeito em 2025).</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
-    <t>66</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1124/indicacao_n_66.2026.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciado a Pavimentação e iluminação iniciando Bar do Jorge, indo até Muxoxo na "propriedade de Luiza", zona rural deste município. (Esta indicação está renovando um pedido feito ao Prefeito em 2025).</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
-    <t>67</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1125/indicacao_n_67.2026.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciada a ILUMINAÇÃO do Sítio Lagoa da Mata. (Esta indicação está renovando um pedido feito ao Prefeito em 2025).</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
-    <t>68</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1126/indicacao_n_68.2026.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciado a construção de uma QUADRA POLIESPORTIVA na Vila Santa Luzia. (Esta indicação está renovando um pedido feito ao Prefeito em 2025).</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
-    <t>69</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1127/indicacao_n_69.2026.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciado um POSTO DE SAÚDE no Sítio Lajedo Grande. (Esta indicação está renovando um pedido feito ao Prefeito em 2025).</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
-    <t>70</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1128/indicacao_n_70.2026.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciada a Iluminação temática nos prédios públicos enfatizando as campanhas temáticas. (Esta indicação está renovando um pedido feito ao Prefeito em 2025).</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
-    <t>71</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1129/indicacao_n_71.2026.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciado o Saneamento Básico da Rua Herotides Gomes dos Santos. (Esta indicação está renovando um pedido feito ao Prefeito em 2025).</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
-    <t>72</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1130/indicacao_n_72.2026.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciado a manutenção nas estradas rurais com a utilização do método solo cimento, visando a durabilidade e baixo custo de manutenção, melhorando acima o tráfego dos moradores, comunidades atendidas: Lajedo Grande, Catolé, Muxoxo, Guerreiros, Alto do Rio.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
-    <t>73</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1131/indicacao_n_73.2026.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciado o calçamento em frente à propriedade Fazenda Mandacaru até descida do Alto do Rio, zona rural deste município.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
-    <t>74</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1132/indicacao_n_74.2026.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciado a construção de uma Bueira no Sítio Sítio Taboquinhas, próximo a Nen do boi, zona rural deste município.</t>
   </si>
   <si>
     <t>1133</t>
-  </si>
-[...1 lines deleted...]
-    <t>75</t>
   </si>
   <si>
     <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1133/indicacao_n_75.2026.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciado a manutenção das estradas no Sítio Taboquinhas, próximo a Nen do boi, zona rural deste município.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1134/indicacao_n_76.2026.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciado o abastecimento de água no Sítio Taboquinhas, próximo a Nen do boi, zona rural deste município.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>77</t>
   </si>
@@ -1817,96 +2234,237 @@
     <t>Solicito que seja providenciado o CALÇAMENTO em frente à propriedade Fazenda Mandacaru até a descida de Alto do Rio, zona rural deste município.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1147/indicacao_n_86.2026.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciado a CONSTRUÇÃO DE UM CAMPO SOCIETY COM GRAMA SINTÉTICA, na região da Morada Nova, zona urbana deste município. _x000D_
 _x000D_
 _x000D_
 Justificativa: _x000D_
 Incentivar a prática esportiva, promover lazer, qualidade de vida e integração social entre os moradores.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1186/indicacao_n_87.2026.pdf</t>
+  </si>
+  <si>
     <t>Solicito que seja providenciado a CONSTRUÇÃO DE UM POÇO ARTESIANO na VILA SANTA LUZIA, com o objetivo de garantir o abastecimento de água para os moradores da localidade.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1187/indicacao_n_88.2026.pdf</t>
+  </si>
+  <si>
     <t>Solicito que seja providenciado junto ao Poder Executivo um espaço destinado à SEDE DA SECCIONAL OAB no município  de Chã Grande.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1195/indicacao_n_89.2026.pdf</t>
+  </si>
+  <si>
     <t>Solicita que seja providenciado uma Patrol (motoniveladora) para o município.</t>
   </si>
   <si>
+    <t>1207</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1207/indicacao_n_90.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica que seja providenciado estudo de viabilização para aplicação da técnica solo e cimento nas estradas vicinais rurais, neste município. JUSTIFICATIVA: Visando a redução dos valores das manutenções das estradas e aumentar a durabilidade.</t>
+  </si>
+  <si>
+    <t>1208</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1208/indicacao_n_91.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica que seja providenciada a implantação de uma de Agência de Trabalho vinculada a SEDEPE, neste município. JUSTIFICATIVA: Aumentando assim as oportunidades de emprego para a população do nosso município.</t>
+  </si>
+  <si>
+    <t>1227</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1227/indicacao_n_92.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que seja providenciada a limpeza da passagem molhada localizada no Sítio Vertentes, com a retirada das baronesas e demais vegetações aquáticas que estão obstruindo a passagem, visando garantir melhores condições de tráfego e segurança para os moradores que utilizam diariamente o local. (INDICAÇÃO VERBAL NA 6° SESSÃO ORDINÁRIA DE 2026)</t>
+  </si>
+  <si>
+    <t>1229</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>Solicito que seja providenciada a RECONSTRUÇÃO DOS APOIOS DA PONTE DE MUTUNS (PONTE QUE DÁ ACESSO AO SÍTIO MACACOS). Justificativa: um dos lados da ponte está sem proteção, arriscando a vida dos motoristas que usufruem diariamente daquele acesso. (Esta indicação está renovando um pedido feito ao Prefeito em 2025). (INDICAÇÃO VERBAL NA 7° SESSÃO ORDINÁRIA)</t>
+  </si>
+  <si>
+    <t>1230</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>Indica que sejam disponibilizadas 02 (duas) caçambas para atender as necessidades do município. (INDICAÇÃO VERBAL FEITA NA 7° SESSÃO ORDINÁRIA)</t>
+  </si>
+  <si>
+    <t>1234</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>Indica que seja providenciado um Rolo Compactador para o município.</t>
+  </si>
+  <si>
+    <t>1246</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>Solicito que seja providenciado o recapeamento asfáltico da Rua Justino Gomes, uma das principais vias do Município, visando melhorar as condições de trafegabilidade, proporcionar maior segurança aos condutores e pedestres, bem como garantir a adequada conservação da infraestrutura urbana. (INDICAÇÃO APRESENTADA NA 8º SESSÃO ORDINÁRIA DO 2P.)</t>
+  </si>
+  <si>
+    <t>1247</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>Solicito que seja providenciado o recapeamento asfáltico da Rua São José, uma das principais vias do Município, visando melhorar as condições de trafegabilidade, proporcionar maior segurança aos condutores e pedestres, bem como garantir a adequada conservação da infraestrutura urbana. (INDICAÇÃO APRESENTADA NA 8º SESSÃO ORDINÁRIA DO 2P.)</t>
+  </si>
+  <si>
+    <t>1248</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>Solicito que seja providenciada a construção de uma praça pública com área destinada a parque infantil na Rua das Palmeiras, neste Município, proporcionando um espaço adequado para lazer, convivência e recreação das crianças e demais moradores da comunidade.</t>
+  </si>
+  <si>
+    <t>1249</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>Solicito que seja providenciada a reforma e revitalização das praças públicas existentes no Município que possuem áreas de parque infantil, com a recuperação dos equipamentos de lazer, melhorias na infraestrutura, pintura, iluminação, paisagismo e demais intervenções necessárias, visando garantir mais segurança, conforto e qualidade de vida aos usuários.</t>
+  </si>
+  <si>
+    <t>1253</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>Solicito que seja providenciado à disponibilização de Rede Wi-Fi gratuita em todos os órgãos públicos do município de Chã Grande, em benefício dos cidadãos que utilizam os serviços públicos municipais.</t>
+  </si>
+  <si>
+    <t>1256</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>Solicito que seja providenciada a instalação de canaletas na área onde funciona a Feira de Miúdo do município, com a finalidade de garantir o adequado escoamento dos resíduos líquidos provenientes da comercialização de carnes, evitando o acúmulo de sangue e a formação de poças, contribuindo para a melhoria das condições de higiene, limpeza e saúde pública no local. (INDICAÇÃO VERBAL FEITA NA 9° SESSÃO ORDINÁRIA)</t>
+  </si>
+  <si>
     <t>1051</t>
   </si>
   <si>
     <t>PDEL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1051/projeto_de_decreto_n_001_de_2026.pdf</t>
+  </si>
+  <si>
     <t>Concede Título Honorifico de "Comendador" ao Sr. JOSÉ HENRIQUE DA SILVA, que receberá a "Comenda José Pereira Lins" e dá outras providências.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1085/projeto_de_decreto_n_02_de_2026.pdf</t>
+  </si>
+  <si>
     <t>Concede Título Honorifico de "Comendador" ao Sr. PAULO ROBERTO VIANA LAPENDA, , que receberá a "Comenda José Pereira Lins" e dá outras providências.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>Nanato, Ninha de Zé Maria, Severino do Ovo</t>
   </si>
   <si>
     <t>“Dispõe sobre a APROVAÇÃO, COM RESSALVAS, da Prestação de Contas do Município de Chã Grande, Estado de Pernambuco, relativa ao Exercício Financeiro de 2023, de responsabilidade do Sr. Diogo Alexandre Gomes Neto.”</t>
+  </si>
+  <si>
+    <t>1209</t>
+  </si>
+  <si>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1209/projeto_de_decreto_n_04_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título Honorifico de "Comendadora" ao Sra. Raquel Teixeira Lyra Lucena, que receberá a "Comenda José Pereira Lins" e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -2210,56 +2768,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1004/ata_eletronica_da_1_sessao_ordinaria_do_1p_de_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1019/ata_eletronica_da_2_sessao_ordinaria_do_1p_de_2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1026/ata_eletronica_da_3_sessao_ordinaria_do_1p_de_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1037/ata_da_4_sessao_ordinaria_do_1p.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1043/ata_da_5_sessao_ordinaria_do_1p.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1052/ata_da_6_sessao_ordinaria_do_1p.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1065/ata_da_7_sessao_ordinaria_do_1p.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1088/ata_da_8_sessao_ordinaria_do_1p.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1120/ata_eletronica_da_9sessao_ordinaria_do_1p.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1121/ata_eletronica_da_10sessao_ordinaria_do_1p.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/998/requerimento_n_01.2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/999/requerimento_n_02.2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1003/requerimenton_03.2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1009/requerimento_n_04.2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1010/requerimento_n_05.2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1011/requerimento_n_06.2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1012/requerimento_n_07.2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1022/requerimento_n_09.2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1027/requerimento_n_11.2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1028/requerimento_n_12.2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1029/requerimento_n_13.2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1030/requerimento_n_14.2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1031/requerimento_n_15.2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1039/requerimento_n_16.2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1040/requerimento_n_17.2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1041/requerimento_n_18.2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1042/requerimento_n_19.2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1044/requerimento_n_20.2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1045/requerimento_n_21.2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1046/requerimento_n_22.2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1048/requerimento_n_23.2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1055/requerimento_n_24.2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1060/requerimento_n_25.2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1077/requerimento_n_26.2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1078/requerimento_n_27.2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1086/requerimento_n_28.2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1089/requerimento_n_29.2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1141/requerimento_n_31.2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/995/projeto_de_lei_executivon_002.2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1038/pl_0032026_reajuste_magisterio_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1087/projeto_de_lei_do_executivo_n_004_de_2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1146/pl_0052026_-_ppp.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1198/pl_0062026_anexos.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1199/pl_0062026_anexos.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/996/projeto_de_lei_n_001.2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1006/projeto_de_lei_n_002.2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1007/indicacao_n_03.2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1118/pl_do_legislativo_n_05_de_2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/997/pr_n_01.2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1016/pr_n_02.2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1017/pr_n_03.2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1018/pr_n_04.2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1056/projeto_de_resolucao_n_05_de_2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1061/projeto_de_resolucao_n_06_de_2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1063/projeto_de_resolucao_n_07_de_2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1064/projeto_de_resolucao_n_08_de_2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1079/projeto_de_resolucao_n_09_de_2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1000/indicacao_n_01.2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1001/indicacao_n_02.2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1002/indicacao_n_03.2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1005/indicacao_n_04.2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1023/indicacao_n_06.2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1025/indicacao_n_07.2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1032/indicacao_n_08.2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1033/indicacao_n_09.2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1034/indicacao_n_10.2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1035/indicacao_n_11.2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1036/indicacao_n_12.2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1049/indicacao_n_14.2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1050/indicacao_n_15.2026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1054/indicacao_n_16.2026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1057/indicacao_n_17.2026.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1058/indicacao_n_18.2026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1059/indicacao_n_19.2026.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1062/indicacao_n_20.2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1066/indicacao_n_21.2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1067/indicacao_n_22.2026.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1068/indicacao_n_23.2026.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1069/indicacao_n_24.2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1070/indicacao_n_25.2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1071/indicacao_n_26.2026.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1072/indicacao_n_27.2026.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1073/indicacao_n_28.2026.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1074/indicacao_n_29.2026.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1075/indicacao_n_30.2026.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1076/indicacao_n_31.2026.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1080/indicacao_n_32.2026.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1081/indicacao_n_33.2026.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1082/indicacao_n_34.2026.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1083/indicacao_n_35.2026.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1084/indicacao_n_36.2026.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1090/indicacao_n_37.2026.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1091/indicacao_n_38.2026.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1092/indicacao_n_39.2026.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1093/indicacao_n_40.2026.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1095/indicacao_n_41.2026.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1096/indicacao_n_42.2026.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1097/indicacao_n_43.2026.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1098/indicacao_n_44.2026.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1099/indicacao_n_45.2026.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1100/indicacao_n_46.2026.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1101/indicacao_n_47.2026.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1102/indicacao_n_48.2026.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1103/indicacao_n_49.2026.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1104/indicacao_n_50.2026.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1105/indicacao_n_51.2026.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1106/indicacao_n_52.2026.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1107/indicacao_n_53.2026.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1108/indicacao_n_54.2026.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1109/indicacao_n_55.2026.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1110/indicacao_n_56.2026.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1111/indicacao_n_57.2026.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1112/indicacao_n_58.2026.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1113/indicacao_n_59.2026.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1114/indicacao_n_60.2026.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1115/indicacao_n_61.2026.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1116/indicacao_n_62.2026.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1117/indicacao_n_63.2026.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1122/indicacao_n_64.2026.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1123/indicacao_n_65.2026.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1124/indicacao_n_66.2026.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1125/indicacao_n_67.2026.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1126/indicacao_n_68.2026.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1127/indicacao_n_69.2026.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1128/indicacao_n_70.2026.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1129/indicacao_n_71.2026.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1130/indicacao_n_72.2026.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1131/indicacao_n_73.2026.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1132/indicacao_n_74.2026.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1133/indicacao_n_75.2026.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1134/indicacao_n_76.2026.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1135/indicacao_n_77.2026.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1136/indicacao_n_78.2026.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1137/indicacao_n_79.2026.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1138/indicacao_n_80.2026.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1140/indicacao_n_81.2026.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1142/indicacao_n_82.2026.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1143/indicacao_n_83.2026.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1144/indicacao_n_84.2026.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1145/indicacao_n_85.2026.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1147/indicacao_n_86.2026.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1004/ata_eletronica_da_1_sessao_ordinaria_do_1p_de_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1019/ata_eletronica_da_2_sessao_ordinaria_do_1p_de_2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1026/ata_eletronica_da_3_sessao_ordinaria_do_1p_de_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1037/ata_da_4_sessao_ordinaria_do_1p.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1043/ata_da_5_sessao_ordinaria_do_1p.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1052/ata_da_6_sessao_ordinaria_do_1p.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1065/ata_da_7_sessao_ordinaria_do_1p.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1088/ata_da_8_sessao_ordinaria_do_1p.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1120/ata_eletronica_da_9sessao_ordinaria_do_1p.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1121/ata_eletronica_da_10sessao_ordinaria_do_1p.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1190/ata_eletronica_da_1sessao_ordinaria_do_2p.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1196/ata_eletronica_da_2sessao_ordinaria_do_2p.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1204/ata_eletronica_da_3sessao_ordinaria_do_2p.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1212/ata_eletronica_da_4sessao_ordinaria_do_2p.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1220/ata_eletronica_da_5sessao_ordinaria_do_2p.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1228/ata_eletronica_da_6sessao_ordinaria_do_2p.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1235/ata_eletronica_da_7_sessao_ordinaria_do_2p_2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/998/requerimento_n_01.2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/999/requerimento_n_02.2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1003/requerimenton_03.2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1009/requerimento_n_04.2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1010/requerimento_n_05.2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1011/requerimento_n_06.2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1012/requerimento_n_07.2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1022/requerimento_n_09.2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1027/requerimento_n_11.2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1028/requerimento_n_12.2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1029/requerimento_n_13.2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1030/requerimento_n_14.2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1031/requerimento_n_15.2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1039/requerimento_n_16.2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1040/requerimento_n_17.2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1041/requerimento_n_18.2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1042/requerimento_n_19.2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1044/requerimento_n_20.2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1045/requerimento_n_21.2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1046/requerimento_n_22.2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1048/requerimento_n_23.2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1055/requerimento_n_24.2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1060/requerimento_n_25.2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1077/requerimento_n_26.2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1078/requerimento_n_27.2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1086/requerimento_n_28.2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1089/requerimento_n_29.2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1141/requerimento_n_31.2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1149/requerimento_n_32.2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1150/requerimento_n_33.2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1184/requerimento_n_34.2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1185/requerimento_n_35.2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1188/requerimento_n_36.2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1189/requerimento_n_37.2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1191/requerimento_n_38.2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1192/requerimento_n_39.2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1193/requerimento_n_40.2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1194/requerimento_n_41.2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1197/requerimento_n_42.2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1201/requerimento_n_43.2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1202/requerimento_n_44.2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1203/requerimento_n_45.2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1210/requerimento_n_46.2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1214/requerimento_n_47.2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1215/requerimento_n_48.2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1216/requerimento_n_49.2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1217/requerimento_n_50.2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1218/requerimento_n_51.2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1222/requerimento_n_52.2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1223/requerimento_n_53.2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1224/requerimento_n_54.2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1225/requerimento_n_55.2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1226/requerimento_n_55.2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1231/requerimento_n_57.2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1232/requerimento_n_58.2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1233/requerimento_n_59.2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/995/projeto_de_lei_executivon_002.2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1038/pl_0032026_reajuste_magisterio_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1087/projeto_de_lei_do_executivo_n_004_de_2026.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1146/pl_do_executivo_n_005.2026.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1198/pl_do_executivo_n_006.2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1206/pl_do_executivo_n_007.2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1219/pl_0082026_-_fundef.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/996/projeto_de_lei_n_001.2026.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1006/projeto_de_lei_n_002.2026.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1007/indicacao_n_03.2026.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1118/pl_do_legislativo_n_05_de_2026.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/997/pr_n_01.2026.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1016/pr_n_02.2026.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1017/pr_n_03.2026.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1018/pr_n_04.2026.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1056/projeto_de_resolucao_n_05_de_2026.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1061/projeto_de_resolucao_n_06_de_2026.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1063/projeto_de_resolucao_n_07_de_2026.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1064/projeto_de_resolucao_n_08_de_2026.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1079/projeto_de_resolucao_n_09_de_2026.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1183/pr_n_10_de_2026.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1200/pr_n_11_de_2026.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1205/pr_n_12_de_2026.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1211/pr_n_13_de_2026.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1221/pr_n_14_de_2026.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1000/indicacao_n_01.2026.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1001/indicacao_n_02.2026.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1002/indicacao_n_03.2026.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1005/indicacao_n_04.2026.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1023/indicacao_n_06.2026.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1025/indicacao_n_07.2026.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1032/indicacao_n_08.2026.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1033/indicacao_n_09.2026.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1034/indicacao_n_10.2026.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1035/indicacao_n_11.2026.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1036/indicacao_n_12.2026.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1049/indicacao_n_14.2026.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1050/indicacao_n_15.2026.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1054/indicacao_n_16.2026.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1057/indicacao_n_17.2026.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1058/indicacao_n_18.2026.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1059/indicacao_n_19.2026.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1062/indicacao_n_20.2026.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1066/indicacao_n_21.2026.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1067/indicacao_n_22.2026.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1068/indicacao_n_23.2026.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1069/indicacao_n_24.2026.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1070/indicacao_n_25.2026.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1071/indicacao_n_26.2026.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1072/indicacao_n_27.2026.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1073/indicacao_n_28.2026.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1074/indicacao_n_29.2026.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1075/indicacao_n_30.2026.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1076/indicacao_n_31.2026.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1080/indicacao_n_32.2026.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1081/indicacao_n_33.2026.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1082/indicacao_n_34.2026.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1083/indicacao_n_35.2026.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1084/indicacao_n_36.2026.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1090/indicacao_n_37.2026.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1091/indicacao_n_38.2026.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1092/indicacao_n_39.2026.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1093/indicacao_n_40.2026.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1095/indicacao_n_41.2026.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1096/indicacao_n_42.2026.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1097/indicacao_n_43.2026.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1098/indicacao_n_44.2026.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1099/indicacao_n_45.2026.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1100/indicacao_n_46.2026.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1101/indicacao_n_47.2026.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1102/indicacao_n_48.2026.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1103/indicacao_n_49.2026.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1104/indicacao_n_50.2026.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1105/indicacao_n_51.2026.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1106/indicacao_n_52.2026.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1107/indicacao_n_53.2026.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1108/indicacao_n_54.2026.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1109/indicacao_n_55.2026.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1110/indicacao_n_56.2026.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1111/indicacao_n_57.2026.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1112/indicacao_n_58.2026.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1113/indicacao_n_59.2026.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1114/indicacao_n_60.2026.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1115/indicacao_n_61.2026.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1116/indicacao_n_62.2026.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1117/indicacao_n_63.2026.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1122/indicacao_n_64.2026.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1123/indicacao_n_65.2026.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1124/indicacao_n_66.2026.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1125/indicacao_n_67.2026.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1126/indicacao_n_68.2026.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1127/indicacao_n_69.2026.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1128/indicacao_n_70.2026.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1129/indicacao_n_71.2026.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1130/indicacao_n_72.2026.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1131/indicacao_n_73.2026.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1132/indicacao_n_74.2026.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1133/indicacao_n_75.2026.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1134/indicacao_n_76.2026.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1135/indicacao_n_77.2026.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1136/indicacao_n_78.2026.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1137/indicacao_n_79.2026.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1138/indicacao_n_80.2026.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1140/indicacao_n_81.2026.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1142/indicacao_n_82.2026.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1143/indicacao_n_83.2026.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1144/indicacao_n_84.2026.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1145/indicacao_n_85.2026.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1147/indicacao_n_86.2026.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1186/indicacao_n_87.2026.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1187/indicacao_n_88.2026.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1195/indicacao_n_89.2026.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1207/indicacao_n_90.2026.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1208/indicacao_n_91.2026.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1227/indicacao_n_92.2026.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1051/projeto_de_decreto_n_001_de_2026.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1085/projeto_de_decreto_n_02_de_2026.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2026/1209/projeto_de_decreto_n_04_de_2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H170"/>
+  <dimension ref="A1:H231"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="155.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="125.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -2526,4136 +3084,5698 @@
       </c>
       <c r="G12" s="1" t="s">
         <v>53</v>
       </c>
       <c r="H12" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>55</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
         <v>56</v>
       </c>
       <c r="D13" t="s">
         <v>11</v>
       </c>
       <c r="E13" t="s">
         <v>12</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="H13" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="D14" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="E14" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="F14" t="s">
+        <v>12</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="G14" s="1" t="s">
+      <c r="H14" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>63</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
         <v>64</v>
       </c>
-      <c r="B15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D15" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="F15" t="s">
+        <v>12</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="G15" s="1" t="s">
+      <c r="H15" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>67</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
         <v>68</v>
       </c>
-      <c r="B16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D16" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="F16" t="s">
+        <v>12</v>
+      </c>
+      <c r="G16" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="G16" s="1" t="s">
+      <c r="H16" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>71</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
         <v>72</v>
       </c>
-      <c r="B17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D17" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="E17" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="F17" t="s">
+        <v>12</v>
+      </c>
+      <c r="G17" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="G17" s="1" t="s">
+      <c r="H17" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>75</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
         <v>76</v>
       </c>
-      <c r="B18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D18" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="F18" t="s">
+        <v>12</v>
+      </c>
+      <c r="G18" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="G18" s="1" t="s">
+      <c r="H18" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>79</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
         <v>80</v>
       </c>
-      <c r="B19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D19" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="F19" t="s">
+        <v>12</v>
+      </c>
+      <c r="G19" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="G19" s="1" t="s">
+      <c r="H19" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
+        <v>83</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
         <v>84</v>
       </c>
-      <c r="B20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D20" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="F20" t="s">
+        <v>12</v>
+      </c>
+      <c r="G20" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="G20" s="1" t="s">
+      <c r="H20" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
+        <v>86</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
         <v>87</v>
       </c>
-      <c r="B21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D21" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="F21" t="s">
+        <v>12</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H21" t="s">
         <v>88</v>
-      </c>
-[...4 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
+        <v>89</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>10</v>
+      </c>
+      <c r="D22" t="s">
         <v>90</v>
       </c>
-      <c r="B22" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E22" t="s">
-        <v>60</v>
+        <v>91</v>
       </c>
       <c r="F22" t="s">
-        <v>81</v>
+        <v>92</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="H22" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="D23" t="s">
-        <v>59</v>
+        <v>90</v>
       </c>
       <c r="E23" t="s">
-        <v>60</v>
+        <v>91</v>
       </c>
       <c r="F23" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>53</v>
+        <v>97</v>
       </c>
       <c r="H23" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>52</v>
+        <v>20</v>
       </c>
       <c r="D24" t="s">
-        <v>59</v>
+        <v>90</v>
       </c>
       <c r="E24" t="s">
-        <v>60</v>
+        <v>91</v>
       </c>
       <c r="F24" t="s">
-        <v>81</v>
+        <v>100</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="H24" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>56</v>
+        <v>24</v>
       </c>
       <c r="D25" t="s">
-        <v>59</v>
+        <v>90</v>
       </c>
       <c r="E25" t="s">
-        <v>60</v>
+        <v>91</v>
       </c>
       <c r="F25" t="s">
-        <v>81</v>
+        <v>104</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="H25" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>103</v>
+        <v>28</v>
       </c>
       <c r="D26" t="s">
-        <v>59</v>
+        <v>90</v>
       </c>
       <c r="E26" t="s">
-        <v>60</v>
+        <v>91</v>
       </c>
       <c r="F26" t="s">
-        <v>81</v>
+        <v>108</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="H26" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>107</v>
+        <v>32</v>
       </c>
       <c r="D27" t="s">
-        <v>59</v>
+        <v>90</v>
       </c>
       <c r="E27" t="s">
-        <v>60</v>
+        <v>91</v>
       </c>
       <c r="F27" t="s">
-        <v>81</v>
+        <v>112</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="H27" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>111</v>
+        <v>36</v>
       </c>
       <c r="D28" t="s">
-        <v>59</v>
+        <v>90</v>
       </c>
       <c r="E28" t="s">
-        <v>60</v>
+        <v>91</v>
       </c>
       <c r="F28" t="s">
-        <v>65</v>
+        <v>112</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="H28" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>115</v>
+        <v>40</v>
       </c>
       <c r="D29" t="s">
-        <v>59</v>
+        <v>90</v>
       </c>
       <c r="E29" t="s">
-        <v>60</v>
+        <v>91</v>
       </c>
       <c r="F29" t="s">
-        <v>65</v>
+        <v>119</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>116</v>
+        <v>81</v>
       </c>
       <c r="H29" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>119</v>
+        <v>44</v>
       </c>
       <c r="D30" t="s">
-        <v>59</v>
+        <v>90</v>
       </c>
       <c r="E30" t="s">
-        <v>60</v>
+        <v>91</v>
       </c>
       <c r="F30" t="s">
-        <v>65</v>
+        <v>112</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="H30" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>123</v>
+        <v>48</v>
       </c>
       <c r="D31" t="s">
-        <v>59</v>
+        <v>90</v>
       </c>
       <c r="E31" t="s">
-        <v>60</v>
+        <v>91</v>
       </c>
       <c r="F31" t="s">
-        <v>65</v>
+        <v>125</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>124</v>
+        <v>81</v>
       </c>
       <c r="H31" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>127</v>
+        <v>52</v>
       </c>
       <c r="D32" t="s">
-        <v>59</v>
+        <v>90</v>
       </c>
       <c r="E32" t="s">
-        <v>60</v>
+        <v>91</v>
       </c>
       <c r="F32" t="s">
-        <v>65</v>
+        <v>112</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>128</v>
       </c>
       <c r="H32" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
         <v>130</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
+        <v>56</v>
+      </c>
+      <c r="D33" t="s">
+        <v>90</v>
+      </c>
+      <c r="E33" t="s">
+        <v>91</v>
+      </c>
+      <c r="F33" t="s">
+        <v>112</v>
+      </c>
+      <c r="G33" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="D33" t="s">
-[...5 lines deleted...]
-      <c r="F33" t="s">
+      <c r="H33" t="s">
         <v>132</v>
-      </c>
-[...4 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
+        <v>133</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>60</v>
+      </c>
+      <c r="D34" t="s">
+        <v>90</v>
+      </c>
+      <c r="E34" t="s">
+        <v>91</v>
+      </c>
+      <c r="F34" t="s">
+        <v>112</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="H34" t="s">
         <v>135</v>
-      </c>
-[...19 lines deleted...]
-        <v>138</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>140</v>
+        <v>64</v>
       </c>
       <c r="D35" t="s">
-        <v>59</v>
+        <v>90</v>
       </c>
       <c r="E35" t="s">
-        <v>60</v>
+        <v>91</v>
       </c>
       <c r="F35" t="s">
-        <v>77</v>
+        <v>112</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="H35" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>144</v>
+        <v>68</v>
       </c>
       <c r="D36" t="s">
-        <v>59</v>
+        <v>90</v>
       </c>
       <c r="E36" t="s">
-        <v>60</v>
+        <v>91</v>
       </c>
       <c r="F36" t="s">
-        <v>69</v>
+        <v>96</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>145</v>
+        <v>140</v>
       </c>
       <c r="H36" t="s">
-        <v>146</v>
+        <v>141</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>147</v>
+        <v>142</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>148</v>
+        <v>72</v>
       </c>
       <c r="D37" t="s">
-        <v>59</v>
+        <v>90</v>
       </c>
       <c r="E37" t="s">
-        <v>60</v>
+        <v>91</v>
       </c>
       <c r="F37" t="s">
-        <v>69</v>
+        <v>96</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="H37" t="s">
-        <v>150</v>
+        <v>144</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>151</v>
+        <v>145</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>152</v>
+        <v>76</v>
       </c>
       <c r="D38" t="s">
-        <v>59</v>
+        <v>90</v>
       </c>
       <c r="E38" t="s">
-        <v>60</v>
+        <v>91</v>
       </c>
       <c r="F38" t="s">
-        <v>153</v>
+        <v>96</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>154</v>
+        <v>146</v>
       </c>
       <c r="H38" t="s">
-        <v>155</v>
+        <v>147</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>156</v>
+        <v>148</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>157</v>
+        <v>80</v>
       </c>
       <c r="D39" t="s">
-        <v>59</v>
+        <v>90</v>
       </c>
       <c r="E39" t="s">
-        <v>60</v>
+        <v>91</v>
       </c>
       <c r="F39" t="s">
-        <v>61</v>
+        <v>96</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>158</v>
+        <v>149</v>
       </c>
       <c r="H39" t="s">
-        <v>159</v>
+        <v>150</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>160</v>
+        <v>151</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>161</v>
+        <v>84</v>
       </c>
       <c r="D40" t="s">
-        <v>59</v>
+        <v>90</v>
       </c>
       <c r="E40" t="s">
-        <v>60</v>
+        <v>91</v>
       </c>
       <c r="F40" t="s">
-        <v>162</v>
+        <v>96</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>163</v>
+        <v>152</v>
       </c>
       <c r="H40" t="s">
-        <v>164</v>
+        <v>153</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>165</v>
+        <v>154</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>166</v>
+        <v>87</v>
       </c>
       <c r="D41" t="s">
-        <v>59</v>
+        <v>90</v>
       </c>
       <c r="E41" t="s">
-        <v>60</v>
+        <v>91</v>
       </c>
       <c r="F41" t="s">
-        <v>61</v>
+        <v>155</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>167</v>
+        <v>156</v>
       </c>
       <c r="H41" t="s">
-        <v>168</v>
+        <v>157</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>169</v>
+        <v>158</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>170</v>
+        <v>159</v>
       </c>
       <c r="D42" t="s">
-        <v>59</v>
+        <v>90</v>
       </c>
       <c r="E42" t="s">
-        <v>60</v>
+        <v>91</v>
       </c>
       <c r="F42" t="s">
-        <v>65</v>
+        <v>96</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>171</v>
+        <v>160</v>
       </c>
       <c r="H42" t="s">
-        <v>172</v>
+        <v>161</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>173</v>
+        <v>162</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>174</v>
+        <v>163</v>
       </c>
       <c r="D43" t="s">
-        <v>59</v>
+        <v>90</v>
       </c>
       <c r="E43" t="s">
-        <v>60</v>
+        <v>91</v>
       </c>
       <c r="F43" t="s">
-        <v>77</v>
+        <v>108</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>53</v>
+        <v>164</v>
       </c>
       <c r="H43" t="s">
-        <v>175</v>
+        <v>165</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>176</v>
+        <v>166</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>177</v>
+        <v>167</v>
       </c>
       <c r="D44" t="s">
-        <v>59</v>
+        <v>90</v>
       </c>
       <c r="E44" t="s">
-        <v>60</v>
+        <v>91</v>
       </c>
       <c r="F44" t="s">
-        <v>65</v>
+        <v>100</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>178</v>
+        <v>168</v>
       </c>
       <c r="H44" t="s">
-        <v>179</v>
+        <v>169</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>180</v>
+        <v>170</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>181</v>
+        <v>171</v>
       </c>
       <c r="D45" t="s">
-        <v>59</v>
+        <v>90</v>
       </c>
       <c r="E45" t="s">
-        <v>60</v>
+        <v>91</v>
       </c>
       <c r="F45" t="s">
-        <v>81</v>
+        <v>100</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>53</v>
+        <v>172</v>
       </c>
       <c r="H45" t="s">
-        <v>182</v>
+        <v>173</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>184</v>
+        <v>175</v>
       </c>
       <c r="D46" t="s">
-        <v>59</v>
+        <v>90</v>
       </c>
       <c r="E46" t="s">
-        <v>60</v>
+        <v>91</v>
       </c>
       <c r="F46" t="s">
-        <v>81</v>
+        <v>176</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>53</v>
+        <v>177</v>
       </c>
       <c r="H46" t="s">
-        <v>185</v>
+        <v>178</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>186</v>
+        <v>179</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>187</v>
+        <v>180</v>
       </c>
       <c r="D47" t="s">
-        <v>59</v>
+        <v>90</v>
       </c>
       <c r="E47" t="s">
-        <v>60</v>
+        <v>91</v>
       </c>
       <c r="F47" t="s">
-        <v>69</v>
+        <v>92</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>53</v>
+        <v>181</v>
       </c>
       <c r="H47" t="s">
-        <v>188</v>
+        <v>182</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>189</v>
+        <v>183</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>190</v>
+        <v>184</v>
       </c>
       <c r="D48" t="s">
-        <v>59</v>
+        <v>90</v>
       </c>
       <c r="E48" t="s">
-        <v>60</v>
+        <v>91</v>
       </c>
       <c r="F48" t="s">
-        <v>69</v>
+        <v>185</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>53</v>
+        <v>186</v>
       </c>
       <c r="H48" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="D49" t="s">
-        <v>59</v>
+        <v>90</v>
       </c>
       <c r="E49" t="s">
-        <v>60</v>
+        <v>91</v>
       </c>
       <c r="F49" t="s">
-        <v>153</v>
+        <v>92</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>53</v>
+        <v>190</v>
       </c>
       <c r="H49" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
+        <v>192</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>193</v>
+      </c>
+      <c r="D50" t="s">
+        <v>90</v>
+      </c>
+      <c r="E50" t="s">
+        <v>91</v>
+      </c>
+      <c r="F50" t="s">
+        <v>96</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="H50" t="s">
         <v>195</v>
-      </c>
-[...19 lines deleted...]
-        <v>197</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
+        <v>196</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>197</v>
+      </c>
+      <c r="D51" t="s">
+        <v>90</v>
+      </c>
+      <c r="E51" t="s">
+        <v>91</v>
+      </c>
+      <c r="F51" t="s">
+        <v>108</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H51" t="s">
         <v>198</v>
-      </c>
-[...19 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
+        <v>199</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>200</v>
+      </c>
+      <c r="D52" t="s">
+        <v>90</v>
+      </c>
+      <c r="E52" t="s">
+        <v>91</v>
+      </c>
+      <c r="F52" t="s">
+        <v>96</v>
+      </c>
+      <c r="G52" s="1" t="s">
         <v>201</v>
       </c>
-      <c r="B52" t="s">
-[...2 lines deleted...]
-      <c r="C52" t="s">
+      <c r="H52" t="s">
         <v>202</v>
-      </c>
-[...13 lines deleted...]
-        <v>203</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
+        <v>203</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
         <v>204</v>
       </c>
-      <c r="B53" t="s">
-[...2 lines deleted...]
-      <c r="C53" t="s">
+      <c r="D53" t="s">
+        <v>90</v>
+      </c>
+      <c r="E53" t="s">
+        <v>91</v>
+      </c>
+      <c r="F53" t="s">
+        <v>112</v>
+      </c>
+      <c r="G53" s="1" t="s">
         <v>205</v>
-      </c>
-[...10 lines deleted...]
-        <v>53</v>
       </c>
       <c r="H53" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
         <v>207</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
         <v>208</v>
       </c>
       <c r="D54" t="s">
-        <v>59</v>
+        <v>90</v>
       </c>
       <c r="E54" t="s">
-        <v>60</v>
+        <v>91</v>
       </c>
       <c r="F54" t="s">
-        <v>81</v>
+        <v>112</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>53</v>
+        <v>209</v>
       </c>
       <c r="H54" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="D55" t="s">
-        <v>59</v>
+        <v>90</v>
       </c>
       <c r="E55" t="s">
-        <v>60</v>
+        <v>91</v>
       </c>
       <c r="F55" t="s">
-        <v>153</v>
+        <v>100</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>53</v>
+        <v>213</v>
       </c>
       <c r="H55" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>10</v>
+        <v>216</v>
       </c>
       <c r="D56" t="s">
-        <v>214</v>
+        <v>90</v>
       </c>
       <c r="E56" t="s">
-        <v>215</v>
+        <v>91</v>
       </c>
       <c r="F56" t="s">
-        <v>216</v>
+        <v>100</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>53</v>
+        <v>217</v>
       </c>
       <c r="H56" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>16</v>
+        <v>220</v>
       </c>
       <c r="D57" t="s">
-        <v>214</v>
+        <v>90</v>
       </c>
       <c r="E57" t="s">
-        <v>215</v>
+        <v>91</v>
       </c>
       <c r="F57" t="s">
-        <v>216</v>
+        <v>176</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="H57" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>20</v>
+        <v>224</v>
       </c>
       <c r="D58" t="s">
-        <v>214</v>
+        <v>90</v>
       </c>
       <c r="E58" t="s">
-        <v>215</v>
+        <v>91</v>
       </c>
       <c r="F58" t="s">
-        <v>216</v>
+        <v>176</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="H58" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>24</v>
+        <v>228</v>
       </c>
       <c r="D59" t="s">
-        <v>214</v>
+        <v>90</v>
       </c>
       <c r="E59" t="s">
-        <v>215</v>
+        <v>91</v>
       </c>
       <c r="F59" t="s">
-        <v>216</v>
+        <v>112</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="H59" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>28</v>
+        <v>232</v>
       </c>
       <c r="D60" t="s">
-        <v>214</v>
+        <v>90</v>
       </c>
       <c r="E60" t="s">
-        <v>215</v>
+        <v>91</v>
       </c>
       <c r="F60" t="s">
-        <v>216</v>
+        <v>176</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
       <c r="H60" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>230</v>
+        <v>235</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>32</v>
+        <v>236</v>
       </c>
       <c r="D61" t="s">
-        <v>214</v>
+        <v>90</v>
       </c>
       <c r="E61" t="s">
-        <v>215</v>
+        <v>91</v>
       </c>
       <c r="F61" t="s">
-        <v>216</v>
+        <v>176</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="H61" t="s">
-        <v>232</v>
+        <v>238</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>233</v>
+        <v>239</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>36</v>
+        <v>240</v>
       </c>
       <c r="D62" t="s">
-        <v>214</v>
+        <v>90</v>
       </c>
       <c r="E62" t="s">
-        <v>215</v>
+        <v>91</v>
       </c>
       <c r="F62" t="s">
-        <v>216</v>
+        <v>112</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>234</v>
+        <v>241</v>
       </c>
       <c r="H62" t="s">
-        <v>232</v>
+        <v>242</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>235</v>
+        <v>243</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>10</v>
+        <v>244</v>
       </c>
       <c r="D63" t="s">
-        <v>236</v>
+        <v>90</v>
       </c>
       <c r="E63" t="s">
-        <v>237</v>
+        <v>91</v>
       </c>
       <c r="F63" t="s">
-        <v>238</v>
+        <v>176</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
       <c r="H63" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>241</v>
+        <v>247</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>16</v>
+        <v>248</v>
       </c>
       <c r="D64" t="s">
-        <v>236</v>
+        <v>90</v>
       </c>
       <c r="E64" t="s">
-        <v>237</v>
+        <v>91</v>
       </c>
       <c r="F64" t="s">
-        <v>238</v>
+        <v>92</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>242</v>
+        <v>249</v>
       </c>
       <c r="H64" t="s">
-        <v>243</v>
+        <v>250</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>244</v>
+        <v>251</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>20</v>
+        <v>252</v>
       </c>
       <c r="D65" t="s">
-        <v>236</v>
+        <v>90</v>
       </c>
       <c r="E65" t="s">
-        <v>237</v>
+        <v>91</v>
       </c>
       <c r="F65" t="s">
-        <v>238</v>
+        <v>92</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>245</v>
+        <v>253</v>
       </c>
       <c r="H65" t="s">
-        <v>246</v>
+        <v>254</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>247</v>
+        <v>255</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>24</v>
+        <v>256</v>
       </c>
       <c r="D66" t="s">
-        <v>236</v>
+        <v>90</v>
       </c>
       <c r="E66" t="s">
-        <v>237</v>
+        <v>91</v>
       </c>
       <c r="F66" t="s">
-        <v>248</v>
+        <v>92</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>53</v>
+        <v>257</v>
       </c>
       <c r="H66" t="s">
-        <v>249</v>
+        <v>258</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>250</v>
+        <v>259</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>28</v>
+        <v>260</v>
       </c>
       <c r="D67" t="s">
-        <v>236</v>
+        <v>90</v>
       </c>
       <c r="E67" t="s">
-        <v>237</v>
+        <v>91</v>
       </c>
       <c r="F67" t="s">
-        <v>251</v>
+        <v>100</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>252</v>
+        <v>261</v>
       </c>
       <c r="H67" t="s">
-        <v>253</v>
+        <v>262</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>254</v>
+        <v>263</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>32</v>
+        <v>264</v>
       </c>
       <c r="D68" t="s">
-        <v>236</v>
+        <v>90</v>
       </c>
       <c r="E68" t="s">
-        <v>237</v>
+        <v>91</v>
       </c>
       <c r="F68" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>53</v>
+        <v>265</v>
       </c>
       <c r="H68" t="s">
-        <v>255</v>
+        <v>266</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>256</v>
+        <v>267</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>10</v>
+        <v>268</v>
       </c>
       <c r="D69" t="s">
-        <v>257</v>
+        <v>90</v>
       </c>
       <c r="E69" t="s">
-        <v>258</v>
+        <v>91</v>
       </c>
       <c r="F69" t="s">
-        <v>259</v>
+        <v>155</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>260</v>
+        <v>269</v>
       </c>
       <c r="H69" t="s">
-        <v>261</v>
+        <v>270</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>262</v>
+        <v>271</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>16</v>
+        <v>272</v>
       </c>
       <c r="D70" t="s">
-        <v>257</v>
+        <v>90</v>
       </c>
       <c r="E70" t="s">
-        <v>258</v>
+        <v>91</v>
       </c>
       <c r="F70" t="s">
-        <v>263</v>
+        <v>155</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>264</v>
+        <v>273</v>
       </c>
       <c r="H70" t="s">
-        <v>265</v>
+        <v>274</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>266</v>
+        <v>275</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>20</v>
+        <v>276</v>
       </c>
       <c r="D71" t="s">
-        <v>257</v>
+        <v>90</v>
       </c>
       <c r="E71" t="s">
-        <v>258</v>
+        <v>91</v>
       </c>
       <c r="F71" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>267</v>
+        <v>277</v>
       </c>
       <c r="H71" t="s">
-        <v>268</v>
+        <v>278</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>269</v>
+        <v>279</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>24</v>
+        <v>280</v>
       </c>
       <c r="D72" t="s">
-        <v>257</v>
+        <v>90</v>
       </c>
       <c r="E72" t="s">
-        <v>258</v>
+        <v>91</v>
       </c>
       <c r="F72" t="s">
-        <v>65</v>
+        <v>281</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>270</v>
+        <v>282</v>
       </c>
       <c r="H72" t="s">
-        <v>271</v>
+        <v>283</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>272</v>
+        <v>284</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>28</v>
+        <v>285</v>
       </c>
       <c r="D73" t="s">
-        <v>257</v>
+        <v>90</v>
       </c>
       <c r="E73" t="s">
-        <v>258</v>
+        <v>91</v>
       </c>
       <c r="F73" t="s">
-        <v>259</v>
+        <v>155</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>273</v>
+        <v>286</v>
       </c>
       <c r="H73" t="s">
-        <v>274</v>
+        <v>287</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>275</v>
+        <v>288</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>32</v>
+        <v>289</v>
       </c>
       <c r="D74" t="s">
-        <v>257</v>
+        <v>90</v>
       </c>
       <c r="E74" t="s">
-        <v>258</v>
+        <v>91</v>
       </c>
       <c r="F74" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>276</v>
+        <v>290</v>
       </c>
       <c r="H74" t="s">
-        <v>277</v>
+        <v>291</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>278</v>
+        <v>292</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>36</v>
+        <v>293</v>
       </c>
       <c r="D75" t="s">
-        <v>257</v>
+        <v>90</v>
       </c>
       <c r="E75" t="s">
-        <v>258</v>
+        <v>91</v>
       </c>
       <c r="F75" t="s">
-        <v>81</v>
+        <v>155</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>279</v>
+        <v>294</v>
       </c>
       <c r="H75" t="s">
-        <v>280</v>
+        <v>295</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>281</v>
+        <v>296</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>40</v>
+        <v>297</v>
       </c>
       <c r="D76" t="s">
-        <v>257</v>
+        <v>90</v>
       </c>
       <c r="E76" t="s">
-        <v>258</v>
+        <v>91</v>
       </c>
       <c r="F76" t="s">
-        <v>81</v>
+        <v>112</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>282</v>
+        <v>298</v>
       </c>
       <c r="H76" t="s">
-        <v>283</v>
+        <v>299</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>284</v>
+        <v>300</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>44</v>
+        <v>301</v>
       </c>
       <c r="D77" t="s">
-        <v>257</v>
+        <v>90</v>
       </c>
       <c r="E77" t="s">
-        <v>258</v>
+        <v>91</v>
       </c>
       <c r="F77" t="s">
-        <v>77</v>
+        <v>112</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>285</v>
+        <v>302</v>
       </c>
       <c r="H77" t="s">
-        <v>286</v>
+        <v>303</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>287</v>
+        <v>304</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>48</v>
+        <v>305</v>
       </c>
       <c r="D78" t="s">
-        <v>257</v>
+        <v>90</v>
       </c>
       <c r="E78" t="s">
-        <v>258</v>
+        <v>91</v>
       </c>
       <c r="F78" t="s">
-        <v>288</v>
+        <v>112</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>53</v>
+        <v>306</v>
       </c>
       <c r="H78" t="s">
-        <v>289</v>
+        <v>307</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>290</v>
+        <v>308</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>10</v>
+        <v>309</v>
       </c>
       <c r="D79" t="s">
-        <v>291</v>
+        <v>90</v>
       </c>
       <c r="E79" t="s">
-        <v>292</v>
+        <v>91</v>
       </c>
       <c r="F79" t="s">
-        <v>94</v>
+        <v>112</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>293</v>
+        <v>310</v>
       </c>
       <c r="H79" t="s">
-        <v>294</v>
+        <v>311</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>295</v>
+        <v>312</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>16</v>
+        <v>313</v>
       </c>
       <c r="D80" t="s">
-        <v>291</v>
+        <v>90</v>
       </c>
       <c r="E80" t="s">
-        <v>292</v>
+        <v>91</v>
       </c>
       <c r="F80" t="s">
-        <v>94</v>
+        <v>112</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>296</v>
+        <v>314</v>
       </c>
       <c r="H80" t="s">
-        <v>297</v>
+        <v>315</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>298</v>
+        <v>316</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>20</v>
+        <v>317</v>
       </c>
       <c r="D81" t="s">
-        <v>291</v>
+        <v>90</v>
       </c>
       <c r="E81" t="s">
-        <v>292</v>
+        <v>91</v>
       </c>
       <c r="F81" t="s">
-        <v>94</v>
+        <v>176</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>299</v>
+        <v>81</v>
       </c>
       <c r="H81" t="s">
-        <v>300</v>
+        <v>318</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>301</v>
+        <v>319</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>24</v>
+        <v>320</v>
       </c>
       <c r="D82" t="s">
-        <v>291</v>
+        <v>90</v>
       </c>
       <c r="E82" t="s">
-        <v>292</v>
+        <v>91</v>
       </c>
       <c r="F82" t="s">
+        <v>176</v>
+      </c>
+      <c r="G82" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="G82" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H82" t="s">
-        <v>303</v>
+        <v>321</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>304</v>
+        <v>322</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>28</v>
+        <v>323</v>
       </c>
       <c r="D83" t="s">
-        <v>291</v>
+        <v>90</v>
       </c>
       <c r="E83" t="s">
-        <v>292</v>
+        <v>91</v>
       </c>
       <c r="F83" t="s">
-        <v>69</v>
+        <v>176</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>53</v>
+        <v>81</v>
       </c>
       <c r="H83" t="s">
-        <v>305</v>
+        <v>324</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>306</v>
+        <v>325</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>32</v>
+        <v>326</v>
       </c>
       <c r="D84" t="s">
-        <v>291</v>
+        <v>90</v>
       </c>
       <c r="E84" t="s">
-        <v>292</v>
+        <v>91</v>
       </c>
       <c r="F84" t="s">
-        <v>248</v>
+        <v>176</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>307</v>
+        <v>81</v>
       </c>
       <c r="H84" t="s">
-        <v>308</v>
+        <v>327</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>309</v>
+        <v>328</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>36</v>
+        <v>329</v>
       </c>
       <c r="D85" t="s">
-        <v>291</v>
+        <v>90</v>
       </c>
       <c r="E85" t="s">
-        <v>292</v>
+        <v>91</v>
       </c>
       <c r="F85" t="s">
-        <v>69</v>
+        <v>176</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>310</v>
+        <v>81</v>
       </c>
       <c r="H85" t="s">
-        <v>311</v>
+        <v>330</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>312</v>
+        <v>331</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>40</v>
+        <v>332</v>
       </c>
       <c r="D86" t="s">
-        <v>291</v>
+        <v>90</v>
       </c>
       <c r="E86" t="s">
-        <v>292</v>
+        <v>91</v>
       </c>
       <c r="F86" t="s">
-        <v>69</v>
+        <v>176</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>313</v>
+        <v>81</v>
       </c>
       <c r="H86" t="s">
-        <v>314</v>
+        <v>333</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>315</v>
+        <v>334</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>44</v>
+        <v>335</v>
       </c>
       <c r="D87" t="s">
-        <v>291</v>
+        <v>90</v>
       </c>
       <c r="E87" t="s">
-        <v>292</v>
+        <v>91</v>
       </c>
       <c r="F87" t="s">
-        <v>69</v>
+        <v>108</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>316</v>
+        <v>81</v>
       </c>
       <c r="H87" t="s">
-        <v>317</v>
+        <v>336</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>318</v>
+        <v>337</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>48</v>
+        <v>338</v>
       </c>
       <c r="D88" t="s">
-        <v>291</v>
+        <v>90</v>
       </c>
       <c r="E88" t="s">
-        <v>292</v>
+        <v>91</v>
       </c>
       <c r="F88" t="s">
-        <v>69</v>
+        <v>92</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>319</v>
+        <v>81</v>
       </c>
       <c r="H88" t="s">
-        <v>320</v>
+        <v>339</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>321</v>
+        <v>340</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>52</v>
+        <v>341</v>
       </c>
       <c r="D89" t="s">
-        <v>291</v>
+        <v>90</v>
       </c>
       <c r="E89" t="s">
-        <v>292</v>
+        <v>91</v>
       </c>
       <c r="F89" t="s">
-        <v>88</v>
+        <v>342</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>322</v>
+        <v>81</v>
       </c>
       <c r="H89" t="s">
-        <v>323</v>
+        <v>343</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>324</v>
+        <v>344</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>56</v>
+        <v>345</v>
       </c>
       <c r="D90" t="s">
-        <v>291</v>
+        <v>90</v>
       </c>
       <c r="E90" t="s">
-        <v>292</v>
+        <v>91</v>
       </c>
       <c r="F90" t="s">
+        <v>92</v>
+      </c>
+      <c r="G90" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="G90" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H90" t="s">
-        <v>326</v>
+        <v>346</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>327</v>
+        <v>347</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>103</v>
+        <v>348</v>
       </c>
       <c r="D91" t="s">
-        <v>291</v>
+        <v>90</v>
       </c>
       <c r="E91" t="s">
-        <v>292</v>
+        <v>91</v>
       </c>
       <c r="F91" t="s">
-        <v>69</v>
+        <v>92</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>53</v>
+        <v>81</v>
       </c>
       <c r="H91" t="s">
-        <v>328</v>
+        <v>349</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>329</v>
+        <v>350</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>107</v>
+        <v>351</v>
       </c>
       <c r="D92" t="s">
-        <v>291</v>
+        <v>90</v>
       </c>
       <c r="E92" t="s">
-        <v>292</v>
+        <v>91</v>
       </c>
       <c r="F92" t="s">
-        <v>69</v>
+        <v>185</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>330</v>
+        <v>81</v>
       </c>
       <c r="H92" t="s">
-        <v>331</v>
+        <v>352</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>332</v>
+        <v>353</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>111</v>
+        <v>354</v>
       </c>
       <c r="D93" t="s">
-        <v>291</v>
+        <v>90</v>
       </c>
       <c r="E93" t="s">
-        <v>292</v>
+        <v>91</v>
       </c>
       <c r="F93" t="s">
-        <v>69</v>
+        <v>96</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>333</v>
+        <v>81</v>
       </c>
       <c r="H93" t="s">
-        <v>334</v>
+        <v>355</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>335</v>
+        <v>356</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>115</v>
+        <v>357</v>
       </c>
       <c r="D94" t="s">
-        <v>291</v>
+        <v>90</v>
       </c>
       <c r="E94" t="s">
-        <v>292</v>
+        <v>91</v>
       </c>
       <c r="F94" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>336</v>
+        <v>81</v>
       </c>
       <c r="H94" t="s">
-        <v>337</v>
+        <v>358</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>338</v>
+        <v>359</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>119</v>
+        <v>360</v>
       </c>
       <c r="D95" t="s">
-        <v>291</v>
+        <v>90</v>
       </c>
       <c r="E95" t="s">
-        <v>292</v>
+        <v>91</v>
       </c>
       <c r="F95" t="s">
-        <v>69</v>
+        <v>100</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>339</v>
+        <v>81</v>
       </c>
       <c r="H95" t="s">
-        <v>340</v>
+        <v>361</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>341</v>
+        <v>362</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>123</v>
+        <v>363</v>
       </c>
       <c r="D96" t="s">
-        <v>291</v>
+        <v>90</v>
       </c>
       <c r="E96" t="s">
-        <v>292</v>
+        <v>91</v>
       </c>
       <c r="F96" t="s">
-        <v>69</v>
+        <v>364</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>342</v>
+        <v>81</v>
       </c>
       <c r="H96" t="s">
-        <v>343</v>
+        <v>365</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>344</v>
+        <v>366</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>127</v>
+        <v>10</v>
       </c>
       <c r="D97" t="s">
-        <v>291</v>
+        <v>367</v>
       </c>
       <c r="E97" t="s">
-        <v>292</v>
+        <v>368</v>
       </c>
       <c r="F97" t="s">
-        <v>69</v>
+        <v>369</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>345</v>
+        <v>81</v>
       </c>
       <c r="H97" t="s">
-        <v>346</v>
+        <v>370</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>347</v>
+        <v>371</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>131</v>
+        <v>16</v>
       </c>
       <c r="D98" t="s">
-        <v>291</v>
+        <v>367</v>
       </c>
       <c r="E98" t="s">
-        <v>292</v>
+        <v>368</v>
       </c>
       <c r="F98" t="s">
-        <v>153</v>
+        <v>369</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>348</v>
+        <v>372</v>
       </c>
       <c r="H98" t="s">
-        <v>349</v>
+        <v>373</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>350</v>
+        <v>374</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>136</v>
+        <v>20</v>
       </c>
       <c r="D99" t="s">
-        <v>291</v>
+        <v>367</v>
       </c>
       <c r="E99" t="s">
-        <v>292</v>
+        <v>368</v>
       </c>
       <c r="F99" t="s">
-        <v>153</v>
+        <v>369</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>351</v>
+        <v>375</v>
       </c>
       <c r="H99" t="s">
-        <v>352</v>
+        <v>376</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>353</v>
+        <v>377</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>140</v>
+        <v>24</v>
       </c>
       <c r="D100" t="s">
-        <v>291</v>
+        <v>367</v>
       </c>
       <c r="E100" t="s">
-        <v>292</v>
+        <v>368</v>
       </c>
       <c r="F100" t="s">
-        <v>153</v>
+        <v>369</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>354</v>
+        <v>378</v>
       </c>
       <c r="H100" t="s">
-        <v>355</v>
+        <v>379</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>356</v>
+        <v>380</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>144</v>
+        <v>28</v>
       </c>
       <c r="D101" t="s">
-        <v>291</v>
+        <v>367</v>
       </c>
       <c r="E101" t="s">
-        <v>292</v>
+        <v>368</v>
       </c>
       <c r="F101" t="s">
-        <v>153</v>
+        <v>369</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>357</v>
+        <v>381</v>
       </c>
       <c r="H101" t="s">
-        <v>358</v>
+        <v>382</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>359</v>
+        <v>383</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>148</v>
+        <v>32</v>
       </c>
       <c r="D102" t="s">
-        <v>291</v>
+        <v>367</v>
       </c>
       <c r="E102" t="s">
-        <v>292</v>
+        <v>368</v>
       </c>
       <c r="F102" t="s">
-        <v>153</v>
+        <v>369</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>360</v>
+        <v>384</v>
       </c>
       <c r="H102" t="s">
-        <v>361</v>
+        <v>385</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>362</v>
+        <v>386</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>152</v>
+        <v>36</v>
       </c>
       <c r="D103" t="s">
-        <v>291</v>
+        <v>367</v>
       </c>
       <c r="E103" t="s">
-        <v>292</v>
+        <v>368</v>
       </c>
       <c r="F103" t="s">
-        <v>65</v>
+        <v>369</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>363</v>
+        <v>387</v>
       </c>
       <c r="H103" t="s">
-        <v>364</v>
+        <v>388</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>365</v>
+        <v>389</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>157</v>
+        <v>40</v>
       </c>
       <c r="D104" t="s">
-        <v>291</v>
+        <v>367</v>
       </c>
       <c r="E104" t="s">
-        <v>292</v>
+        <v>368</v>
       </c>
       <c r="F104" t="s">
-        <v>65</v>
+        <v>369</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>366</v>
+        <v>390</v>
       </c>
       <c r="H104" t="s">
-        <v>367</v>
+        <v>391</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>368</v>
+        <v>392</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>161</v>
+        <v>10</v>
       </c>
       <c r="D105" t="s">
-        <v>291</v>
+        <v>393</v>
       </c>
       <c r="E105" t="s">
-        <v>292</v>
+        <v>394</v>
       </c>
       <c r="F105" t="s">
-        <v>65</v>
+        <v>395</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>369</v>
+        <v>396</v>
       </c>
       <c r="H105" t="s">
-        <v>370</v>
+        <v>397</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>371</v>
+        <v>398</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>166</v>
+        <v>16</v>
       </c>
       <c r="D106" t="s">
-        <v>291</v>
+        <v>393</v>
       </c>
       <c r="E106" t="s">
-        <v>292</v>
+        <v>394</v>
       </c>
       <c r="F106" t="s">
-        <v>65</v>
+        <v>395</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>372</v>
+        <v>399</v>
       </c>
       <c r="H106" t="s">
-        <v>373</v>
+        <v>400</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>374</v>
+        <v>401</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>170</v>
+        <v>20</v>
       </c>
       <c r="D107" t="s">
-        <v>291</v>
+        <v>393</v>
       </c>
       <c r="E107" t="s">
-        <v>292</v>
+        <v>394</v>
       </c>
       <c r="F107" t="s">
-        <v>65</v>
+        <v>395</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>375</v>
+        <v>402</v>
       </c>
       <c r="H107" t="s">
-        <v>376</v>
+        <v>403</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>377</v>
+        <v>404</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>174</v>
+        <v>24</v>
       </c>
       <c r="D108" t="s">
-        <v>291</v>
+        <v>393</v>
       </c>
       <c r="E108" t="s">
-        <v>292</v>
+        <v>394</v>
       </c>
       <c r="F108" t="s">
-        <v>65</v>
+        <v>281</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>378</v>
+        <v>81</v>
       </c>
       <c r="H108" t="s">
-        <v>379</v>
+        <v>405</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>380</v>
+        <v>406</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>177</v>
+        <v>28</v>
       </c>
       <c r="D109" t="s">
-        <v>291</v>
+        <v>393</v>
       </c>
       <c r="E109" t="s">
-        <v>292</v>
+        <v>394</v>
       </c>
       <c r="F109" t="s">
-        <v>65</v>
+        <v>407</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>381</v>
+        <v>408</v>
       </c>
       <c r="H109" t="s">
-        <v>382</v>
+        <v>409</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>383</v>
+        <v>410</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>181</v>
+        <v>32</v>
       </c>
       <c r="D110" t="s">
-        <v>291</v>
+        <v>393</v>
       </c>
       <c r="E110" t="s">
-        <v>292</v>
+        <v>394</v>
       </c>
       <c r="F110" t="s">
-        <v>248</v>
+        <v>176</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>384</v>
+        <v>81</v>
       </c>
       <c r="H110" t="s">
-        <v>385</v>
+        <v>411</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>386</v>
+        <v>412</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>184</v>
+        <v>36</v>
       </c>
       <c r="D111" t="s">
-        <v>291</v>
+        <v>393</v>
       </c>
       <c r="E111" t="s">
-        <v>292</v>
+        <v>394</v>
       </c>
       <c r="F111" t="s">
-        <v>248</v>
+        <v>413</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>387</v>
+        <v>81</v>
       </c>
       <c r="H111" t="s">
-        <v>388</v>
+        <v>414</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>389</v>
+        <v>415</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>187</v>
+        <v>40</v>
       </c>
       <c r="D112" t="s">
-        <v>291</v>
+        <v>393</v>
       </c>
       <c r="E112" t="s">
-        <v>292</v>
+        <v>394</v>
       </c>
       <c r="F112" t="s">
-        <v>248</v>
+        <v>395</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>390</v>
+        <v>81</v>
       </c>
       <c r="H112" t="s">
-        <v>391</v>
+        <v>416</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>392</v>
+        <v>417</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>190</v>
+        <v>10</v>
       </c>
       <c r="D113" t="s">
-        <v>291</v>
+        <v>418</v>
       </c>
       <c r="E113" t="s">
-        <v>292</v>
+        <v>419</v>
       </c>
       <c r="F113" t="s">
-        <v>248</v>
+        <v>364</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>393</v>
+        <v>420</v>
       </c>
       <c r="H113" t="s">
-        <v>394</v>
+        <v>421</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>395</v>
+        <v>422</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>193</v>
+        <v>16</v>
       </c>
       <c r="D114" t="s">
-        <v>291</v>
+        <v>418</v>
       </c>
       <c r="E114" t="s">
-        <v>292</v>
+        <v>419</v>
       </c>
       <c r="F114" t="s">
-        <v>248</v>
+        <v>413</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>396</v>
+        <v>423</v>
       </c>
       <c r="H114" t="s">
-        <v>397</v>
+        <v>424</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>398</v>
+        <v>425</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>196</v>
+        <v>20</v>
       </c>
       <c r="D115" t="s">
-        <v>291</v>
+        <v>418</v>
       </c>
       <c r="E115" t="s">
-        <v>292</v>
+        <v>419</v>
       </c>
       <c r="F115" t="s">
-        <v>65</v>
+        <v>176</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>399</v>
+        <v>426</v>
       </c>
       <c r="H115" t="s">
-        <v>400</v>
+        <v>427</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>401</v>
+        <v>428</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>199</v>
+        <v>24</v>
       </c>
       <c r="D116" t="s">
-        <v>291</v>
+        <v>418</v>
       </c>
       <c r="E116" t="s">
-        <v>292</v>
+        <v>419</v>
       </c>
       <c r="F116" t="s">
-        <v>248</v>
+        <v>96</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>402</v>
+        <v>429</v>
       </c>
       <c r="H116" t="s">
-        <v>403</v>
+        <v>430</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>404</v>
+        <v>431</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>202</v>
+        <v>28</v>
       </c>
       <c r="D117" t="s">
-        <v>291</v>
+        <v>418</v>
       </c>
       <c r="E117" t="s">
-        <v>292</v>
+        <v>419</v>
       </c>
       <c r="F117" t="s">
-        <v>248</v>
+        <v>364</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>405</v>
+        <v>432</v>
       </c>
       <c r="H117" t="s">
-        <v>406</v>
+        <v>433</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>407</v>
+        <v>434</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>205</v>
+        <v>32</v>
       </c>
       <c r="D118" t="s">
-        <v>291</v>
+        <v>418</v>
       </c>
       <c r="E118" t="s">
-        <v>292</v>
+        <v>419</v>
       </c>
       <c r="F118" t="s">
-        <v>248</v>
+        <v>176</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>408</v>
+        <v>435</v>
       </c>
       <c r="H118" t="s">
-        <v>409</v>
+        <v>436</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>410</v>
+        <v>437</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>208</v>
+        <v>36</v>
       </c>
       <c r="D119" t="s">
-        <v>291</v>
+        <v>418</v>
       </c>
       <c r="E119" t="s">
-        <v>292</v>
+        <v>419</v>
       </c>
       <c r="F119" t="s">
-        <v>248</v>
+        <v>112</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>411</v>
+        <v>438</v>
       </c>
       <c r="H119" t="s">
-        <v>409</v>
+        <v>439</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>412</v>
+        <v>440</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>211</v>
+        <v>40</v>
       </c>
       <c r="D120" t="s">
-        <v>291</v>
+        <v>418</v>
       </c>
       <c r="E120" t="s">
-        <v>292</v>
+        <v>419</v>
       </c>
       <c r="F120" t="s">
-        <v>248</v>
+        <v>112</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>413</v>
+        <v>441</v>
       </c>
       <c r="H120" t="s">
-        <v>414</v>
+        <v>442</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>415</v>
+        <v>443</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>416</v>
+        <v>44</v>
       </c>
       <c r="D121" t="s">
-        <v>291</v>
+        <v>418</v>
       </c>
       <c r="E121" t="s">
-        <v>292</v>
+        <v>419</v>
       </c>
       <c r="F121" t="s">
-        <v>248</v>
+        <v>108</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>417</v>
+        <v>444</v>
       </c>
       <c r="H121" t="s">
-        <v>418</v>
+        <v>445</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
+        <v>446</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>48</v>
+      </c>
+      <c r="D122" t="s">
+        <v>418</v>
+      </c>
+      <c r="E122" t="s">
         <v>419</v>
       </c>
-      <c r="B122" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F122" t="s">
-        <v>248</v>
+        <v>447</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>421</v>
+        <v>448</v>
       </c>
       <c r="H122" t="s">
-        <v>422</v>
+        <v>449</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>423</v>
+        <v>450</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>424</v>
+        <v>52</v>
       </c>
       <c r="D123" t="s">
-        <v>291</v>
+        <v>418</v>
       </c>
       <c r="E123" t="s">
-        <v>292</v>
+        <v>419</v>
       </c>
       <c r="F123" t="s">
-        <v>248</v>
+        <v>112</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>425</v>
+        <v>451</v>
       </c>
       <c r="H123" t="s">
-        <v>426</v>
+        <v>452</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>427</v>
+        <v>453</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>428</v>
+        <v>56</v>
       </c>
       <c r="D124" t="s">
-        <v>291</v>
+        <v>418</v>
       </c>
       <c r="E124" t="s">
-        <v>292</v>
+        <v>419</v>
       </c>
       <c r="F124" t="s">
-        <v>248</v>
+        <v>176</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>429</v>
+        <v>454</v>
       </c>
       <c r="H124" t="s">
-        <v>430</v>
+        <v>455</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>431</v>
+        <v>456</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>432</v>
+        <v>60</v>
       </c>
       <c r="D125" t="s">
-        <v>291</v>
+        <v>418</v>
       </c>
       <c r="E125" t="s">
-        <v>292</v>
+        <v>419</v>
       </c>
       <c r="F125" t="s">
-        <v>248</v>
+        <v>119</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>433</v>
+        <v>457</v>
       </c>
       <c r="H125" t="s">
-        <v>434</v>
+        <v>458</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>435</v>
+        <v>459</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>436</v>
+        <v>64</v>
       </c>
       <c r="D126" t="s">
-        <v>291</v>
+        <v>418</v>
       </c>
       <c r="E126" t="s">
-        <v>292</v>
+        <v>419</v>
       </c>
       <c r="F126" t="s">
-        <v>248</v>
+        <v>176</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>437</v>
+        <v>460</v>
       </c>
       <c r="H126" t="s">
-        <v>438</v>
+        <v>461</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>439</v>
+        <v>462</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>440</v>
+        <v>10</v>
       </c>
       <c r="D127" t="s">
-        <v>291</v>
+        <v>463</v>
       </c>
       <c r="E127" t="s">
-        <v>292</v>
+        <v>464</v>
       </c>
       <c r="F127" t="s">
-        <v>81</v>
+        <v>125</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>441</v>
+        <v>465</v>
       </c>
       <c r="H127" t="s">
-        <v>442</v>
+        <v>466</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>443</v>
+        <v>467</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>444</v>
+        <v>16</v>
       </c>
       <c r="D128" t="s">
-        <v>291</v>
+        <v>463</v>
       </c>
       <c r="E128" t="s">
-        <v>292</v>
+        <v>464</v>
       </c>
       <c r="F128" t="s">
-        <v>81</v>
+        <v>125</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>445</v>
+        <v>468</v>
       </c>
       <c r="H128" t="s">
-        <v>446</v>
+        <v>469</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>447</v>
+        <v>470</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>448</v>
+        <v>20</v>
       </c>
       <c r="D129" t="s">
-        <v>291</v>
+        <v>463</v>
       </c>
       <c r="E129" t="s">
-        <v>292</v>
+        <v>464</v>
       </c>
       <c r="F129" t="s">
-        <v>81</v>
+        <v>125</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>449</v>
+        <v>471</v>
       </c>
       <c r="H129" t="s">
-        <v>450</v>
+        <v>472</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>451</v>
+        <v>473</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>452</v>
+        <v>24</v>
       </c>
       <c r="D130" t="s">
-        <v>291</v>
+        <v>463</v>
       </c>
       <c r="E130" t="s">
-        <v>292</v>
+        <v>464</v>
       </c>
       <c r="F130" t="s">
-        <v>81</v>
+        <v>112</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>453</v>
+        <v>474</v>
       </c>
       <c r="H130" t="s">
-        <v>454</v>
+        <v>475</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>455</v>
+        <v>476</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>456</v>
+        <v>28</v>
       </c>
       <c r="D131" t="s">
-        <v>291</v>
+        <v>463</v>
       </c>
       <c r="E131" t="s">
-        <v>292</v>
+        <v>464</v>
       </c>
       <c r="F131" t="s">
+        <v>100</v>
+      </c>
+      <c r="G131" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="G131" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H131" t="s">
-        <v>458</v>
+        <v>477</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>459</v>
+        <v>478</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>460</v>
+        <v>32</v>
       </c>
       <c r="D132" t="s">
-        <v>291</v>
+        <v>463</v>
       </c>
       <c r="E132" t="s">
-        <v>292</v>
+        <v>464</v>
       </c>
       <c r="F132" t="s">
-        <v>81</v>
+        <v>281</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>461</v>
+        <v>479</v>
       </c>
       <c r="H132" t="s">
-        <v>462</v>
+        <v>480</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>463</v>
+        <v>481</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>464</v>
+        <v>36</v>
       </c>
       <c r="D133" t="s">
-        <v>291</v>
+        <v>463</v>
       </c>
       <c r="E133" t="s">
-        <v>292</v>
+        <v>464</v>
       </c>
       <c r="F133" t="s">
-        <v>251</v>
+        <v>100</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>465</v>
+        <v>482</v>
       </c>
       <c r="H133" t="s">
-        <v>466</v>
+        <v>483</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>467</v>
+        <v>484</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>468</v>
+        <v>40</v>
       </c>
       <c r="D134" t="s">
-        <v>291</v>
+        <v>463</v>
       </c>
       <c r="E134" t="s">
-        <v>292</v>
+        <v>464</v>
       </c>
       <c r="F134" t="s">
-        <v>251</v>
+        <v>100</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>469</v>
+        <v>485</v>
       </c>
       <c r="H134" t="s">
-        <v>470</v>
+        <v>486</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>471</v>
+        <v>487</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>472</v>
+        <v>44</v>
       </c>
       <c r="D135" t="s">
-        <v>291</v>
+        <v>463</v>
       </c>
       <c r="E135" t="s">
-        <v>292</v>
+        <v>464</v>
       </c>
       <c r="F135" t="s">
-        <v>251</v>
+        <v>100</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>473</v>
+        <v>488</v>
       </c>
       <c r="H135" t="s">
-        <v>474</v>
+        <v>489</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>475</v>
+        <v>490</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>476</v>
+        <v>48</v>
       </c>
       <c r="D136" t="s">
-        <v>291</v>
+        <v>463</v>
       </c>
       <c r="E136" t="s">
-        <v>292</v>
+        <v>464</v>
       </c>
       <c r="F136" t="s">
-        <v>81</v>
+        <v>100</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>477</v>
+        <v>491</v>
       </c>
       <c r="H136" t="s">
-        <v>478</v>
+        <v>492</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>479</v>
+        <v>493</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>480</v>
+        <v>52</v>
       </c>
       <c r="D137" t="s">
-        <v>291</v>
+        <v>463</v>
       </c>
       <c r="E137" t="s">
-        <v>292</v>
+        <v>464</v>
       </c>
       <c r="F137" t="s">
-        <v>251</v>
+        <v>119</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>481</v>
+        <v>494</v>
       </c>
       <c r="H137" t="s">
-        <v>482</v>
+        <v>495</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>483</v>
+        <v>496</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>484</v>
+        <v>56</v>
       </c>
       <c r="D138" t="s">
-        <v>291</v>
+        <v>463</v>
       </c>
       <c r="E138" t="s">
-        <v>292</v>
+        <v>464</v>
       </c>
       <c r="F138" t="s">
-        <v>251</v>
+        <v>112</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>485</v>
+        <v>497</v>
       </c>
       <c r="H138" t="s">
-        <v>486</v>
+        <v>498</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>487</v>
+        <v>499</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>488</v>
+        <v>60</v>
       </c>
       <c r="D139" t="s">
-        <v>291</v>
+        <v>463</v>
       </c>
       <c r="E139" t="s">
-        <v>292</v>
+        <v>464</v>
       </c>
       <c r="F139" t="s">
+        <v>100</v>
+      </c>
+      <c r="G139" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="G139" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H139" t="s">
-        <v>490</v>
+        <v>500</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>491</v>
+        <v>501</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>492</v>
+        <v>64</v>
       </c>
       <c r="D140" t="s">
-        <v>291</v>
+        <v>463</v>
       </c>
       <c r="E140" t="s">
-        <v>292</v>
+        <v>464</v>
       </c>
       <c r="F140" t="s">
-        <v>81</v>
+        <v>100</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>493</v>
+        <v>502</v>
       </c>
       <c r="H140" t="s">
-        <v>494</v>
+        <v>503</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>495</v>
+        <v>504</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>496</v>
+        <v>68</v>
       </c>
       <c r="D141" t="s">
-        <v>291</v>
+        <v>463</v>
       </c>
       <c r="E141" t="s">
-        <v>292</v>
+        <v>464</v>
       </c>
       <c r="F141" t="s">
-        <v>251</v>
+        <v>100</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>497</v>
+        <v>505</v>
       </c>
       <c r="H141" t="s">
-        <v>498</v>
+        <v>506</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>499</v>
+        <v>507</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>500</v>
+        <v>72</v>
       </c>
       <c r="D142" t="s">
-        <v>291</v>
+        <v>463</v>
       </c>
       <c r="E142" t="s">
-        <v>292</v>
+        <v>464</v>
       </c>
       <c r="F142" t="s">
-        <v>251</v>
+        <v>125</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>501</v>
+        <v>508</v>
       </c>
       <c r="H142" t="s">
-        <v>502</v>
+        <v>509</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>503</v>
+        <v>510</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>504</v>
+        <v>76</v>
       </c>
       <c r="D143" t="s">
-        <v>291</v>
+        <v>463</v>
       </c>
       <c r="E143" t="s">
-        <v>292</v>
+        <v>464</v>
       </c>
       <c r="F143" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>505</v>
+        <v>511</v>
       </c>
       <c r="H143" t="s">
-        <v>506</v>
+        <v>512</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>507</v>
+        <v>513</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>508</v>
+        <v>80</v>
       </c>
       <c r="D144" t="s">
-        <v>291</v>
+        <v>463</v>
       </c>
       <c r="E144" t="s">
-        <v>292</v>
+        <v>464</v>
       </c>
       <c r="F144" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>509</v>
+        <v>514</v>
       </c>
       <c r="H144" t="s">
-        <v>510</v>
+        <v>515</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>511</v>
+        <v>516</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>512</v>
+        <v>84</v>
       </c>
       <c r="D145" t="s">
-        <v>291</v>
+        <v>463</v>
       </c>
       <c r="E145" t="s">
-        <v>292</v>
+        <v>464</v>
       </c>
       <c r="F145" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="H145" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>516</v>
+        <v>87</v>
       </c>
       <c r="D146" t="s">
-        <v>291</v>
+        <v>463</v>
       </c>
       <c r="E146" t="s">
-        <v>292</v>
+        <v>464</v>
       </c>
       <c r="F146" t="s">
-        <v>94</v>
+        <v>176</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>517</v>
+        <v>520</v>
       </c>
       <c r="H146" t="s">
-        <v>518</v>
+        <v>521</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>519</v>
+        <v>522</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>520</v>
+        <v>159</v>
       </c>
       <c r="D147" t="s">
-        <v>291</v>
+        <v>463</v>
       </c>
       <c r="E147" t="s">
-        <v>292</v>
+        <v>464</v>
       </c>
       <c r="F147" t="s">
-        <v>94</v>
+        <v>176</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="H147" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>524</v>
+        <v>163</v>
       </c>
       <c r="D148" t="s">
-        <v>291</v>
+        <v>463</v>
       </c>
       <c r="E148" t="s">
-        <v>292</v>
+        <v>464</v>
       </c>
       <c r="F148" t="s">
-        <v>94</v>
+        <v>176</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="H148" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>528</v>
+        <v>167</v>
       </c>
       <c r="D149" t="s">
-        <v>291</v>
+        <v>463</v>
       </c>
       <c r="E149" t="s">
-        <v>292</v>
+        <v>464</v>
       </c>
       <c r="F149" t="s">
-        <v>94</v>
+        <v>176</v>
       </c>
       <c r="G149" s="1" t="s">
         <v>529</v>
       </c>
       <c r="H149" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
         <v>531</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
+        <v>171</v>
+      </c>
+      <c r="D150" t="s">
+        <v>463</v>
+      </c>
+      <c r="E150" t="s">
+        <v>464</v>
+      </c>
+      <c r="F150" t="s">
+        <v>176</v>
+      </c>
+      <c r="G150" s="1" t="s">
         <v>532</v>
       </c>
-      <c r="D150" t="s">
-[...8 lines deleted...]
-      <c r="G150" s="1" t="s">
+      <c r="H150" t="s">
         <v>533</v>
-      </c>
-[...1 lines deleted...]
-        <v>534</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
+        <v>534</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>175</v>
+      </c>
+      <c r="D151" t="s">
+        <v>463</v>
+      </c>
+      <c r="E151" t="s">
+        <v>464</v>
+      </c>
+      <c r="F151" t="s">
+        <v>96</v>
+      </c>
+      <c r="G151" s="1" t="s">
         <v>535</v>
       </c>
-      <c r="B151" t="s">
-[...2 lines deleted...]
-      <c r="C151" t="s">
+      <c r="H151" t="s">
         <v>536</v>
-      </c>
-[...13 lines deleted...]
-        <v>538</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
+        <v>537</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>180</v>
+      </c>
+      <c r="D152" t="s">
+        <v>463</v>
+      </c>
+      <c r="E152" t="s">
+        <v>464</v>
+      </c>
+      <c r="F152" t="s">
+        <v>96</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="H152" t="s">
         <v>539</v>
-      </c>
-[...19 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>543</v>
+        <v>540</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>544</v>
+        <v>184</v>
       </c>
       <c r="D153" t="s">
-        <v>291</v>
+        <v>463</v>
       </c>
       <c r="E153" t="s">
-        <v>292</v>
+        <v>464</v>
       </c>
       <c r="F153" t="s">
-        <v>69</v>
+        <v>96</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>545</v>
+        <v>541</v>
       </c>
       <c r="H153" t="s">
-        <v>546</v>
+        <v>542</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>548</v>
+        <v>189</v>
       </c>
       <c r="D154" t="s">
-        <v>291</v>
+        <v>463</v>
       </c>
       <c r="E154" t="s">
-        <v>292</v>
+        <v>464</v>
       </c>
       <c r="F154" t="s">
-        <v>69</v>
+        <v>96</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>549</v>
+        <v>544</v>
       </c>
       <c r="H154" t="s">
-        <v>550</v>
+        <v>545</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>551</v>
+        <v>546</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>552</v>
+        <v>193</v>
       </c>
       <c r="D155" t="s">
-        <v>291</v>
+        <v>463</v>
       </c>
       <c r="E155" t="s">
-        <v>292</v>
+        <v>464</v>
       </c>
       <c r="F155" t="s">
-        <v>65</v>
+        <v>96</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="H155" t="s">
-        <v>554</v>
+        <v>548</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>555</v>
+        <v>549</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>556</v>
+        <v>197</v>
       </c>
       <c r="D156" t="s">
-        <v>291</v>
+        <v>463</v>
       </c>
       <c r="E156" t="s">
-        <v>292</v>
+        <v>464</v>
       </c>
       <c r="F156" t="s">
-        <v>65</v>
+        <v>96</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>557</v>
+        <v>550</v>
       </c>
       <c r="H156" t="s">
-        <v>558</v>
+        <v>551</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>559</v>
+        <v>552</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>560</v>
+        <v>200</v>
       </c>
       <c r="D157" t="s">
-        <v>291</v>
+        <v>463</v>
       </c>
       <c r="E157" t="s">
-        <v>292</v>
+        <v>464</v>
       </c>
       <c r="F157" t="s">
-        <v>65</v>
+        <v>96</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>561</v>
+        <v>553</v>
       </c>
       <c r="H157" t="s">
-        <v>562</v>
+        <v>554</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>563</v>
+        <v>555</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>564</v>
+        <v>204</v>
       </c>
       <c r="D158" t="s">
-        <v>291</v>
+        <v>463</v>
       </c>
       <c r="E158" t="s">
-        <v>292</v>
+        <v>464</v>
       </c>
       <c r="F158" t="s">
-        <v>65</v>
+        <v>281</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>565</v>
+        <v>556</v>
       </c>
       <c r="H158" t="s">
-        <v>566</v>
+        <v>557</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>567</v>
+        <v>558</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>568</v>
+        <v>208</v>
       </c>
       <c r="D159" t="s">
-        <v>291</v>
+        <v>463</v>
       </c>
       <c r="E159" t="s">
-        <v>292</v>
+        <v>464</v>
       </c>
       <c r="F159" t="s">
-        <v>65</v>
+        <v>281</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>569</v>
+        <v>559</v>
       </c>
       <c r="H159" t="s">
-        <v>570</v>
+        <v>560</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>571</v>
+        <v>561</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>572</v>
+        <v>212</v>
       </c>
       <c r="D160" t="s">
-        <v>291</v>
+        <v>463</v>
       </c>
       <c r="E160" t="s">
-        <v>292</v>
+        <v>464</v>
       </c>
       <c r="F160" t="s">
-        <v>94</v>
+        <v>281</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>573</v>
+        <v>562</v>
       </c>
       <c r="H160" t="s">
-        <v>574</v>
+        <v>563</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>575</v>
+        <v>564</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>576</v>
+        <v>216</v>
       </c>
       <c r="D161" t="s">
-        <v>291</v>
+        <v>463</v>
       </c>
       <c r="E161" t="s">
-        <v>292</v>
+        <v>464</v>
       </c>
       <c r="F161" t="s">
-        <v>94</v>
+        <v>281</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>577</v>
+        <v>565</v>
       </c>
       <c r="H161" t="s">
-        <v>578</v>
+        <v>566</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>579</v>
+        <v>567</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>580</v>
+        <v>220</v>
       </c>
       <c r="D162" t="s">
-        <v>291</v>
+        <v>463</v>
       </c>
       <c r="E162" t="s">
-        <v>292</v>
+        <v>464</v>
       </c>
       <c r="F162" t="s">
-        <v>94</v>
+        <v>281</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>581</v>
+        <v>568</v>
       </c>
       <c r="H162" t="s">
-        <v>582</v>
+        <v>569</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>583</v>
+        <v>570</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>584</v>
+        <v>224</v>
       </c>
       <c r="D163" t="s">
-        <v>291</v>
+        <v>463</v>
       </c>
       <c r="E163" t="s">
-        <v>292</v>
+        <v>464</v>
       </c>
       <c r="F163" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>585</v>
+        <v>571</v>
       </c>
       <c r="H163" t="s">
-        <v>586</v>
+        <v>572</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>587</v>
+        <v>573</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>588</v>
+        <v>228</v>
       </c>
       <c r="D164" t="s">
-        <v>291</v>
+        <v>463</v>
       </c>
       <c r="E164" t="s">
-        <v>292</v>
+        <v>464</v>
       </c>
       <c r="F164" t="s">
-        <v>81</v>
+        <v>281</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>589</v>
+        <v>574</v>
       </c>
       <c r="H164" t="s">
-        <v>590</v>
+        <v>575</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>591</v>
+        <v>576</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>592</v>
+        <v>232</v>
       </c>
       <c r="D165" t="s">
-        <v>291</v>
+        <v>463</v>
       </c>
       <c r="E165" t="s">
-        <v>292</v>
+        <v>464</v>
       </c>
       <c r="F165" t="s">
-        <v>69</v>
+        <v>281</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>53</v>
+        <v>577</v>
       </c>
       <c r="H165" t="s">
-        <v>593</v>
+        <v>578</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>594</v>
+        <v>579</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>595</v>
+        <v>236</v>
       </c>
       <c r="D166" t="s">
-        <v>291</v>
+        <v>463</v>
       </c>
       <c r="E166" t="s">
-        <v>292</v>
+        <v>464</v>
       </c>
       <c r="F166" t="s">
-        <v>153</v>
+        <v>281</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>53</v>
+        <v>580</v>
       </c>
       <c r="H166" t="s">
-        <v>596</v>
+        <v>581</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>597</v>
+        <v>582</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>598</v>
+        <v>240</v>
       </c>
       <c r="D167" t="s">
-        <v>291</v>
+        <v>463</v>
       </c>
       <c r="E167" t="s">
-        <v>292</v>
+        <v>464</v>
       </c>
       <c r="F167" t="s">
-        <v>81</v>
+        <v>281</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>53</v>
+        <v>583</v>
       </c>
       <c r="H167" t="s">
-        <v>599</v>
+        <v>581</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>600</v>
+        <v>584</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>10</v>
+        <v>244</v>
       </c>
       <c r="D168" t="s">
-        <v>601</v>
+        <v>463</v>
       </c>
       <c r="E168" t="s">
-        <v>602</v>
+        <v>464</v>
       </c>
       <c r="F168" t="s">
-        <v>263</v>
+        <v>281</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>53</v>
+        <v>585</v>
       </c>
       <c r="H168" t="s">
-        <v>603</v>
+        <v>586</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>604</v>
+        <v>587</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>16</v>
+        <v>248</v>
       </c>
       <c r="D169" t="s">
-        <v>601</v>
+        <v>463</v>
       </c>
       <c r="E169" t="s">
-        <v>602</v>
+        <v>464</v>
       </c>
       <c r="F169" t="s">
-        <v>81</v>
+        <v>281</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>53</v>
+        <v>588</v>
       </c>
       <c r="H169" t="s">
-        <v>605</v>
+        <v>589</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
+        <v>590</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>252</v>
+      </c>
+      <c r="D170" t="s">
+        <v>463</v>
+      </c>
+      <c r="E170" t="s">
+        <v>464</v>
+      </c>
+      <c r="F170" t="s">
+        <v>281</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="H170" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>593</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>256</v>
+      </c>
+      <c r="D171" t="s">
+        <v>463</v>
+      </c>
+      <c r="E171" t="s">
+        <v>464</v>
+      </c>
+      <c r="F171" t="s">
+        <v>281</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="H171" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>596</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>260</v>
+      </c>
+      <c r="D172" t="s">
+        <v>463</v>
+      </c>
+      <c r="E172" t="s">
+        <v>464</v>
+      </c>
+      <c r="F172" t="s">
+        <v>281</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="H172" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>599</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>264</v>
+      </c>
+      <c r="D173" t="s">
+        <v>463</v>
+      </c>
+      <c r="E173" t="s">
+        <v>464</v>
+      </c>
+      <c r="F173" t="s">
+        <v>281</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>600</v>
+      </c>
+      <c r="H173" t="s">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>602</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>268</v>
+      </c>
+      <c r="D174" t="s">
+        <v>463</v>
+      </c>
+      <c r="E174" t="s">
+        <v>464</v>
+      </c>
+      <c r="F174" t="s">
+        <v>281</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="H174" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>605</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>272</v>
+      </c>
+      <c r="D175" t="s">
+        <v>463</v>
+      </c>
+      <c r="E175" t="s">
+        <v>464</v>
+      </c>
+      <c r="F175" t="s">
+        <v>112</v>
+      </c>
+      <c r="G175" s="1" t="s">
         <v>606</v>
       </c>
-      <c r="B170" t="s">
-[...2 lines deleted...]
-      <c r="C170" t="s">
+      <c r="H175" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>608</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>276</v>
+      </c>
+      <c r="D176" t="s">
+        <v>463</v>
+      </c>
+      <c r="E176" t="s">
+        <v>464</v>
+      </c>
+      <c r="F176" t="s">
+        <v>112</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="H176" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>611</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>280</v>
+      </c>
+      <c r="D177" t="s">
+        <v>463</v>
+      </c>
+      <c r="E177" t="s">
+        <v>464</v>
+      </c>
+      <c r="F177" t="s">
+        <v>112</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>612</v>
+      </c>
+      <c r="H177" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>614</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>285</v>
+      </c>
+      <c r="D178" t="s">
+        <v>463</v>
+      </c>
+      <c r="E178" t="s">
+        <v>464</v>
+      </c>
+      <c r="F178" t="s">
+        <v>112</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>615</v>
+      </c>
+      <c r="H178" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>617</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>289</v>
+      </c>
+      <c r="D179" t="s">
+        <v>463</v>
+      </c>
+      <c r="E179" t="s">
+        <v>464</v>
+      </c>
+      <c r="F179" t="s">
+        <v>112</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="H179" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>620</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>293</v>
+      </c>
+      <c r="D180" t="s">
+        <v>463</v>
+      </c>
+      <c r="E180" t="s">
+        <v>464</v>
+      </c>
+      <c r="F180" t="s">
+        <v>112</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="H180" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>623</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>297</v>
+      </c>
+      <c r="D181" t="s">
+        <v>463</v>
+      </c>
+      <c r="E181" t="s">
+        <v>464</v>
+      </c>
+      <c r="F181" t="s">
+        <v>407</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="H181" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>626</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>301</v>
+      </c>
+      <c r="D182" t="s">
+        <v>463</v>
+      </c>
+      <c r="E182" t="s">
+        <v>464</v>
+      </c>
+      <c r="F182" t="s">
+        <v>407</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>627</v>
+      </c>
+      <c r="H182" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>629</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>305</v>
+      </c>
+      <c r="D183" t="s">
+        <v>463</v>
+      </c>
+      <c r="E183" t="s">
+        <v>464</v>
+      </c>
+      <c r="F183" t="s">
+        <v>407</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="H183" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>632</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>309</v>
+      </c>
+      <c r="D184" t="s">
+        <v>463</v>
+      </c>
+      <c r="E184" t="s">
+        <v>464</v>
+      </c>
+      <c r="F184" t="s">
+        <v>112</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>633</v>
+      </c>
+      <c r="H184" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>635</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>313</v>
+      </c>
+      <c r="D185" t="s">
+        <v>463</v>
+      </c>
+      <c r="E185" t="s">
+        <v>464</v>
+      </c>
+      <c r="F185" t="s">
+        <v>407</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="H185" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>638</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>317</v>
+      </c>
+      <c r="D186" t="s">
+        <v>463</v>
+      </c>
+      <c r="E186" t="s">
+        <v>464</v>
+      </c>
+      <c r="F186" t="s">
+        <v>407</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>639</v>
+      </c>
+      <c r="H186" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>641</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>320</v>
+      </c>
+      <c r="D187" t="s">
+        <v>463</v>
+      </c>
+      <c r="E187" t="s">
+        <v>464</v>
+      </c>
+      <c r="F187" t="s">
+        <v>112</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="H187" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>644</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>323</v>
+      </c>
+      <c r="D188" t="s">
+        <v>463</v>
+      </c>
+      <c r="E188" t="s">
+        <v>464</v>
+      </c>
+      <c r="F188" t="s">
+        <v>112</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>645</v>
+      </c>
+      <c r="H188" t="s">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>647</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>326</v>
+      </c>
+      <c r="D189" t="s">
+        <v>463</v>
+      </c>
+      <c r="E189" t="s">
+        <v>464</v>
+      </c>
+      <c r="F189" t="s">
+        <v>407</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>648</v>
+      </c>
+      <c r="H189" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>650</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>329</v>
+      </c>
+      <c r="D190" t="s">
+        <v>463</v>
+      </c>
+      <c r="E190" t="s">
+        <v>464</v>
+      </c>
+      <c r="F190" t="s">
+        <v>407</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>651</v>
+      </c>
+      <c r="H190" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>653</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>332</v>
+      </c>
+      <c r="D191" t="s">
+        <v>463</v>
+      </c>
+      <c r="E191" t="s">
+        <v>464</v>
+      </c>
+      <c r="F191" t="s">
+        <v>125</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="H191" t="s">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>656</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>335</v>
+      </c>
+      <c r="D192" t="s">
+        <v>463</v>
+      </c>
+      <c r="E192" t="s">
+        <v>464</v>
+      </c>
+      <c r="F192" t="s">
+        <v>125</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="H192" t="s">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>659</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>338</v>
+      </c>
+      <c r="D193" t="s">
+        <v>463</v>
+      </c>
+      <c r="E193" t="s">
+        <v>464</v>
+      </c>
+      <c r="F193" t="s">
+        <v>125</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="H193" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>662</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>341</v>
+      </c>
+      <c r="D194" t="s">
+        <v>463</v>
+      </c>
+      <c r="E194" t="s">
+        <v>464</v>
+      </c>
+      <c r="F194" t="s">
+        <v>125</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="H194" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>665</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>345</v>
+      </c>
+      <c r="D195" t="s">
+        <v>463</v>
+      </c>
+      <c r="E195" t="s">
+        <v>464</v>
+      </c>
+      <c r="F195" t="s">
+        <v>125</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="H195" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>668</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>348</v>
+      </c>
+      <c r="D196" t="s">
+        <v>463</v>
+      </c>
+      <c r="E196" t="s">
+        <v>464</v>
+      </c>
+      <c r="F196" t="s">
+        <v>125</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="H196" t="s">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>671</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>351</v>
+      </c>
+      <c r="D197" t="s">
+        <v>463</v>
+      </c>
+      <c r="E197" t="s">
+        <v>464</v>
+      </c>
+      <c r="F197" t="s">
+        <v>125</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="H197" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>674</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>354</v>
+      </c>
+      <c r="D198" t="s">
+        <v>463</v>
+      </c>
+      <c r="E198" t="s">
+        <v>464</v>
+      </c>
+      <c r="F198" t="s">
+        <v>125</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>675</v>
+      </c>
+      <c r="H198" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>677</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>357</v>
+      </c>
+      <c r="D199" t="s">
+        <v>463</v>
+      </c>
+      <c r="E199" t="s">
+        <v>464</v>
+      </c>
+      <c r="F199" t="s">
+        <v>125</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>678</v>
+      </c>
+      <c r="H199" t="s">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>680</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>360</v>
+      </c>
+      <c r="D200" t="s">
+        <v>463</v>
+      </c>
+      <c r="E200" t="s">
+        <v>464</v>
+      </c>
+      <c r="F200" t="s">
+        <v>100</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>681</v>
+      </c>
+      <c r="H200" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>683</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>363</v>
+      </c>
+      <c r="D201" t="s">
+        <v>463</v>
+      </c>
+      <c r="E201" t="s">
+        <v>464</v>
+      </c>
+      <c r="F201" t="s">
+        <v>100</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="H201" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>686</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>687</v>
+      </c>
+      <c r="D202" t="s">
+        <v>463</v>
+      </c>
+      <c r="E202" t="s">
+        <v>464</v>
+      </c>
+      <c r="F202" t="s">
+        <v>100</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>688</v>
+      </c>
+      <c r="H202" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>690</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>691</v>
+      </c>
+      <c r="D203" t="s">
+        <v>463</v>
+      </c>
+      <c r="E203" t="s">
+        <v>464</v>
+      </c>
+      <c r="F203" t="s">
+        <v>96</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>692</v>
+      </c>
+      <c r="H203" t="s">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>694</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>695</v>
+      </c>
+      <c r="D204" t="s">
+        <v>463</v>
+      </c>
+      <c r="E204" t="s">
+        <v>464</v>
+      </c>
+      <c r="F204" t="s">
+        <v>96</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="H204" t="s">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>698</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>699</v>
+      </c>
+      <c r="D205" t="s">
+        <v>463</v>
+      </c>
+      <c r="E205" t="s">
+        <v>464</v>
+      </c>
+      <c r="F205" t="s">
+        <v>96</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>700</v>
+      </c>
+      <c r="H205" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>702</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>703</v>
+      </c>
+      <c r="D206" t="s">
+        <v>463</v>
+      </c>
+      <c r="E206" t="s">
+        <v>464</v>
+      </c>
+      <c r="F206" t="s">
+        <v>96</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>704</v>
+      </c>
+      <c r="H206" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>706</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>707</v>
+      </c>
+      <c r="D207" t="s">
+        <v>463</v>
+      </c>
+      <c r="E207" t="s">
+        <v>464</v>
+      </c>
+      <c r="F207" t="s">
+        <v>96</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="H207" t="s">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>710</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>711</v>
+      </c>
+      <c r="D208" t="s">
+        <v>463</v>
+      </c>
+      <c r="E208" t="s">
+        <v>464</v>
+      </c>
+      <c r="F208" t="s">
+        <v>125</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>712</v>
+      </c>
+      <c r="H208" t="s">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>714</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>715</v>
+      </c>
+      <c r="D209" t="s">
+        <v>463</v>
+      </c>
+      <c r="E209" t="s">
+        <v>464</v>
+      </c>
+      <c r="F209" t="s">
+        <v>125</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="H209" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>718</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>719</v>
+      </c>
+      <c r="D210" t="s">
+        <v>463</v>
+      </c>
+      <c r="E210" t="s">
+        <v>464</v>
+      </c>
+      <c r="F210" t="s">
+        <v>125</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="H210" t="s">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>722</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>723</v>
+      </c>
+      <c r="D211" t="s">
+        <v>463</v>
+      </c>
+      <c r="E211" t="s">
+        <v>464</v>
+      </c>
+      <c r="F211" t="s">
+        <v>125</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>724</v>
+      </c>
+      <c r="H211" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>726</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>727</v>
+      </c>
+      <c r="D212" t="s">
+        <v>463</v>
+      </c>
+      <c r="E212" t="s">
+        <v>464</v>
+      </c>
+      <c r="F212" t="s">
+        <v>112</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>728</v>
+      </c>
+      <c r="H212" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>730</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>731</v>
+      </c>
+      <c r="D213" t="s">
+        <v>463</v>
+      </c>
+      <c r="E213" t="s">
+        <v>464</v>
+      </c>
+      <c r="F213" t="s">
+        <v>100</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>732</v>
+      </c>
+      <c r="H213" t="s">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>734</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>735</v>
+      </c>
+      <c r="D214" t="s">
+        <v>463</v>
+      </c>
+      <c r="E214" t="s">
+        <v>464</v>
+      </c>
+      <c r="F214" t="s">
+        <v>176</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>736</v>
+      </c>
+      <c r="H214" t="s">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>738</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>739</v>
+      </c>
+      <c r="D215" t="s">
+        <v>463</v>
+      </c>
+      <c r="E215" t="s">
+        <v>464</v>
+      </c>
+      <c r="F215" t="s">
+        <v>112</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>740</v>
+      </c>
+      <c r="H215" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>742</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>743</v>
+      </c>
+      <c r="D216" t="s">
+        <v>463</v>
+      </c>
+      <c r="E216" t="s">
+        <v>464</v>
+      </c>
+      <c r="F216" t="s">
+        <v>125</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>744</v>
+      </c>
+      <c r="H216" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>746</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>747</v>
+      </c>
+      <c r="D217" t="s">
+        <v>463</v>
+      </c>
+      <c r="E217" t="s">
+        <v>464</v>
+      </c>
+      <c r="F217" t="s">
+        <v>125</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>748</v>
+      </c>
+      <c r="H217" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>750</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>751</v>
+      </c>
+      <c r="D218" t="s">
+        <v>463</v>
+      </c>
+      <c r="E218" t="s">
+        <v>464</v>
+      </c>
+      <c r="F218" t="s">
+        <v>100</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>752</v>
+      </c>
+      <c r="H218" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>754</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>755</v>
+      </c>
+      <c r="D219" t="s">
+        <v>463</v>
+      </c>
+      <c r="E219" t="s">
+        <v>464</v>
+      </c>
+      <c r="F219" t="s">
+        <v>364</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H219" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>757</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>758</v>
+      </c>
+      <c r="D220" t="s">
+        <v>463</v>
+      </c>
+      <c r="E220" t="s">
+        <v>464</v>
+      </c>
+      <c r="F220" t="s">
+        <v>112</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H220" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>760</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>761</v>
+      </c>
+      <c r="D221" t="s">
+        <v>463</v>
+      </c>
+      <c r="E221" t="s">
+        <v>464</v>
+      </c>
+      <c r="F221" t="s">
+        <v>96</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H221" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>763</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>764</v>
+      </c>
+      <c r="D222" t="s">
+        <v>463</v>
+      </c>
+      <c r="E222" t="s">
+        <v>464</v>
+      </c>
+      <c r="F222" t="s">
+        <v>176</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H222" t="s">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>766</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>767</v>
+      </c>
+      <c r="D223" t="s">
+        <v>463</v>
+      </c>
+      <c r="E223" t="s">
+        <v>464</v>
+      </c>
+      <c r="F223" t="s">
+        <v>176</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H223" t="s">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>769</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>770</v>
+      </c>
+      <c r="D224" t="s">
+        <v>463</v>
+      </c>
+      <c r="E224" t="s">
+        <v>464</v>
+      </c>
+      <c r="F224" t="s">
+        <v>281</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H224" t="s">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>772</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>773</v>
+      </c>
+      <c r="D225" t="s">
+        <v>463</v>
+      </c>
+      <c r="E225" t="s">
+        <v>464</v>
+      </c>
+      <c r="F225" t="s">
+        <v>281</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H225" t="s">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>775</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>776</v>
+      </c>
+      <c r="D226" t="s">
+        <v>463</v>
+      </c>
+      <c r="E226" t="s">
+        <v>464</v>
+      </c>
+      <c r="F226" t="s">
+        <v>96</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H226" t="s">
+        <v>777</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>778</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>779</v>
+      </c>
+      <c r="D227" t="s">
+        <v>463</v>
+      </c>
+      <c r="E227" t="s">
+        <v>464</v>
+      </c>
+      <c r="F227" t="s">
+        <v>119</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H227" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>781</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>10</v>
+      </c>
+      <c r="D228" t="s">
+        <v>782</v>
+      </c>
+      <c r="E228" t="s">
+        <v>783</v>
+      </c>
+      <c r="F228" t="s">
+        <v>413</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>784</v>
+      </c>
+      <c r="H228" t="s">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>786</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>16</v>
+      </c>
+      <c r="D229" t="s">
+        <v>782</v>
+      </c>
+      <c r="E229" t="s">
+        <v>783</v>
+      </c>
+      <c r="F229" t="s">
+        <v>112</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>787</v>
+      </c>
+      <c r="H229" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>789</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
         <v>20</v>
       </c>
-      <c r="D170" t="s">
-[...12 lines deleted...]
-        <v>608</v>
+      <c r="D230" t="s">
+        <v>782</v>
+      </c>
+      <c r="E230" t="s">
+        <v>783</v>
+      </c>
+      <c r="F230" t="s">
+        <v>790</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H230" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>792</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>24</v>
+      </c>
+      <c r="D231" t="s">
+        <v>782</v>
+      </c>
+      <c r="E231" t="s">
+        <v>783</v>
+      </c>
+      <c r="F231" t="s">
+        <v>119</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="H231" t="s">
+        <v>794</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -6785,50 +8905,111 @@
     <hyperlink ref="G146" r:id="rId145"/>
     <hyperlink ref="G147" r:id="rId146"/>
     <hyperlink ref="G148" r:id="rId147"/>
     <hyperlink ref="G149" r:id="rId148"/>
     <hyperlink ref="G150" r:id="rId149"/>
     <hyperlink ref="G151" r:id="rId150"/>
     <hyperlink ref="G152" r:id="rId151"/>
     <hyperlink ref="G153" r:id="rId152"/>
     <hyperlink ref="G154" r:id="rId153"/>
     <hyperlink ref="G155" r:id="rId154"/>
     <hyperlink ref="G156" r:id="rId155"/>
     <hyperlink ref="G157" r:id="rId156"/>
     <hyperlink ref="G158" r:id="rId157"/>
     <hyperlink ref="G159" r:id="rId158"/>
     <hyperlink ref="G160" r:id="rId159"/>
     <hyperlink ref="G161" r:id="rId160"/>
     <hyperlink ref="G162" r:id="rId161"/>
     <hyperlink ref="G163" r:id="rId162"/>
     <hyperlink ref="G164" r:id="rId163"/>
     <hyperlink ref="G165" r:id="rId164"/>
     <hyperlink ref="G166" r:id="rId165"/>
     <hyperlink ref="G167" r:id="rId166"/>
     <hyperlink ref="G168" r:id="rId167"/>
     <hyperlink ref="G169" r:id="rId168"/>
     <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>