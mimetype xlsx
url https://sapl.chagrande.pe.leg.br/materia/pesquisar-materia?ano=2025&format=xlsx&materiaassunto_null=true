--- v1 (2026-03-01)
+++ v2 (2026-04-22)
@@ -51,4026 +51,4026 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ATA1</t>
   </si>
   <si>
     <t>Ata das Sessões Ordinárias</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/615/ata_eletronica_da_1_sessao_ordinaria_de_2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/615/ata_eletronica_da_1_sessao_ordinaria_de_2025.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 1° Sessão Ordinária da 1° Sessão Legislativa da 15 Legislatura</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/637/ata_eletronica_da_2_sessao_ordinaria.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/637/ata_eletronica_da_2_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 2° Sessão Ordinária da 1° Sessão Legislativa da 15 Legislatura</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/645/ata_eletronica_da_3_sessao_ordinaria_de_2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/645/ata_eletronica_da_3_sessao_ordinaria_de_2025.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 3° Sessão Ordinária da 1° Sessão Legislativa da 15 Legislatura</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/656/ata_eletronica_da_4_sessao_ordinaria.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/656/ata_eletronica_da_4_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 4° Sessão Ordinária da 1° Sessão Legislativa da 15 Legislatura</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/666/ata_eletronica_da_5_sessao_ordinaria.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/666/ata_eletronica_da_5_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 5° Sessão Ordinária da 1° Sessão Legislativa da 15 Legislatura</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/677/ata_eletronica_da_6_sessao_ordinaria.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/677/ata_eletronica_da_6_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 6° Sessão Ordinária da 1° Sessão Legislativa da 15 Legislatura</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/681/ata_eletronica_da_7_sessao_ordinaria.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/681/ata_eletronica_da_7_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 7° Sessão Ordinária da 1° Sessão Legislativa da 15 Legislatura</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/698/ata_eletronica_da_8_sessao_ordinaria_do_1p_2025_-_copia.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/698/ata_eletronica_da_8_sessao_ordinaria_do_1p_2025_-_copia.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 8° Sessão Ordinária da 1° Sessão Legislativa da 15 Legislatura</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/711/ata_eletronica_da_9_sessao_ordinaria.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/711/ata_eletronica_da_9_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 9ª Sessão Ordinária do 1º Período da 1° Sessão Legislativa da 15 Legislatura</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/712/ata_eletronica_da_10_sessao_ordinaria.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/712/ata_eletronica_da_10_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 10ª Sessão Ordinária do 1º Período da 1° Sessão Legislativa da 15 Legislatura</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/730/ata_eletronica_da_1_sessao_ordinaria_do_2p_2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/730/ata_eletronica_da_1_sessao_ordinaria_do_2p_2025.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 1ª Sessão Ordinária do 2º Período da 2° Sessão Legislativa da 15 Legislatura</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/733/ata_eletronica_da_2_sessao_ordinaria_do_2p_2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/733/ata_eletronica_da_2_sessao_ordinaria_do_2p_2025.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 2ª Sessão Ordinária do 2º Período da 2° Sessão Legislativa da 15 Legislatura</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/751/ata_eletronica_da_3_sessao_ordinaria_do_2p_2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/751/ata_eletronica_da_3_sessao_ordinaria_do_2p_2025.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 3ª Sessão Ordinária do 2º Período da 2° Sessão Legislativa da 15 Legislatura</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/758/ata_eletronica_da_4_sessao_ordinaria_do_2p_2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/758/ata_eletronica_da_4_sessao_ordinaria_do_2p_2025.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 4° Sessão Ordinária do 2º Período da 2° Sessão Legislativa da 15 Legislatura</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/765/ata_eletronica_da_5_sessao_ordinaria_-_copia.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/765/ata_eletronica_da_5_sessao_ordinaria_-_copia.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 5° Sessão Ordinária do 2º Período da 2° Sessão Legislativa da 15 Legislatura</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/774/ata_eletronica_da_6_sessao_ordinaria.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/774/ata_eletronica_da_6_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 6° Sessão Ordinária do 2º Período da 2° Sessão Legislativa da 15 Legislatura</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/778/ata_eletronica_da_7_sessao_ordinaria_do_2p.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/778/ata_eletronica_da_7_sessao_ordinaria_do_2p.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 7° Sessão Ordinária do 2º Período da 2° Sessão Legislativa da 15 Legislatura</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/787/ata_eletronica_da_8_sessao_ordinaria_do_2p.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/787/ata_eletronica_da_8_sessao_ordinaria_do_2p.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 8° Sessão Ordinária do 2º Período da 2° Sessão Legislativa da 15 Legislatura</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/797/ata_eletronica_da_9_sessao_ordinaria_do_2p.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/797/ata_eletronica_da_9_sessao_ordinaria_do_2p.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 9° Sessão Ordinária do 2º Período da 2° Sessão Legislativa da 15 Legislatura</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/798/1751640617_ata-eletronica-da-10-sessao-ordinaria-do-2p.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/798/1751640617_ata-eletronica-da-10-sessao-ordinaria-do-2p.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 10° Sessão Ordinária do 2º Período da 2° Sessão Legislativa da 15 Legislatura</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/822/1755715470_ata-eletronica-da-1-sessao-ordinaria-do-3p.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/822/1755715470_ata-eletronica-da-1-sessao-ordinaria-do-3p.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 1° Sessão Ordinária do 3º Período da 3° Sessão Legislativa da 15 Legislatura</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/826/1755715536_ata-eletronica-da-2-sessao-ordinaria-do-3p.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/826/1755715536_ata-eletronica-da-2-sessao-ordinaria-do-3p.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 2° Sessão Ordinária do 3º Período da 3° Sessão Legislativa da 15 Legislatura</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/832/1755715378_ata-eletronica-da-3-sessao-ordinaria-do-3p.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/832/1755715378_ata-eletronica-da-3-sessao-ordinaria-do-3p.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 3° Sessão Ordinária do 3º Período da 3° Sessão Legislativa da 15 Legislatura.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/844/1755715420_ata-eletronica-da-4-sessao-ordinaria-do-3p.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/844/1755715420_ata-eletronica-da-4-sessao-ordinaria-do-3p.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 4° Sessão Ordinária do 3º Período da 3° Sessão Legislativa da 15 Legislatura.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/848/ata_eletronica_da_5_sessao_ordinaria_do_3p.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/848/ata_eletronica_da_5_sessao_ordinaria_do_3p.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 5° Sessão Ordinária do 3º Período da 3° Sessão Legislativa da 15 Legislatura.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/855/ata_eletronica_da_6_sessao_ordinaria_do_3p.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/855/ata_eletronica_da_6_sessao_ordinaria_do_3p.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 6° Sessão Ordinária do 3º Período da 3° Sessão Legislativa da 15 Legislatura.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/867/ata_eletronica_da_7_sessao_ordinaria_do_3p.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/867/ata_eletronica_da_7_sessao_ordinaria_do_3p.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 7° Sessão Ordinária do 3º Período da 3° Sessão Legislativa da 15 Legislatura.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/869/ata_eletronica_da_8_sessao_ordinaria_de_2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/869/ata_eletronica_da_8_sessao_ordinaria_de_2025.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 8° Sessão Ordinária do 3º Período da 3° Sessão Legislativa da 15 Legislatura.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/873/ata_eletronica_da_9_sessao_ordinaria_de_2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/873/ata_eletronica_da_9_sessao_ordinaria_de_2025.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 9° Sessão Ordinária do 3º Período da 3° Sessão Legislativa da 15 Legislatura.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/874/ata_eletronica_da_10_sessao_ordinaria_de_2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/874/ata_eletronica_da_10_sessao_ordinaria_de_2025.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 10° Sessão Ordinária do 3º Período da 3° Sessão Legislativa da 15 Legislatura.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/909/ata_eletronica_da_1_sessao_do_4p_de_2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/909/ata_eletronica_da_1_sessao_do_4p_de_2025.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 1° Sessão Ordinária do 4º Período da 4° Sessão Legislativa da 15 Legislatura.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/919/ata_eletronica_da_2_sessao_do_4p_de_2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/919/ata_eletronica_da_2_sessao_do_4p_de_2025.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 2° Sessão Ordinária do 4º Período da 4° Sessão Legislativa da 15 Legislatura.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/927/ata_eletronica_da_3_sessao_do_4p_de_2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/927/ata_eletronica_da_3_sessao_do_4p_de_2025.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 3° Sessão Ordinária do 4º Período da 4° Sessão Legislativa da 15 Legislatura.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/934/ata_eletronica_da_4osessao_do_4o_p._2025_-_copia.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/934/ata_eletronica_da_4osessao_do_4o_p._2025_-_copia.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 4° Sessão Ordinária do 4º Período da 4° Sessão Legislativa da 15 Legislatura.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/941/ata_eletronica_da_5_sessao_do_4p_de_2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/941/ata_eletronica_da_5_sessao_do_4p_de_2025.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 5ª Sessão Ordinária do 4º Período da 4° Sessão Legislativa da 15 Legislatura.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/952/ata_eletronica_da_6_sessao_do_4p_de_2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/952/ata_eletronica_da_6_sessao_do_4p_de_2025.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 6ª Sessão Ordinária do 4º Período da 4° Sessão Legislativa da 15 Legislatura.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/968/ata_eletronica_da_7o_sessao_do_4o_per._2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/968/ata_eletronica_da_7o_sessao_do_4o_per._2025.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 7ª Sessão Ordinária do 4º Período da 4° Sessão Legislativa da 15 Legislatura.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/981/ata_eletronica_da_8o_sessao_do_4o_p._2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/981/ata_eletronica_da_8o_sessao_do_4o_p._2025.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 8ª Sessão Ordinária do 4º Período da 4° Sessão Legislativa da 15 Legislatura.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/990/ata_eletronica_da_9_sessao_ordinaria_de_2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/990/ata_eletronica_da_9_sessao_ordinaria_de_2025.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 9ª Sessão Ordinária do 4º Período da 4° Sessão Legislativa da 15 Legislatura.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/991/ata_eletronica_da_10_sessao_ordinaria_do_4p_de_2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/991/ata_eletronica_da_10_sessao_ordinaria_do_4p_de_2025.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 10ª Sessão Ordinária do 4º Período da 4° Sessão Legislativa da 15 Legislatura.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Ademir Batista</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/607/requerimento_n_01.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/607/requerimento_n_01.2025.pdf</t>
   </si>
   <si>
     <t>VOTO DE MOÇÃO DE PARABÉNS a Exmª. Srª. JUCINEIDE MARIA DE MELO, pela passagem do seu aniversário, no corrente ano.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/608/requerimento_n_02.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/608/requerimento_n_02.2025.pdf</t>
   </si>
   <si>
     <t>VOTO DE MOÇÃO DE PARABÉNS a Ilmoº. Sr. JOSÉ DAVINO DOS SANTOS, pela passagem do seu aniversário, no corrente ano.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>Célia de Jaci</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/614/requerimento_n_03.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/614/requerimento_n_03.2025.pdf</t>
   </si>
   <si>
     <t>VOTO DE MOÇÃO DE APLAUSOS ao jovem CAIO JULIO CÉSAR DE ARAÚJO SANTOS, por sua exitosa carreira acadêmica e profissional.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>Nanato</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/618/requerimento_n_04.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/618/requerimento_n_04.2025.pdf</t>
   </si>
   <si>
     <t>Seja incluído no Regime de Urgência Simples o PROJETO DE LEI Nº 001/2025, “DISPÕE SOBRE A ESTRUTURA ADMINISTRATIVA DO MUNICÍPIO DE CHÃ GRANDE/PE, ESTABELECE ATRIBUIÇÕES, E DÁ OUTRAS PROVIDÊNCIAS.”, DE AUTORIA DO CHEFE DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/619/requerimento_n_05.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/619/requerimento_n_05.2025.pdf</t>
   </si>
   <si>
     <t>Seja incluído no Regime de Urgência Simples o PROJETO DE RESOLUÇÃO Nº 001/2025, “Define o percentual máximo de margem de empréstimo consignado para vereadores, através de convênio firmado entre a Câmara Municipal de Chã Grande e Instituições Financeiras ou Cooperativas de Crédito e dá outras providências.”</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/624/requerimento_n_06.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/624/requerimento_n_06.2025.pdf</t>
   </si>
   <si>
     <t>VOTO DE MOÇÃO DE APLAUSOS ao SR. JEZANIAS JONATH DE LIMA, pelos serviços prestados a esta Casa legislativa.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/625/requerimento_n_07.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/625/requerimento_n_07.2025.pdf</t>
   </si>
   <si>
     <t>VOTO DE MOÇÃO DE APLAUSOS ao EXMº SR. SANDRO CORRÊA DOS SANTOS, Prefeito do Município, pela entrega das fraldas descartáveis ao Núcleo de apoio à criança com câncer (NACC).</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/626/requerimento_n_08.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/626/requerimento_n_08.2025.pdf</t>
   </si>
   <si>
     <t>VOTO DE MOÇÃO DE APLAUSOS a SRA. LEILANE ALVES, pela participação na organização do evento “Corrida Celebra Chã”.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>Ademir Batista, Ceça da Saúde, Célia de Jaci, Flavio do Ovo, Jadinho Da Ceasa, Livia Campos, Nanato, Ninha de Zé Maria, Ninho Mototaxi, Severino do Ovo, Wedson de Biu Beleu</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/628/requerimento_n_09_0001.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/628/requerimento_n_09_0001.pdf</t>
   </si>
   <si>
     <t>VOTO DE PROFUNDO PESAR a JESSICA CRISLAYNE, falecida no dia 13 de janeiro do corrente ano.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/630/requerimento_n_10.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/630/requerimento_n_10.pdf</t>
   </si>
   <si>
     <t>VOTO DE PROFUNDO PESAR AO DELEGADO JOSENILDO BELARMINO DE MOURA JÚNIOR, ocorrido no dia 14 de janeiro do corrente ano.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/632/requerimento_n_11.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/632/requerimento_n_11.pdf</t>
   </si>
   <si>
     <t>VOTO DE MOÇÃO DE PARABÉNS A PARÓQUIA SÃO JOSÉ PELO SEU CENTENÁRIO.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/634/requerimento_n_12.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/634/requerimento_n_12.pdf</t>
   </si>
   <si>
     <t>VOTO DE MOÇÃO E APLAUSOS AO PÁROCO JOSIVAN ANDRADE, pela excepcional organização das festividades em honra ao CÓ-PADROEIRO DA CIDADE DE CHÃ GRANDE - SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/635/requerimento_n_13.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/635/requerimento_n_13.pdf</t>
   </si>
   <si>
     <t>VOTO DE MOÇÃO E APLAUSOS AO VEÍCULO DE IMPRENSA CHÃ GRANDE NEWS, REPRESENTADO POR PAULO SÉRGIO, pela cobertura e transmissão das festividades religiosas, do centenário da Paróquia São José e da festa do CÓ-PADROEIRO SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>Ademir Batista, Célia de Jaci, Nanato</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/636/requerimento_n_14.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/636/requerimento_n_14.2025.pdf</t>
   </si>
   <si>
     <t>Seja incluído no Regime de Urgência Simples o PROJETO DE LEI Nº 01/2025 "Fixa o valor do salário mínimo dos servidores da Câmara Municipal de Chã Grande, para o exercício de 2025." DE AUTORIA DA MESA DIRETORA.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>Livia Campos, Ademir Batista, Ceça da Saúde, Célia de Jaci, Flavio do Ovo, Jadinho Da Ceasa, Nanato, Ninha de Zé Maria, Ninho Mototaxi, Severino do Ovo, Wedson de Biu Beleu</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/655/requerimento_n_15.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/655/requerimento_n_15.2025.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar pelo falecimento da Sra. Severina Alves de Souza, sogra do ex-vereador Dandão.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>Ninho Mototaxi, Ademir Batista, Ceça da Saúde, Célia de Jaci, Flavio do Ovo, Jadinho Da Ceasa, Livia Campos, Nanato, Ninha de Zé Maria, Severino do Ovo, Wedson de Biu Beleu</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/659/requerimento_n_16.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/659/requerimento_n_16.2025.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. José Bertoldo Campos segundo, avô da vereadora Livia Campos, falecido no dia 02 de fevereiro do corrente ano.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/678/requerimento_n_17.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/678/requerimento_n_17.pdf</t>
   </si>
   <si>
     <t>Seja incluído no Regime de Urgência Simples o PROJETO DE LEI Nº 002/2025, “DISPÕE SOBRE O SALÁRIO MINIMO DOS SERVIDORES ATIVOS E INATIVOS DO MUNICIPIO DE CHÃ GRANDE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/679/requerimento_n_18.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/679/requerimento_n_18.pdf</t>
   </si>
   <si>
     <t>Seja incluído no Regime de Urgência Simples o PROJETO DE LEI Nº 003/2025, “ALTERA A LEI Nº 773, DE 23 DE ABRIL DE 2022, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/692/requerimento_n_19.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/692/requerimento_n_19.pdf</t>
   </si>
   <si>
     <t>VOTO DE MOÇÃO DE PARABÉNS à IGREJA BATISTA, pelos seus 71 anos, neste município.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/693/requerimento_n_20.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/693/requerimento_n_20.pdf</t>
   </si>
   <si>
     <t>VOTO DE MOÇÃO DE PARABÉNS a ALYSSON BATISTA DE ANDRADE SANTOS, filho do Presidente desta Casa Legislativa, pela passagem do seu aniversário.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/695/requerimento_n_21.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/695/requerimento_n_21.pdf</t>
   </si>
   <si>
     <t>Solicita que seja incluído no Regime de Urgência Simples o PROJETO DE LEI Nº 03/2025, “DISPÕE SOBRE O PISO SALARIAL DO MAGISTÉRIO E DE PARTE DOS PROFISSIONAIS DA EDUCAÇÃO BÁSICA PARA O EXERCÍCIO DE 2025 (URGÊNCIA).”, DE AUTORIA DO CHEFE DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/706/requerimento_n_22.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/706/requerimento_n_22.pdf</t>
   </si>
   <si>
     <t>Voto de profundo pesar ao ex-prefeito do Município de Gravatá Sr. Luiz Prequé Alves de Oliveira, falecido no dia 26 de fevereiro do corrente ano.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/717/requerimento_n_23.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/717/requerimento_n_23.2025.pdf</t>
   </si>
   <si>
     <t>VOTO DE MOÇÃO DE PARABÉNS ao DR. PAULO LAPENDA, pela passagem do seu aniversário, no corrente ano.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/718/requerimento_n_24.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/718/requerimento_n_24.2025.pdf</t>
   </si>
   <si>
     <t>VOTO DE MOÇÃO DE APLAUSOS ao DR. PAULO LAPENDA, pelo brilhante serviço prestado à Polícia Civil, servindo à sociedade, no município de Chã Grande.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/721/requerimento_n_25.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/721/requerimento_n_25.2025.pdf</t>
   </si>
   <si>
     <t>VOTO DE MOÇÃO E APLAUSOS ao Pr. José Leonardo Cavalcanti, pelo tempo que pastoreou na 1° Igreja Batista de Chã Grande.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>Ademir Batista, Ceça da Saúde, Célia de Jaci, Jadinho Da Ceasa, Nanato, Ninha de Zé Maria, Ninho Mototaxi, Severino do Ovo, Wedson de Biu Beleu</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/725/requerimento_n_26.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/725/requerimento_n_26.2025.pdf</t>
   </si>
   <si>
     <t>VOTO DE MOÇÃO DE PARABÉNS ao Exmo. Prefeito Sandro Correa dos Santos, pela passagem de seu aniversário.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/727/requerimento_n_27.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/727/requerimento_n_27.2025.pdf</t>
   </si>
   <si>
     <t>VOTO DE MOÇÃO E APLAUSOS ao PR. Sandro Henrique Rosemo, por sua posse na 1° Igreja Batista de Chã Grande.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/728/requerimento_n_28.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/728/requerimento_n_28.2025.pdf</t>
   </si>
   <si>
     <t>VOTO DE MOÇÃO DE PARABÉNS ao Exmª. Sr. GENIVALDO PEREIRA DE LIMA, vereador e amigo NANATO, pela passagem do seu aniversário.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/736/requerimento_n_29.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/736/requerimento_n_29.2025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja incluído no Regime de Urgência Simples o PROJETO DE LEI N° 04/2025. Considerando ser matéria de relevante interesse para efetividade da prestação de serviços públicos pelos órgãos municipais, que compõem a estrutura administrativa do Município de Chã Grande.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>Nanato, Ademir Batista, Ceça da Saúde, Célia de Jaci, Flavio do Ovo, Jadinho Da Ceasa, Livia Campos, Ninha de Zé Maria, Ninho Mototaxi, Severino do Ovo, Wedson de Biu Beleu</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/764/requerimento_n_30.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/764/requerimento_n_30.pdf</t>
   </si>
   <si>
     <t>VOTO DE MOÇÃO DE PARABÉNS ao Ex vereador e amigo Gilvan Pereira de Lima mais conhecido por Gilvan Bolão, pela passagem de seu aniversário.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/791/requerimento_n_31.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/791/requerimento_n_31.2025.pdf</t>
   </si>
   <si>
     <t>Requer Voto de Moção e Aplausos à servidora da Casa, Clysllenn Kelly da Silva Arruda Barbosa, em reconhecimento ao seu novo empreendimento no município: a inauguração de seu Studio de Pilates e Fisioterapia, iniciativa que contribui para o fomento ao empreendedorismo local.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/792/requerimento_n_32.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/792/requerimento_n_32.2025.pdf</t>
   </si>
   <si>
     <t>Requer Voto de Moção e Aplausos a diretoria de esporte do município como forma de reconhecimento e agradecimento a todos os envolvidos na realização do Campeonato Chãgrandense, parabenizando pela competência, empenho e contribuição significativa ao esporte e à cultura local.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/793/requerimento_n_33.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/793/requerimento_n_33.2025.pdf</t>
   </si>
   <si>
     <t>Requer voto de Moção e Aplausos ao time do Guarani, grande campeão do Campeonato Chãgrandense de Futebol 2025, conquistando com honra e brilhantismo o seu quarto título na competição.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/800/requerimento_n_34.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/800/requerimento_n_34.2025.pdf</t>
   </si>
   <si>
     <t>Requer Voto de Moção e Aplausos ao time da Camela pelo brilhante desempenho no Campeonato de Futebol Chãgrandense 2025, conquistando com mérito o título de vice-campeão da competição.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/801/requerimento_n_35.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/801/requerimento_n_35.2025.pdf</t>
   </si>
   <si>
     <t>Requer Voto de Repúdio aos atos de vandalismo ocorridos na Igreja Matriz de São José e na Capela Nossa Senhora dos Pobres, onde houve a profanação da Sagrada Eucaristia, um dos símbolos mais sagrados da fé católica.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/802/requerimento_n_36.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/802/requerimento_n_36.pdf</t>
   </si>
   <si>
     <t>Requer que seja incluído no Regime de Urgência Simples o PROJETO DE LEI Nº 05/2025, “Institui, no âmbito do Município de Chã Grande/PE, o "Dia do Sanfoneiro", a ser comemorado, anualmente, no dia 23 de junho, véspera de São João, e dá outras providências.”</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/803/requerimento_n_37.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/803/requerimento_n_37.pdf</t>
   </si>
   <si>
     <t>Requer PROJETO DE LEI Nº 06/2025, “Dispõe sobre a homenagem póstuma na Festa de São João, no município de Chã Grande/PE, anualmente, a personalidades locais que tenham contribuído com a cultura, tradição ou história do Município, e dá outras providências.”</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/804/requerimento_n_38.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/804/requerimento_n_38.pdf</t>
   </si>
   <si>
     <t>Requer que seja incluído no Regime de Urgência Simples o PROJETO DE LEI Nº 07/2025, "ALTERA A LEI MUNICIPAL Nº 767, DE 17 DE FEVEREIRO DE 2022, REAJUSTANDO OS VENCIMENTOS DOS CARGOS COMISSIONADOS, DA CÂMARA MUNICIPAL DE CHÃ GRANDE."</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>Livia Campos</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/808/requerimento_n_39.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/808/requerimento_n_39.2025.pdf</t>
   </si>
   <si>
     <t>VOTO DE MOÇÃO DE PARABÉNS à Liziane Campos, irmã da vereadora Liviane Campos, pela passagem de seu aniversário no dia 08/06/2025.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/809/requerimento_n_40.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/809/requerimento_n_40.2025.pdf</t>
   </si>
   <si>
     <t>VOTO DE PROFUNDO PESAR pelo falecimento de Josefa Alves de Carvalho Lima, Dona Xôxa, falecida no dia 05 de junho do corrente ano.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/812/requerimento_n_41.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/812/requerimento_n_41.pdf</t>
   </si>
   <si>
     <t>Reque que seja incluído no Regime de Urgência Simples o PROJETO DE LEI Nº 05/2025, "DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS. (URGÊNCIA).", DE AUTORIA DO CHEFE DO PODER EXECUTIVO, considerando ser matéria de relevante interesse para efetividade da prestação de serviços públicos pelos órgãos municipais, que compõem a estrutura administrativa do Município de Chã Grande.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/813/requerimento_n_42.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/813/requerimento_n_42.pdf</t>
   </si>
   <si>
     <t>Requer que seja incluído no Regime de Urgência Simples o PROJETO DE LEI Nº 06/2025, "DÁ NOVA REDAÇÃO AOS ARTS. 30, 31, 32, 33, 34, 35, 36, 37, TODOS DA LEI MUNICIPAL Nº 448, DE 13 DE OUTUBRO DE 2005, E DÁ OUTRAS PROVIDÊNCIAS. (URGÊNCIA)", DE AUTORIA DO CHEFE DO PODER EXECUTIVO, considerando ser matéria de relevante interesse para efetividade da prestação de serviços públicos pelos órgãos municipais, que compõem a estrutura administrativa do Município de Chã Grande.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/</t>
   </si>
   <si>
     <t>VOTO DE PROFUNDO PESAR pelo falecimento do Sr. Amaro Lins Cardoso, irmão da vereadora Maria da Conceição Nilo Santos, falecido no dia 05 de julho do corrente ano.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/829/requerimento_n_44.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/829/requerimento_n_44.2025.pdf</t>
   </si>
   <si>
     <t>VOTO DE PROFUNDO PESAR pelo falecimento da Sra. Arlinda dos Santos, Mãe de Ricardo Policial, ocorrido em julho do corrente ano. (Requerimento verbal na 3° Sessão Ordinária do 3° Período)</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/830/requerimento_n_45.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/830/requerimento_n_45.2025.pdf</t>
   </si>
   <si>
     <t>VOTO DE PROFUNDO PESAR pelo falecimento do Sr. Severino Vicente da Silva (mais conhecido por Nino), ocorrido em julho do corrente ano. (Requerimento verbal na 3° Sessão Ordinária do 3° Período)</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/831/requerimento_n_46.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/831/requerimento_n_46.2025.pdf</t>
   </si>
   <si>
     <t>Requer VOTO DE MOÇÃO E APLAUSOS aos Reverendos Padres JOSIVAN DE ANDRADE E KLEBER FARIAS pelo sucesso do Cerco de Jericó realizado em nossa paróquia, de 07 a 13 de julho do corrente ano. (Requerimento verbal apresentado na 3° Sessão Ordinária do 3° Período)</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/833/requerimento_n_47.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/833/requerimento_n_47.2025.pdf</t>
   </si>
   <si>
     <t>VOTO DE PROFUNDO PESAR pelo falecimento da Srª. Dionísia Correia do Nascimento Silva, falecida em 17 de julho do corrente ano.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/835/requerimento_n_48.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/835/requerimento_n_48.2025.pdf</t>
   </si>
   <si>
     <t>VOTO DE PROFUNDO PESAR pelo falecimento de Irene Maria Carneiro Vieira, ocorrido no dia 19/07, do corrente ano.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/836/requerimento_n_49.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/836/requerimento_n_49.2025.pdf</t>
   </si>
   <si>
     <t>VOTO DE PROFUNDO PESAR pelo falecimento de Ivanise Helena da Silva, ocorrido no dia 21/07, do corrente ano.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/842/requerimento_n_50.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/842/requerimento_n_50.2025.pdf</t>
   </si>
   <si>
     <t>VOTO DE MOÇÃO DE PARABÉNS ao Exmº. Sr. ADEMIR BATISTA DOS SANTOS, pela passagem do seu aniversário, no corrente ano.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Ninha de Zé Maria, Ademir Batista, Ceça da Saúde, Célia de Jaci, Flavio do Ovo, Jadinho Da Ceasa, Livia Campos, Nanato, Ninho Mototaxi, Severino do Ovo, Wedson de Biu Beleu</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/843/requerimento_n_51.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/843/requerimento_n_51.2025.pdf</t>
   </si>
   <si>
     <t>VOTO DE REPÚDIO pelos atos de violência contra a mulher Juliana Garcia, ocorrido no último sábado, 26 de julho, do corrente ano.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/856/requerimento_n_52.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/856/requerimento_n_52.pdf</t>
   </si>
   <si>
     <t>VOTO DE PROFUNDO PESAR pelo falecimento da Sra. MARIA JOSÉ DA SILVA, conhecida como “vida”, falecida no dia 02 de agosto do corrente ano.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/857/requerimento_n_53.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/857/requerimento_n_53.pdf</t>
   </si>
   <si>
     <t>VOTO DE MOÇÃO DE PARABÉNS ao Pe. JOSIVAN ANDRADE, pároco deste município, pela passagem de seu aniversário no dia 04 de agosto do corrente ano.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/859/requerimento_n_54.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/859/requerimento_n_54.2025.pdf</t>
   </si>
   <si>
     <t>VOTO DE PROFUNDO PESAR pelo falecimento do Sr. Almir Cordeiro de Medeiros, conhecido como Doutor Almir, falecido em 09/08 do corrente ano. (Requerimento verbal 7° Sessão Ordinária)</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/884/requerimento_n_55.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/884/requerimento_n_55.2025.pdf</t>
   </si>
   <si>
     <t>VOTO DE MOÇÃO DE PARABÉNS ao Sr. Wedson Soares dos Santos, vereador deste Município, pela passagem de seu aniversário no dia 01 de setembro do corrente ano.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/885/requerimento_n_56.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/885/requerimento_n_56.2025.pdf</t>
   </si>
   <si>
     <t>VOTO DE PROFUNDO PESAR pelo falecimento do Sr. Severino Barbosa Soares, também conhecido como Bibiu do Adubo, falecido em 23/09 do corrente ano.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/893/requerimento_n_57.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/893/requerimento_n_57.2025.pdf</t>
   </si>
   <si>
     <t>VOTO DE MOÇÃO DE APLAUSOS ao Sr. Saulo Barbosa Soares Santos Lins, pela aprovação no cargo de Agente de Polícia Federal.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/894/requerimento_n_58.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/894/requerimento_n_58.2025.pdf</t>
   </si>
   <si>
     <t>VOTO DE MOÇÃO DE APLAUSOS ao Sr. Elivelton Rodrigues de Oliveira, pela aprovação no cargo de Agente de Polícia Federal.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/899/requerimento_n_59.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/899/requerimento_n_59.2025.pdf</t>
   </si>
   <si>
     <t>VOTO DE MOÇÃO DE PARABÉNS ao Sr. Jaderson Carlos dos Santos, vereador deste Município, pela passagem de seu aniversário no dia 07 de setembro do corrente ano.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/900/requerimento_n_60.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/900/requerimento_n_60.2025.pdf</t>
   </si>
   <si>
     <t>VOTO DE MOÇÃO DE PARABÉNS a SRª. Liviane Alexandre Campos, vereadora deste Município, pela passagem de seu aniversário no dia 27 de setembro do corrente ano.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/901/requerimento_n_61.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/901/requerimento_n_61.2025.pdf</t>
   </si>
   <si>
     <t>VOTO DE MOÇÃO DE PARABÉNS ao Sr. Severino José da Silva, vereador deste Município, pela passagem de seu aniversário no dia 26 de setembro do corrente ano.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/929/requerimento_n_62.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/929/requerimento_n_62.2025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja incluído no Regime de Urgência Simples o PROJETO DE LEI Nº 016/2025, QUE “DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA CUIDAR DE QUEM CUIDA NO ÂMBITO DO MUNICÍPIO DE CHÃ GRANDE E DÁ OUTRAS PROVIDÊNCIAS.” (URGÊNCIA), DE AUTORIA DO CHEFE DO PODER EXECUTIVO, considerando ser matéria de relevante interesse para efetividade da prestação de serviços públicos pelos órgãos municipais, que compõem a estrutura administrativa do Município de Chã Grande, e valorização dos servidores públicos.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/932/requerimento_n_63.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/932/requerimento_n_63.2025.pdf</t>
   </si>
   <si>
     <t>VOTO DE MOÇÃO DE APOIO ao PDL 3/2025, que susta os efeitos da Resolução nº 258, de 23 de dezembro de 2024, do Conselho Nacional dos Direitos da Criança e do Adolescente - CONANDA, e ao PL 1904/2024, que visa impedir que o aborto seja reconhecido como direito, sem previsão de limite de tempo gestacional, durante todos os nove meses da gravidez, até o momento do parto. Ainda, requer à Mesa Diretora o envio desta Moção aos Gabinetes das Presidências do Senado Federal e da Câmara dos Deputados.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/933/requerimento_n_64.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/933/requerimento_n_64.2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja incluído no Regime de Urgência Simples o PROJETO DE LEI Nº 011/2025, QUE “DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E PROVIDÊNCIAS.” (URGÊNCIA), DE AUTORIA DO CHEFE DO PODER EXECUTIVO, considerando ser matéria de relevante interesse público.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/939/requerimento_n_65.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/939/requerimento_n_65.2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO ao cruel assassinato da menina Ester Izabelle, de apenas 4 anos de idade, ocorrido no município de São Lourenço da Mata, fato que chocou profundamente toda a população pernambucana e o país.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/953/requerimento_n_66.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/953/requerimento_n_66.2025.pdf</t>
   </si>
   <si>
     <t>VOTO DE APLAUSOS ao Programa Jota Silva, veiculado pela Rádio Gravatá FM, pelos 30 anos de relevante serviço prestado à comunicação e à cidadania, contribuindo de forma inestimável para o fortalecimento da informação e da utilidade pública em Gravatá e região.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/954/requerimento_n_67.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/954/requerimento_n_67.2025.pdf</t>
   </si>
   <si>
     <t>VOTO DE APLAUSOS à Rádio Gravatá FM, pelos 36 anos de relevantes serviços prestados à comunicação e à sociedade pernambucana, destacando-se como uma das emissoras pioneiras do Agreste e entre as mais conceituadas de Pernambuco.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/965/requerimento_n_68.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/965/requerimento_n_68.2025.pdf</t>
   </si>
   <si>
     <t>VOTO DE MOÇÃO E APLAUSOS a nova Rádio da cidade Rádio Líder FM de frequência 98:5 que irá ao ar dia 17 de novembro do corrente ano. (Requerimento verbal na 7° Sessão Ordinária do 4° Período)</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/964/requerimento_n_69.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/964/requerimento_n_69.2025.pdf</t>
   </si>
   <si>
     <t>VOTO DE MOÇÃO E APLAUSOS ao Referencial Curso por ter alcançado a aprovação de 2 alunos para o concurso de oficial da PM. (Requerimento verbal na 7° Sessão Legislativa do 4° Período)</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>Ninha de Zé Maria</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/966/requerimento_n_70.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/966/requerimento_n_70.2025.pdf</t>
   </si>
   <si>
     <t>VOTO DE APLAUSOS a SRª MARIA NATIENE RAHYRA DOS SANTOS, Primeira-Dama e Secretária de Finanças do Município de Chã Grande, pelos relevantes serviços prestados à comunidade chã-grandense, bem como pelo compromisso e dedicação demonstrados em sua atuação pública.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/971/requerimento_n_71.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/971/requerimento_n_71.2025.pdf</t>
   </si>
   <si>
     <t>VOTO DE MOÇÃO E APLAUSOS Aos idealizadores do 1° Chã Grande Motofest Severino Leite Ferreira Filho, Ronaldo Sales, Prefeitura Municipal, juntamente com a secretária de Turismo Leilane Alves.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/978/requerimento_n_72.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/978/requerimento_n_72.2025.pdf</t>
   </si>
   <si>
     <t>VOTO DE PROFUNDO PESAR pelo falecimento do ex-prefeito do município de Chã Grande Sr. Ivaldo Queiroz. (Requerimento verbal na 8° Sessão Ordinária)</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/984/requerimento_n_73.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/984/requerimento_n_73.2025.pdf</t>
   </si>
   <si>
     <t>Voto de MOÇÃO E APLAUSO aos organizadores do Bloco Arrebento, Diogo Alexandre, Sandro Correa, Joel Gomes, Sérgio Fernandes e Emerson Campos. (REQUERIMENTO VERBAL NA 9° SESSÃO ORDINÁRIA)</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/988/requerimento_n_74.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/988/requerimento_n_74.2025.pdf</t>
   </si>
   <si>
     <t>Requer VOTO DE MOÇÃO E APLAUSO a Sra. Maria do Carmo pelos seus 80 anos de vida.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/989/requerimento_n_75.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/989/requerimento_n_75.2025.pdf</t>
   </si>
   <si>
     <t>Requer VOTO DE PROFUNDO PESAR ao Sr. Amaro José Filho, falecido no dia 23 de novembro do corrente ano.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/992/requerimento_n_76.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/992/requerimento_n_76.2025.pdf</t>
   </si>
   <si>
     <t>Requer Voto de MOÇÃO DE APLAUSOS ao Prefeito de Gravatá, Exmº. Sr. JOSELITO GOMES, e a 1ª Dama de Gravatá, Srª VIVIANE FACUNDES, por ter contribuído com a realização do 2º ENCONTRO PELA VIDA, realizado nesta Casa legislativa, como oradores no dia do evento._x000D_
  (REQUERIMENTO VERBAL NA 9° SESSÃO ORDINÁRIA)</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/993/requerimento_n_77.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/993/requerimento_n_77.2025.pdf</t>
   </si>
   <si>
     <t>Requer Voto de MOÇÃO DE APLAUSOS a Drª. Janaine Jeanyne de Lima Almeida da Luz, advogada, representante da empresa ADM SOLUÇÕES, pelos relevantes serviços prestados a esta Casa Legislativa, com notório saber técnico e jurídico, contribuindo para o desenvolvimento do nosso Município.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>PDE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Sandro Correa dos Santos</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ESTRUTURA ADMINISTRATIVA DO MUNICÍPIO DE CHÃ GRANDE/PE, ESTABELECE ATRIBUIÇÕES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/629/pl_n_02.2025_executivo.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/629/pl_n_02.2025_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SALÁRIO MÍNIMO DOS SERVIDORES ATIVOS E INATIVOS DO MUNICÍPIO DE CHÃ GRANDE/PE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/694/pl_n_03.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/694/pl_n_03.2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PISO SALARIAL DO MAGISTÉRIO E DE PARTE DOS PROFISSIONAIS DA EDUCAÇÃO BÁSICA PARA EXERCÍCIO DE 2025.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/729/projeto_de_lei_n004_2025_executivo.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/729/projeto_de_lei_n004_2025_executivo.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 768, DE 10 DE MARÇO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS. (URGÊNCIA)</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/806/pl_n_005.2025_executivo.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/806/pl_n_005.2025_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS. (URGÊNCIA)</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/807/pl_n_006.2025_executivo.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/807/pl_n_006.2025_executivo.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AOS ARTS. 30, 31, 32, 33, 34, 35, 36, 37, TODOS DA LEI MUNICIPAL Nº 448, DE 13 DE OUTUBRO DE 2005, E DÁ OUTRAS PROVIDÊNCIAS (URGÊNCIA).</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/846/pl_do_executivo_n_007.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/846/pl_do_executivo_n_007.2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE CHÃ GRANDE O PROGRAMA “ADOTE UMA PRAÇA” E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/845/pl_do_executivo_n_008.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/845/pl_do_executivo_n_008.2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI O REGIME DE PLANTÕES EXTRAORDINÁRIOS NO ÂMBITO DA REDE MUNICIPAL DE SAÚDE DE CHÃ GRANDE, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/847/projeto_de_lei_ldo_2026.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/847/projeto_de_lei_ldo_2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o exercício de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/877/pl_do_executivo_n_010.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/877/pl_do_executivo_n_010.2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRIBUIR FINANCEIRAMENTE COM CAMPANHAS DE INCENTIVO AO COMÉRCIO LOCAL PROMOVIDAS PELA ASSOCIAÇÃO COMERCIAL DE CHÃ GRANDE - ACIGRAN, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/878/pl_do_executivo_n_011.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/878/pl_do_executivo_n_011.2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/897/pl_do_executivo_n_012.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/897/pl_do_executivo_n_012.2025.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO A LEI Nº 554/2011 QUE DISPÕE SOBRE O CONSELHO MUNICIPAL DEDIREITOS DA PESSOA IDOSA, BEM COMO SOBRE A REALIZAÇÃO DE ELEIÇÃO DOS REPRESENTANTES DAS ORGANIZAÇÕES DA SOCIEDADE CIVIL ATUANTES NA PROMOÇÃO E DEFESA DE DIREITOS DA PESSOA IDOSA E A POSSE DOS CONSELHEIROS, NOS TERMOS DA LEI ESTADUAL Nº 15.446/2014. (URGÊNCIA)</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/898/pl_do_executivo_n_013.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/898/pl_do_executivo_n_013.2025.pdf</t>
   </si>
   <si>
     <t>ADOTA O REPASSE DE SUBVENÇÃO SOCIAL PARA A ASSOCIAÇÃO DE PROTEÇÃO DOS ANIMAIS E DE CAUSAS SOCIAIS - APACS DO MUNICÍPIO DE CHÃ GRANDE/PE E DÁ OUTRAS PROVIDÊNCIAS (URGÊNCIA).</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/902/pl_0142025_-_loa.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/902/pl_0142025_-_loa.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO PARA O EXERCÍCIO FINANCEIRO DE 2026.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/903/pl_0152025_-_ppa.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/903/pl_0152025_-_ppa.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO PLURIANUAL DO MUNICÍPIO DE CHÃ GRANDE, PARA O QUADRIÊNIO 2026/2029.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/920/pl_do_executivo_n_016.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/920/pl_do_executivo_n_016.2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA CUIDAR DE QUEM CUIDA NO ÂMBITO DO MUNICÍPIO DE CHÃ GRANDE E DÁ OUTRAS PROVIDÊNCIAS. (URGÊNCIA)</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/921/pl_do_executivo_n_17.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/921/pl_do_executivo_n_17.2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PAGAMENTO DE JETON DE PRESENÇA AOS MEMBROS DOS CONSELHOS ADMINISTRATIVO E FISCAL DO CHÃPREV, INCLUSIVE AQUELES QUE REPRESENTAREM O COMITÊ DE INVESTIMENTOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/955/pl_do_executivo_n_18.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/955/pl_do_executivo_n_18.2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE FERIADOS MUNICIPAIS E DATAS COMEMORATIVAS NO ÂMBITO DO MUNICÍPIO DE CHÃ GRANDE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/969/pl_do_executivo_n_19.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/969/pl_do_executivo_n_19.2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE IMÓVEL À ASSOCIAÇÃO DE USUÁRIOS, FAMILIARES E AMIGOS DA SAÚDE MENTAL DE CHÃ GRANDE (AUFA-SM), PARA O FIM QUE ESPECIFICA. (URGÊNCIA)</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/970/pl_do_executivo_n_20.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/970/pl_do_executivo_n_20.2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE IMÓVEL À IGREJA ANGLICANA VIDA CHÃ GRANDE, PARA O FIM QUE ESPECIFICA. (URGÊNCIA)</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/617/pl_n_001.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/617/pl_n_001.2025.pdf</t>
   </si>
   <si>
     <t>Fixa o valor do salário mínimo dos servidores da Câmara Municipal de Chã Grande, para o exercício de 2025.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/633/pl_n_02.2025_legislativo.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/633/pl_n_02.2025_legislativo.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 773, de 23 de abril de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/752/pl_n_003.2025_legislativo.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/752/pl_n_003.2025_legislativo.pdf</t>
   </si>
   <si>
     <t>Denomina a  Rua, localizada por trás da Academia de Zizo, de RUA SEVERINO FRANCISCO DA SILVA, conhecido por “BIU MOTORISTA”, neste município, e dá outras providências.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/775/pl_n_004.2025_legislativo.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/775/pl_n_004.2025_legislativo.pdf</t>
   </si>
   <si>
     <t>Estabelece prioridade no atendimento em estabelecimentos públicos e privados as pessoas com Transtorno do Espectro Autista - TEA, e dá outras providências.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/794/pl_n_005.2025_legislativo.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/794/pl_n_005.2025_legislativo.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Chã Grande/PE, o "Dia do Sanfoneiro", a ser comemorado anualmente no dia 23 de junho, véspera de São João, e dá outras providências.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/795/pl_n_006.2025_legislativo.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/795/pl_n_006.2025_legislativo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a homenagem póstuma na Festa de São João, no município de Chã Grande/PE, anualmente, a personalidades locais que tenham contribuído com a cultura, tradição ou história do Município, e dá outras providências.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/799/pl_n_07.2025_legislativo.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/799/pl_n_07.2025_legislativo.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 767, DE 17 DE FEVEREIRO DE 2022, REAJUSTANDO OS VENCIMENTOS DOS CARGOS COMISSIONADOS DA CÂMARA DE CHÃ GRANDE.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/817/projeto_de_lei_do_legislativo_n_008.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/817/projeto_de_lei_do_legislativo_n_008.2025.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Chã Grande/PE, o "DIA DO BACAMARTEIRO", a ser comemorado, anualmente, no último domingo de junho, e dá outras providências.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/818/projeto_de_lei_do_legislativo_n_009.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/818/projeto_de_lei_do_legislativo_n_009.2025.pdf</t>
   </si>
   <si>
     <t>Estabelece prioridade no atendimento em estabelecimentos públicos e privados às pessoas com FIBROMIALGIA, e dá outras providências.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/860/pl_do_legislativo_n_10.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/860/pl_do_legislativo_n_10.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do Centro de Fisioterapia Municipal, que passará a se chamar Centro de Fisioterapia "Almir Cordeiro de Medeiros", e dá outras providências.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/870/pl_do_legislativo_n_11.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/870/pl_do_legislativo_n_11.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa Municipal de Atenção Integral á Saúde da Mulher na Menopausa e dá outras providências.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento da Música Gospel e de outras manifestações da Arte Evangélica como de relevante interesse cultural do Município e institui o Programa Municipal de Fomento à Diversidade Cultural e Artística.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Define o percentual máximo de margem de empréstimo consignado para vereadores, através de convênio firmado entre a Câmara Municipal de Chã Grande e Instituições Financeiras ou Cooperativas de Crédito e dá outras providências.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>Severino do Ovo</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/699/projeto_de_resolucao_n_02_de_2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/699/projeto_de_resolucao_n_02_de_2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Chã Grandense a Sra. KARINA OLIVEIRA NUNES DA SILVA CIPRIANO</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/816/pr_n_03_de_2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/816/pr_n_03_de_2025.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CHÃGRANDENSE AO SR. MAURO CARVALHO DE MIRANDA._x000D_
 _x000D_
 (PROFESSOR DO MUNICIPIO DESDE 1996)</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/852/pr_n_04_de_2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/852/pr_n_04_de_2025.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CHÃGRANDENSE AO SR. ALTÊMIO NÚBIO DE VASCONCELOS LEITE.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/853/pr_n_05_de_2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/853/pr_n_05_de_2025.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CHÃGRANDENSE À SRA. MARIA LINS JULIÃO DA ROCHA.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/854/pr_n_06_de_2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/854/pr_n_06_de_2025.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CHÃ-GRANDENSE À SRA. MARIA DAS VITÓRIAS DE CARVALHO SILVA OLIVEIRA.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/861/pr_n_07_de_2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/861/pr_n_07_de_2025.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ CHÃ GRANDENSE A SRA. ANDREA KARLA LEITE RICARDO.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/862/pr_n_08_de_2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/862/pr_n_08_de_2025.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CHÃ GRANDENSE AO SR. ORSON SANTIAGO LEMOS .</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/863/pr_n_09_de_2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/863/pr_n_09_de_2025.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CHÃ-GRANDENSE AO SR. JOSÉ ORLANDO LEMOS.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CHÃ GRANDENSE ao Sr. Ademesiano Luis da Silva Júnior, Cirurgião-Dentista, em reconhecimento aos relevantes serviços prestados à população de Chã Grande.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>Dispõe sobre a proposta parcial do orçamento para o exercício financeiro de 2026 e estabelece o Plano Plurianual de Ações para o quadriênio 2026/2029, do Poder Legislativo e dá outras providências.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ CHÃ-GRANDENSE à Sra. Ana Aline Soares e Silva, Enfermeira, pelos serviços prestados a saúde desse município.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CHÃ-GRANDENSE ao Sr. JOSINALDO BEZERRA FERREIRA, pelos serviços prestados a saúde desse município.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>Concede título de cidadão chã grandense ao SR.  WALDEMAR DE ANDRADA IGNÁCIO DE OLIVEIRA.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CHÃ GRANDENSE ao Sr. Jaime Veiga Filho.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>Wedson de Biu Beleu</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/977/projeto_de_resolucao_no_16_de_2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/977/projeto_de_resolucao_no_16_de_2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Chã Grandense ao Sr. Reginaldo Sebastião da Silva.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/605/indicacao_01.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/605/indicacao_01.2025.pdf</t>
   </si>
   <si>
     <t>Solicita a pavimentação iniciando na Ponte de Mutuns até a Escola José Manoel Farias, na comunidade do Sítio Japaranduba, neste município.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>Jadinho Da Ceasa</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/609/indicacao_02.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/609/indicacao_02.2025.pdf</t>
   </si>
   <si>
     <t>Seja providenciada a pavimentação do verdão até a capela de Nossa Senhora do Carmo, neste município.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/610/indicacao_n_03.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/610/indicacao_n_03.2025.pdf</t>
   </si>
   <si>
     <t>Seja providenciada a pavimentação iniciando da entrada do Sítio do ex-vereador Andreson de Agrício até a ladeira de Zezinho Guarani, neste município.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/611/indicacao_n_04.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/611/indicacao_n_04.2025.pdf</t>
   </si>
   <si>
     <t>Seja providenciada a Iluminação pública da subida do Sítio Lajedo Grande até Jorge do Bar, neste município.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>Flavio do Ovo</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/612/indicacao_n_05.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/612/indicacao_n_05.2025.pdf</t>
   </si>
   <si>
     <t>Seja providenciada a iluminação pública do Sítio de Guerreiro, iniciando da entrada do Sítio do ex-vereador Andreson de Agrício até Carlos Eletricista, neste município.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>Ceça da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/616/indicacao_n_06.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/616/indicacao_n_06.2025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciado  refazer o calçamento da Rua João Rufino dos Santos, também conhecida como "Beco do Bicheiro".</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/620/indicacao_n_07.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/620/indicacao_n_07.2025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciada a construção da passagem molhada no Sítio Palmeiras, na propriedade de Antônio Pereira, próximo à capela de Nossa Senhora do Carmo.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/621/indicacao_n_08.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/621/indicacao_n_08.2025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciada a construção de uma Unidade de Saúde no Sítio Palmeiras, próximo à Associação.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/622/indicacao_n_09.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/622/indicacao_n_09.2025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciada a pavimentação e iluminação iniciando no Bar do Jorge, indo até Muxoxo na "propriedade de Luiza".</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/623/indicacao_n_10.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/623/indicacao_n_10.2025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciada  a criação de cursos pré-vestibulares gratuitos, no município de Chã Grande.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/638/indicacao_n_11.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/638/indicacao_n_11.2025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciada a construção de uma nova praça, na entrada de Lajedo Grande.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/639/indicacao_n_12.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/639/indicacao_n_12.2025.pdf</t>
   </si>
   <si>
     <t>Construção de um poço artesiano no sítio Taboquinhas.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/640/indicacao_n_13.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/640/indicacao_n_13.2025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciado a construção de um poço artesiano no sítio dos Guerreiros.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/641/indicacao_n_14.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/641/indicacao_n_14.2025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciada a CONSTRUÇÃO DE POÇO ARTESIANO no Sitio Tipim.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/642/indicacao_n_15.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/642/indicacao_n_15.2025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciada a CONSTRUÇÃO DE POÇO ARTESIANO no Sítio Poudrinho.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/643/indicacao_n_16.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/643/indicacao_n_16.2025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciada o reboco lateral das casas da rua Cosmo Amorim, neste Municipio.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/644/indicacao_n_17.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/644/indicacao_n_17.2025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciada a pavimentação do Sítio Boa Vista até a PE-71, neste município.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/649/indicacao_n_18.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/649/indicacao_n_18.2025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciada  a iluminação do Estádio Barbosão.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/650/indicacao_n_19.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/650/indicacao_n_19.2025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciado o saneamento da Rua Herotides Gomes dos Santos.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/651/indicacao_n_20.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/651/indicacao_n_20.2025.pdf</t>
   </si>
   <si>
     <t>Iluminação temática nos prédios públicos, enfatizando as campanhas temáticas.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>Ninho Mototaxi</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/652/indicacao_n_21.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/652/indicacao_n_21.2025.pdf</t>
   </si>
   <si>
     <t>Solicita a aplicação de geomanta em barreira localizada na PE-71 em frente ao Posto Petrobras, neste município.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/653/indicacao_n_22.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/653/indicacao_n_22.2025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciada a reforma, requalificação do Mercado Público, tarimbas com ganchos de inox, balcões frios e fardamentos.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/654/indicacao_n_23.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/654/indicacao_n_23.2025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciado o calçamento, saneamento e urbanismo, da Rua: Antônio Francisco dos Santos, Bairro da Camela, por trás do Beco da Facada, neste município.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/657/indicacao_n_24.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/657/indicacao_n_24.2025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciada a encanação de água no Loteamento ELSHADAY (conhecido como Loteamento de Max).</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/658/indicacao_n_25.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/658/indicacao_n_25.2025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciado o saneamento da localidade que inicia na Capela de Nossa Senhora dos Pobres até o bueiro da PE-71.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/660/indicacao_n_26.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/660/indicacao_n_26.2025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciado o calçamento da via pública que inicia na principal de Mumbucas até o Loteamento Elshaday.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/661/indicacao_n_27.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/661/indicacao_n_27.2025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciada o reboco na lateral das casas na rua Padre Cícero, neste município.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/662/indicacao_n_28.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/662/indicacao_n_28.2025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciada Poço Artesiano no Sítio Águas fria, neste município.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/663/indicacao_n_29.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/663/indicacao_n_29.2025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciada Poço Artesiano no Sítio Mutuns, neste município.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/664/indicacao_n_302025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/664/indicacao_n_302025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciada Poço Artesiano no Sítio Catolé, neste município.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/665/indicacao_n_312025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/665/indicacao_n_312025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciada Poço Artesiano no Sítio Muxoxo, neste município.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/667/indicacao_n_32.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/667/indicacao_n_32.2025.pdf</t>
   </si>
   <si>
     <t>Solicita caminhões de pedra rachão, para construção de um muro de arrimo, ao lado da ponte do sítio Riachão mumbucas, próximo a entrada da Fazenda Verdão.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/668/indicacao_n_33.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/668/indicacao_n_33.2025.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de uma coletora de lixo, ao lado da ponte do sítio Riachão mumbucas, próximo a entrada da Fazenda Verdão.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/669/indicacao_n_342025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/669/indicacao_n_342025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciada a iluminação do pátio da Mangueira, iniciando da capela de São Francisco de Assis até a subida da Camela, neste município.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/670/indicacao_n_352025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/670/indicacao_n_352025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciada a criação da BRIGADA VOLUNTÁRIA DE PRIMEIRA RESPOSTA A INCÊNDIOS NAS REGIÕES DOS SÍTIOS FREIXEIRAS E BALANÇO, ZONA RURAL DO MUNICÍPIO DE CHÃ GRANDE.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/671/indicacao_n_36.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/671/indicacao_n_36.2025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciada a construção de poço artesiano no Sítio Alto do Rio, neste município.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/672/indicacao_n_37.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/672/indicacao_n_37.2025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciada a construção de poço artesiano no Sítio Cutias, neste município.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/673/indicacao_n_38.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/673/indicacao_n_38.2025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciada a construção de poço artesiano no Sítio Freixeiras, neste município.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/674/indicacao_n_39.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/674/indicacao_n_39.2025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciada a construção de poço artesiano no Sítio Malhadinha, neste município.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/675/indicacao_n_40.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/675/indicacao_n_40.2025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciada a construção de poço artesiano no Sítio Lagoa do Barro, neste município.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/676/indicacao_n_41.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/676/indicacao_n_41.2025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciada a manutenção da praça da Camela - (pintura e iluminação).</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/680/indicacao_n_42.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/680/indicacao_n_42.2025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciado o CALÇAMENTO e SANEAMENTO da Rua Bertoldo Campos (Rua em frente à Biblioteca Municipal), neste município.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/682/indicacao_n_43.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/682/indicacao_n_43.2025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciado o CALÇAMENTO da Rua Adeildo Lino Soares, o qual será iniciado por trás do estabelecimento do Sr. Eduardo até a Rua do Sol, neste município.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/683/indicacao_n_44.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/683/indicacao_n_44.2025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciado o o CALÇAMENTO da Rua Manoel Bernardo de Lima, o qual terá início na descida da Rua da Sal e Luz até a PE-71, neste município.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/684/indicacao_n_45.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/684/indicacao_n_45.2025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciado um POSTO DE SAÚDE, localizado no Sítio Lajedo Grande, pertencente a este município.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/685/indicacao_n_46.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/685/indicacao_n_46.2025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciado a MANUTENÇÃO DE ILUMINAÇÃO, tal atividade deve ser realizada na entrada do Sítio Lajedo Grande, pertencente a este município.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/686/indicacao_n_47.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/686/indicacao_n_47.2025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciado a a construção de uma QUADRA POLIESPORTIVA, na Vila Santa Luzia, neste município.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/687/indicacao_n_48.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/687/indicacao_n_48.2025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciada a ILUMINAÇÃO do Sítio Lagoa da Mata, pertencente a este município.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/688/indicacao_n_49.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/688/indicacao_n_49.2025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciado a PAVIMENTAÇÃO e ILUMINAÇÃO, as quais terão início em Jorge do Bar até a ladeira Keka, localizado no Sítio Muxoxo, pertencente a este município.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/689/indicacao_n_50.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/689/indicacao_n_50.2025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciado o SANEAMENTO BÁSICO, na Rua Isaura Gomes de Oliveira (popularmente conhecida como a antiga Avenida São Jorge), neste município.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/690/indicacao_n_51.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/690/indicacao_n_51.2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciada a transformação da Rua Carmelita Pessoa Barros de Menezes em SENTIDO ÚNICO, neste município.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/691/indicacao_n_52.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/691/indicacao_n_52.2025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada a a DESOBSTRUÇÃO do esgoto, em casos de chuvas torrenciais na rua Justino Gomes da Silva (em frente a Farmácia Santana), neste município.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/696/indicacao_n_53.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/696/indicacao_n_53.2025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciada a DESOBSTRUÇÃO do esgoto, em casos de chuvas torrenciais na Av. São José (em frente a Câmara Municipal), neste município.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/697/indicacao_n_54.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/697/indicacao_n_54.2025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciada a REFORMA DA PRAÇA ao lado da Capela Nossa Senhora dos Pobres.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/700/indicacao_n_55.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/700/indicacao_n_55.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciada uma praça com iluminação na entrada do Sítio Malhadinha.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/701/indicacao_n_56.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/701/indicacao_n_56.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciada a construção de um PONTO DE ÔNIBUS na entrada do Sítio Malhadinha.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/702/indicacao_n_57.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/702/indicacao_n_57.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciada a SINALIZAÇÃO COM PLACAS em todas as entradas que dão acesso ao Sítio Malhadinha.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/703/indicacao_n_58.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/703/indicacao_n_58.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciada a construção de um PONTO DE ÔNIBUS na entrada do Sítio Tipim.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/704/indicacao_n_59.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/704/indicacao_n_59.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciada a construção de um PONTO DE ÔNIBUS na entrada do Sítio Jaboticaba.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/705/indicacao_n_60.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/705/indicacao_n_60.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciada a construção de um PONTO DE ÔNIBUS na entrada do Sítio Muxoxo (na Jurema).</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/707/indicacao_n_61.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/707/indicacao_n_61.2025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciada a REGULAMENTAÇÃO e DENOMINAÇÃO da Guarda Civil Municipal, para POLÍCIA MUNICIPAL.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/708/indicacao_n_62.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/708/indicacao_n_62.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciada a IMPLANTAÇÃO NA REDE DE ILUMINAÇÃO PÚBLICA no Sítio Lagoa Verde (próximo a Júnior do Society), neste município.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/709/indicacao_n_63.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/709/indicacao_n_63.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciada a COLETA e COLETOR DE LIXO no Sítio Lagoa Verde (Próximo a Júnior do Society), neste município.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/710/indicacao_n_64.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/710/indicacao_n_64.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciado o CALÇAMENTO da rua Eliane Cavalcante Souza (Em frente a casa do ex vereador Irmão Zaninho), neste município.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/714/indicacao_n_65.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/714/indicacao_n_65.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciado, em CARÁTER DE URGÊNCIA REFORMA no posto de Saúde do sítio Matias, neste município.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/715/indicacao_n_66.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/715/indicacao_n_66.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciado e levado o carro da mamografia no Sítio Macacos, neste município.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/716/indicacao_n_67.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/716/indicacao_n_67.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciada a REFORMA da quadra poliesportiva do Sítio Lajedo Grande.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/719/indicacao_n_68.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/719/indicacao_n_68.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciada a ILUMINAÇÃO do loteamento de Gustavo da Serraria, neste município.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/720/indicacao_n_69.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/720/indicacao_n_69.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciada uma COBERTA na entrada do Cemitério Municipal, para que as famílias enlutadas possam estar aparadas do sol ou chuva.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/722/indicacao_n_70.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/722/indicacao_n_70.pdf</t>
   </si>
   <si>
     <t>Solicita que o Departamento de Tributos do Município providencie, junto à empresa do sistema, e tenha disponibilidade para emitir certidões, logo após a realização do pagamento via Pix.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/723/indicacao_n_71.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/723/indicacao_n_71.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciada a EXPANSÃO da rua Cosme Amorim de Lima conhecida como rua de Sr. Naro, para que possa ser via se sentido único com acesso do centro da cidade para a PE-71, neste município.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/731/indicacao_n_72.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/731/indicacao_n_72.pdf</t>
   </si>
   <si>
     <t>Solicita que passe a ter COLETA por trás do PSF da Malhadinha, neste município.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/732/indicacao_n_73.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/732/indicacao_n_73.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciado FONOAUDIÓLOGO para o CIS, neste município.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/734/indicacao_n_74.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/734/indicacao_n_74.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciado a CONSTRUÇÃO do mercado de miúdo, neste município.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/735/indicacao_n_75.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/735/indicacao_n_75.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciado o REPARO do calçamento da rua Iris Queiroz da Silva, no bairro Dom Helder Câmara (Por trás da escola 20 de dezembro), neste município.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/740/indicacao_n_76.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/740/indicacao_n_76.2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciada a RECONSTRUÇÃO DOS APOIOS DA PONTE DE MUTUNS (PONTE QUE DÁ ACESSO AO SÍTIO MACACOS).</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/741/indicacao_n_77.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/741/indicacao_n_77.2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciada a ILUMINAÇÃO da ponte que dá acesso ao sítio Macacos.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/739/indicacao_n_78.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/739/indicacao_n_78.2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciada a compra de novo acervo para Biblioteca Municipal, tendo em vista a atualização constante dos materiais didáticos e normativos de MEC.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/737/indicacao_n_79.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/737/indicacao_n_79.2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciada a digitalização do acervo da Biblioteca Municipal. Possibilitando o acesso rápido e prático dos colaboradores e estudantes.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/738/indicacao_n_80.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/738/indicacao_n_80.2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciada a inclusão de equipamento de informática e de impressão para a Biblioteca Municipal.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/742/indicacao_n_81.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/742/indicacao_n_81.2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciada a CONTINUAÇÃO DO CALÇAMENTO do Sítio Tipim, na Zona Rural de Chã Grande.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/743/indicacao_n_82.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/743/indicacao_n_82.2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciada a REFORMA do Posto de Saúde da Malhadinha, na Zona Rural deste município.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/744/indicacao_n_83.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/744/indicacao_n_83.2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciada a CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA ao lado da escola modelo Joaquim Alves Pereira, localizada no sítio Frexeiras, zona rural deste município.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/745/indicacao_n_84.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/745/indicacao_n_84.2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciada a REALOCAÇÃO DOS BOXES DE MIÚDO para o Mercado Público deste município.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/746/indicacao_n_85.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/746/indicacao_n_85.2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciada a PAVIMENTAÇÃO DO PÁTIO DA CAPELA SÃO ROQUE, no sítio Frexeiras, neste município.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/747/indicacao_n_86.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/747/indicacao_n_86.2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciado a CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA no local do colégio Jaci Roque, no sítio Malhadinha, neste município.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/748/indicacao_n_87.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/748/indicacao_n_87.2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciado o CALÇAMENTO da Rua João Edécio de Lima (Por trás do Tributos) no Bairro Simões Barbosa, neste município.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/749/indicacao_n_88.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/749/indicacao_n_88.2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciado o SANEAMENTO da Rua João Edécio de Lima (Por trás do Tributos) no Bairro Simões Barbosa, neste município.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/750/indicacao_n_89.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/750/indicacao_n_89.2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciada a ILUMINAÇÃO da Rua João Edécio de Lima (Por trás do Tributos) no Bairro Simões Barbosa, neste município.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/753/indicacao_n_90.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/753/indicacao_n_90.2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciada a INSTALAÇÃO DE FAIXAS DE PEDESTRES em frente à todas as escolas públicas e privadas, da área urbana do município de Chã Grande.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/754/indicacao_n_91.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/754/indicacao_n_91.2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciada a CONSTRUÇÃO DE UMA ÁREA COBERTA E QUE SEJA FEITA A AQUISIÇÃO DE BANCOS PARA A PRAÇA NO TREVO DA ENTRADA DE CHÃ GRANDE.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/755/indicacao_n_92.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/755/indicacao_n_92.2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciada a PAVIMENTAÇÃO do trecho dá acesso à Igreja Assembleia de Deus em Lagoa do Barro, neste município.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/756/indicacao_n_93.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/756/indicacao_n_93.2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciada a pavimentação da RUA OSCAR BARBOSA SOARES, BAIRRO DOM HÉLDER, neste município.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/757/indicacao_n_94.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/757/indicacao_n_94.2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciada a PAVIMENTAÇÃO DA RUA DR. ARAÃO LINS, BAIRRO SIMÕES BARBOSA.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/759/indicacao_n_95.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/759/indicacao_n_95.2025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciado o CALÇAMENTO do Sítio Mutuns (Acesso ao Recanto da Chã), neste município.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/760/indicacao_n_96.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/760/indicacao_n_96.2025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciado o SANEAMENTO na rua Arlindo Pereira de Morais no bairro Dom Helder Câmara, neste município.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/761/indicacao_n_97.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/761/indicacao_n_97.2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciado a PINTURA e SINALIZAÇÃO de todas as lombadas, tanto da Zona Urbana como da Zona Rural, neste município.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/762/indicacao_n_98.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/762/indicacao_n_98.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciada a CONSTRUÇÃO DE UM BUEIRO no Sítio Alto do Rio, nas proximidades da casa de Dona Nercina.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/763/indicacao_n_99.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/763/indicacao_n_99.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciada a CONSTRUÇÃO DE UM BUEIRO na entrada da BAIUCA, Sítio Alto do Rio, na zona rural de Chã Grande.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/766/indicacao_n_100.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/766/indicacao_n_100.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciado o CALÇAMENTO da Ladeira de Piçarreira em Malhadinha, zona rural desse município.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/767/indicacao_n_101.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/767/indicacao_n_101.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciada a INSTALAÇÃO DE UMA CISTERNA COMUNITÁRIA no Sítio Tipim, neste município.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/768/indicacao_n_102.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/768/indicacao_n_102.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciada a ILUMINAÇÃO DE LED NA ROTA TURÍSTICA, DO INÍCIO AO FINAL, neste município.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/777/indicacao_n_103.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/777/indicacao_n_103.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciado o ESTACIONAMENTO PRIORITÁRIO PARA IDOSOS na Avenida São José, neste município.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/770/indicacao_n_104.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/770/indicacao_n_104.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciado o ATENDIMENTO PRIORITÁRIO EM AMBULATÓRIO PARA TODAS AS MODALIDADES MÉDICAS, para pessoas com TEA (Transtorno do Espectro Autista) e com COMORBIDADE, neste município.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/771/indicacao_n_105.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/771/indicacao_n_105.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciado o ATENDIMENTO PRIORITÁRIO EM PSF´S A PESSOAS COM TEA (Transtorno do Espectro Autista) e com COMORBIDADE, neste município.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/772/indicacao_n_106.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/772/indicacao_n_106.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciado o ATENDIMENTO PRIORITÁRIO NO HOSPITAL GERAL ALFREDO ALVES DE LIMA A PESSOAS COM TEA (Transtorno do Espectro Autista) e com COMORBIDADE, neste município.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/773/indicacao_n_107.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/773/indicacao_n_107.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciado o ESTACIONAMENTO PRIORITÁRIO PARA PESSOAS COM TEA (Transtorno do Espectro Autista) e com COMORBIDADE NA AVENIDA SÃO JOSÉ, neste município.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/776/indicacao_n_108.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/776/indicacao_n_108.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciada a CONSTRUÇÃO de uma BUEIRA próximo a Capela Nossa Senhora Aparecida no sítio Macacos, neste município.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/779/indicacao_n_109.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/779/indicacao_n_109.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciado o serviço de impressões na Biblioteca, neste município.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/780/indicacao_n_110.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/780/indicacao_n_110.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciado o SANEAMENTO da rua João Maximiano no bairro das Palmeiras, neste município.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/781/indicacao_n_111.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/781/indicacao_n_111.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciado a continuidade da obra de SANEAMENTO na Rua Severino Bezerra da Silva, localizada no bairro Manoel Simões Barbosa, neste município.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/782/indicacao_n_112.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/782/indicacao_n_112.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciado faixa de pedestre na AV. São José no inicio e final da praça nos dois sentidos como também a que interliga a TV. Manoel Alves Varela, como seguem as imagens em anexo.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/783/indicacao_n_113.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/783/indicacao_n_113.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciado faixa de pedestre na rua Justino Gomes (Em frente a seu Dida, barraca de seu Doca e Assembléia de Deus), como seguem as imagens em anexo.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/784/indicacao_n_114.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/784/indicacao_n_114.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciado faixa de pedestre na AV. 20 de dezembro (Em frente ao Hospital Alfredo Alves de Lima), como seguem as imagens em anexo.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/788/indicacao_n_115.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/788/indicacao_n_115.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE SEJA PROVIDENCIADA UMA PLACA EDUCATIVA DE REDUÇÃO DE VELOCIDADE NA RUA JUSTINO GOMES DA SILVA, ALTURA DA ASSEMBLEIA DE DEUS COM A ESQUINA DO MERCADO DE PAULINHO.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/789/indicacao_n_116.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/789/indicacao_n_116.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE SEJA PROVIDENCIADO O ATENDIMENTO DE EXAME DE ENDOSCOPIA, ao menos uma vez ao mês,  no HOSPITAL GERAL ALFREDO ALVES DE LIMA, com a devida marcação.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/790/indicacao_n_117.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/790/indicacao_n_117.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciada a CONSTRUÇÃO DE UMA BUEIRA, após a Associação de Bacamarteiro, no Sítio Frexeira, município de Chã Grande.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>Solicita que seja providenciado a criação de um espaço adequado para a realização de feira de animais, com o objetivo de viabilizar a comercialização de gado, cavalos, porcos e demais espécies.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>Solicita que seja realizada a instalação de calhas para captação e direcionamento de águas pluviais nos prédios públicos do município, tais como escolas, postos de saúde, hospitais, unidades administrativas, entre outros.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/815/indicacao_n_120.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/815/indicacao_n_120.2025.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada, com a máxima urgência possível, a aquisição de duas ambulâncias de maior porte, devidamente equipadas, para reforçar e melhorar o serviço de transporte de pacientes no município.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/819/indicacao_n_121.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/819/indicacao_n_121.2025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciada a implantação de um Laboratório Municipal voltado para análise e monitoramento da qualidade da água destinada ao consumo humano.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/820/indicacao_n_122.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/820/indicacao_n_122.2025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciada a CONCLUSÃO do calçamento na Rua Luiz Anastácio, no bairro TV. João Félix de Oliveira.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/821/indicacao_n_123.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/821/indicacao_n_123.2025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciada a RECUPERAÇÃO do calçamento na entrada da comunidade de Malhadinha, localizada antes da Lagoa do Barro, nas proximidades de Zé do Louro, neste município.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/823/indicacao_n_124.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/823/indicacao_n_124.2025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciada a criação de uma EQUIPE DE FISIOTERAPIA DOMICILIAR, no âmbito do município de Chã Grande, e dá outras providências.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/824/indicacao_n_125.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/824/indicacao_n_125.2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciada implantação de ATENDIMENTOS COM HORÁRIOS ESTENDIDOS, para os exames médicos das especialidades já existentes nos Hospital Geral Alfredo Alves de Lima, neste município.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/827/indicacao_n_126.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/827/indicacao_n_126.2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciado a REFORMA GERAL do Hospital Geral Alfredo Alves de Lima, neste município._x000D_
 _x000D_
 _x000D_
 Justificativa:_x000D_
 A reforma é imprescindível para assegurar um ambiente mais seguro, higienizado e eficiente, possibilitando que o hospital cumpra sua missão de oferecer serviços de saúde de qualidade à população, além de reforçar a capacidade de atendimento em situações de emergência e melhores condições para os profissionais da saúde. Assim sendo, solicito aos meus ilustres pares, a aprovação do presente pleito.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/828/indicacao_n_127.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/828/indicacao_n_127.2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciada a construção de uma Bueira no Sítio Palmeiras, na subida do Bobocão, neste município.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/834/indicacao_n_128.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/834/indicacao_n_128.2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciada a MANUTENÇÃO DA ILUMINAÇÃO da Rua Adeildo Lino Soares, Bairro Dom Helder Câmara, neste município.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/837/indicacao_n_129.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/837/indicacao_n_129.2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciado a PAVIMENTAÇÃO COM INTERTRAVADO, na Rua Antônio Machado de Araújo, em frente a Serralharia de Nanato, neste município.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/838/indicacao_n_130.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/838/indicacao_n_130.2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciado o conserto do relógio localizado na Praça Monsenhor João Inácio Ferreira, no centro deste município.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/839/indicacao_n_131.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/839/indicacao_n_131.2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciada a instalação de sinal público de internet Wi-Fi na praça Monsenhor João Inácio Ferreira, centro de Chã Grande.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/840/indicacao_n_132.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/840/indicacao_n_132.2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciada a instalação de sinal público de internet Wi-Fi na Praça da Bíblia, centro de Chã Grande.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/841/indicacao_n_133.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/841/indicacao_n_133.2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciada a instalação de lixeiros fixos nos postes das vias públicas deste município, especialmente em áreas de grande circulação de pessoas.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/849/indicacao_n_134.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/849/indicacao_n_134.2025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja disponibilizada a presença de agentes da Guarda Municipal em frente às unidades escolares do município, especialmente nos horários de entrada e saída dos estudantes.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>Solicito que seja providenciada a implementação de um veículo de saúde na Unidade de Saúde da Família do Sítio Macacos, zona rural deste município.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>Ceça da Saúde, Livia Campos</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/851/indicacao_n_136.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/851/indicacao_n_136.2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciado a RECONSTRUÇÃO DE UMA PRAÇA PÚBLICA na Rua João Prudente de Santana, Bairro Centro (por trás da paróquia São José), neste município.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/858/indicacao_n_137.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/858/indicacao_n_137.2025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciada a CONSTRUÇÃO DE UMA ACADEMIA DA CIDADE, BEM COMO UM PARQUE PARA AS CRIANÇAS, na Vila da Santa Luzia, neste município.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/864/indicacao_n_138.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/864/indicacao_n_138.2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciado o início das aulas do Projeto Movimenta Chã, com a educadora física Zielly Alves, no Sítio Mutuns, neste município.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/865/indicacao_n_139.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/865/indicacao_n_139.2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciado a PINTURA OU ADESIVAÇÃO DAS PAREDES COM TEMAS INFANTIS NO LABORATÓRIO DO HOSPITAL GERAL ALFREDO ALVES DE LIMA, neste município.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/866/indicacao_n_140.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/866/indicacao_n_140.2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciado a IMPLANTAÇÃO DO FUNCIONAMENTO 24 HORAS NO LABORATÓRIO HOSPITALAR "ALFREDO ALVES DE LIMA", neste município.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/868/indicacao_n_141.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/868/indicacao_n_141.2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciado a instalação de um cercado de madeira ao redor dos brinquedos da praça pública localizada no Bairro do Matadouro. (Requerimento verbal durante a 8° Sessão Ordinária do 3° Período)</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/872/indicacao_n_142.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/872/indicacao_n_142.2025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciado o CALÇAMENTO na rua Joaquim Francisco dos Santos, bairro Dom Helder Câmara (Rua do palácio Tiago Barbosa), neste município.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>Solicito que seja providenciado a requalificação da Academia no Bairro Newton Carneiro, neste município.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/887/indicacao_n_144.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/887/indicacao_n_144.2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciado a requalificação da Academia da Saúde, próximo ao antigo fórum, neste município.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/888/indicacao_n_145.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/888/indicacao_n_145.2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciado a construção de um “Parque da Cidade”, neste município.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/889/indicacao_n_146.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/889/indicacao_n_146.2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciado o pedido de duplicação na Rodovia PE-71, especificamente no trecho da curva da Vila, sentido Gravatá/PE, e encaminhado ao Departamento de Estradas de Rodagem de Pernambuco (DER/PE).</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/890/indicacao_n_147.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/890/indicacao_n_147.2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciado o pedido de criação da FAIXA DE DESACELERAÇÃO no trecho situado na entrada do Sítio Lajedo Grande, sentido Gravatá/PE na Rodovia PE-71, e encaminhado ao Departamento de Estradas de Rodagem de Pernambuco (DER/PE).</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/891/indicacao_n_148.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/891/indicacao_n_148.2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciado a construção de calçadas nas margens da PE-71, AVENIDA OTÁVIO TOMÁS LOURENÇO, BAIRRO MONS: JOÃO INÁCIO, E VITOR CAETANO DE DEUS, BAIRRO GOVERNADOR MIGUEL ARRAES, neste município.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/892/indicacao_n_149.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/892/indicacao_n_149.2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciado a inclusão de Parques, no local onde se localizavam as antigas piscinas de estabilização, que estão desativadas nas margens da PE-71, neste município.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/895/indicacao_n_150.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/895/indicacao_n_150.2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciado  junto à Secretaria de Infraestrutura, a construção de RAMPAS DE ACESSO à cadeirantes, nas calçadas das principais ruas e avenidas, neste município.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>Ceça da Saúde, Ninha de Zé Maria</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/896/indicacao_n_151.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/896/indicacao_n_151.2025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciada a Reforma do Ambulatório, com a construção de banheiros para funcionários e pacientes, do Hospital Geral Alfredo Alves de Lima, neste município.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/904/indicacao_n_152.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/904/indicacao_n_152.2025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja analisada, junto ao setor competente, a possibilidade de implantar corrimãos em todas as escadarias do município</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/905/indicacao_n_153.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/905/indicacao_n_153.2025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja encaminhado ao Departamento de Estradas de Rodagem (DER-PE), a solicitação da colocação de uma LOMBADA com SONORIZADOR na PE-71, em frente ao Posto de Combustível Petrovia, neste Município.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/906/indicacao_n_154.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/906/indicacao_n_154.2025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja encaminhado ao Departamento de Estradas de Rodagem (DER-PE), a solicitação de uma FAIXA DE DESACELERAÇÃO, em frente ao Condomínio Campos do Vale 2, neste Município.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/907/indicacao_n_155.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/907/indicacao_n_155.2025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciada uma psicóloga e uma advogada para a Coordenadoria da Mulher, neste município.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/908/indicacao_n_156.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/908/indicacao_n_156.2025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciada uma Psicóloga para o CIS, exclusivas para as mães, neste município.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/910/indicacao_n_157.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/910/indicacao_n_157.2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciado a construção de um espaço para orações, com o nome de “Casa de Oração”, situado na área posterior ao Hospital Municipal, com o objetivo de oferecer um local adequado para momentos de oração, reflexão e conforto espiritual aos funcionários, pacientes e visitantes daquela unidade de saúde.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/911/indicacao_n_158.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/911/indicacao_n_158.2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciado a Regularização Fundiária dos Imóveis localizados no Bairro conhecido como "Morada Nova", neste município.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/912/indicacao_n_159.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/912/indicacao_n_159.2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciado a Regularização Fundiária dos Imóveis localizados no Bairro conhecido como "Matadouro", neste município.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/913/indicacao_n_160.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/913/indicacao_n_160.2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciado a Regularização Fundiária dos Imóveis localizados no Bairro Padre Cícero, da Rodoviária até Juvenal do Gás, neste município.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/914/indicacao_n_161.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/914/indicacao_n_161.2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciado a Regularização Fundiária dos Imóveis localizados nos Bairros Newton Carneiro 1 e Newton Carneiro 2, neste município.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/915/indicacao_n_162.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/915/indicacao_n_162.2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciado junto à Secretaria de Infraestrutura e demais órgãos competentes, a construção de arquibancadas no Estádio Barbosão, visando oferecer melhores condições e conforto aos torcedores que prestigiam os eventos esportivos realizados no local.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/916/indicacao_n_163.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/916/indicacao_n_163.2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciado junto à Secretaria competente, a utilização do muro de arrimo da Rua das Palmeiras como espaço para manifestações artísticas, destacando, por meio de pinturas e murais, os principais pontos turísticos e culturais da cidade.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/917/indicacao_n_164.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/917/indicacao_n_164.2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciado junto à Secretaria Competente, A CRIAÇÃO DE VAGAS DE ESTACIONAMENTO RESERVADAS A PESSOAS COM DEFICIÊNCIA FÍSICA E IDOSOS, na Avenida São José, área central deste Município, bem como a colocação de placas de sinalização que identifiquem adequadamente essas vagas.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/922/indicacao_n_165.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/922/indicacao_n_165.2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciada a CONSTRUÇÃO DE UMA LOMBADA em frente à entrada da Lagoa do Barro, nas proximidades do estabelecimento de Dedo, zona rural deste Município.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/923/indicacao_n_166.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/923/indicacao_n_166.2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciada a CONSTRUÇÃO DE UMA LOMBADA após o Hotel Highlander, em frente à residência de Silvinho, localizado no Sítio Malhadinha, zona rural deste Município.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/924/indicacao_n_167.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/924/indicacao_n_167.2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciada a CONSTRUÇÃO DE UMA LOMBADA antes do Hotel Highlander, em frente à residência de Aninha de Titico, localizado no Sítio Malhadinha, zona rural deste Município.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/926/indicacao_n_168.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/926/indicacao_n_168.2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciado a REPARAÇÃO DO CALÇAMENTO no Sítio Malhadinha, zona rural deste município.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/928/indicacao_n_169.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/928/indicacao_n_169.2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciada uma equipe de máquinas para a realização dos serviços de reparação e manutenção das estradas vicinais localizadas na zona rural deste município, abrangendo os sítios Vertentes, Japaranduba, Matias e Retiro Saudoso. Justificativa: A solicitação se faz necessária em virtude das más condições das referidas vias, que vêm dificultando o tráfego de veículos, o escoamento da produção agrícola e o deslocamento dos moradores dessas comunidades.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/931/indicacao_n_170.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/931/indicacao_n_170.2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciada, junto ao setor competente, a disponibilização de uma CASA DE APOIO, destinada aos pacientes e acompanhantes do município, que são encaminhados para tratamento em Hospitais da Região Metropolitana do Recife.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/925/indicacao_n_171.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/925/indicacao_n_171.2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciada uma equipe de máquinas para a realização dos serviços de reparação e manutenção das estradas vicinais, localizadas na zona rural deste município, abrangendo os Sítios Vertentes, Japaranduba, Matias e Retiro Saudoso.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>Solicito que seja providenciado uma equipe de máquinas para a realização dos serviços de reparação e manutenção das estradas vicinais localizadas na zona rural deste município, abrangendo os sítios Muxoxo, Alto do Rio e Guerreiros.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/936/indicacao_n_173.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/936/indicacao_n_173.2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciado a PINTURA DE TODOS OS QUEBRA-MOLAS LOCALIZADOS NO CALÇAMENTO DO SÍTIO LAJEDO GRANDE.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/937/indicacao_n_174.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/937/indicacao_n_174.2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciada a INSTALAÇÃO DE BEBEDOUROS EM TODAS AS QUADRAS POLIESPORTIVAS DA ZONA RURAL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/938/indicacao_n_175.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/938/indicacao_n_175.2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja PROVIDENCIADO O EQUIPAMENTO PARA FOTOGRAFIA DAS IDENTIDADES (RGs), a fim de atender à demanda dos cidadãos que necessitam do serviço de emissão do documento._x000D_
 _x000D_
 Justificativa:_x000D_
 A ausência do referido equipamento tem causado grandes transtornos à população, uma vez que os cidadãos precisam deslocar-se até outras cidades para realizar o procedimento de fotografia necessário à emissão de suas identidades.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/940/indicacao_n_176.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/940/indicacao_n_176.2025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciado CALÇAMENTO na rua Rua Antônio Damião da Silva (Depois da escola 20 de dezembro, que dá acesso às casas de Luciano do adubo).</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/944/indicacao_n_177.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/944/indicacao_n_177.2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciado transporte (ônibus) para todas as crianças residentes na zona rural participarem da próxima Festa das Crianças promovida pelo Município de Chã Grande</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/945/indicacao_n_178.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/945/indicacao_n_178.2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciado a CONSTRUÇÃO DE UMA PRAÇA na entrada do Sítio Malhadinha, zona rural deste Município.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/946/indicacao_n_179.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/946/indicacao_n_179.2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciada a CONSTRUÇÃO DE UM PONTO DE ÔNIBUS na entrada do Sítio Malhadinha, zona rural deste Município.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/947/indicacao_n_180.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/947/indicacao_n_180.2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciada a CAPINAÇÃO E PINTURA DO MEIO-FIO DO CALÇAMENTO do Sítio Tipim, zona rural deste Município.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/948/indicacao_n_181.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/948/indicacao_n_181.2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciada REFORMA DOS BANHEIROS DO CEMITÉRIO MUNICIPAL, incluindo a adequação para acessibilidade.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/949/indicacao_n_182.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/949/indicacao_n_182.2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciado o AUMENTO DO MURO E A INSTALAÇÃO DE ILUMINAÇÃO no Cemitério Municipal, no lado localizado na Rua das Palmeiras.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/950/indicacao_n_183.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/950/indicacao_n_183.2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciada a MANUTENÇÃO DAS ESTRADAS do Sítio Palmeiras e do Sítio Macacos, zona rural deste Município.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/951/indicacao_n_184.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/951/indicacao_n_184.2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciado a criação de um CENTRO DE DISTRIBUIÇÃO AGRÍCOLA, em imóvel do Município já edificado, ou locado, com o objetivo de os agricultores que negociam produtos agrícolas possam armazenar, temporariamente, seus produtos no local, no pós-colheita e pré-comercialização.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/956/indicacao_n_185.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/956/indicacao_n_185.2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciado uma CRECHE no sítio Mangueira, neste município.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/957/indicacao_n_186.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/957/indicacao_n_186.2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciado a CONSTRUÇÃO DE UMA ACADEMIA DA SAÚDE no sitio Malhadinha, neste município.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/958/indicacao_n_187.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/958/indicacao_n_187.2025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja avaliada a possibilidade de estender o projeto “Viva Melhor” ou “Movimenta Chã” até os sítios Tipim e Malhadinha, neste município.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/959/indicacao_n_188.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/959/indicacao_n_188.2025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciada a MANUTENÇÃO das estradas do sítio Frexeiras dando início do campo de Santa até o Marrabume, neste município.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/960/indicacao_n_189.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/960/indicacao_n_189.2025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciado a MANUTENÇÃO das estradas do sítio Cutia nas proximidades da residência de seu Mariano até a residência de Zé do bode dando continuidade até Marcio de baixa, neste município.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/961/indicacao_n_190.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/961/indicacao_n_190.2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciada a PINTURA da quadra poliesportiva do sítio Lajedo Grande, neste município.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/962/indicacao_n_191.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/962/indicacao_n_191.2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciado a MANUTENÇÃO das entradas principais dos sítios Macacos, Simão e Macaco de baixo (Vagem), neste munícipio.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/963/indicacao_n_192.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/963/indicacao_n_192.2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciada a PINTURA das lombadas do calçamento do sítio Mangueira, em toda a via principal (do trecho que vai da ponte grande até a escola Laerte Pedrosa de Melo), neste município.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/967/indicacao_n_193.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/967/indicacao_n_193.2025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciada, junto ao setor competente, a reativação do ANEXO DO POSTO DE SAÚDE DA VILA, no Sítio Lajedo Grande, neste município.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/972/indicacao_n_194.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/972/indicacao_n_194.2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciada a pavimentação no sítio Palmeiras Trecho 1 - (Passando por Ivanildo, Burira de Joca, trevo da entrada de Severino do bar, Adenio, Sidney, seguindo em sentido sítio de Josenildo, passando pela associação de Palmeiras, fazenda de Fernando Luna, loteamento de Gilson/Gilberto, seguindo até a pracinha do calçamento antes da Capela Padre Pio, aproximadamente 5km), neste município.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/973/indicacao_n_195.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/973/indicacao_n_195.2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciado PAVIMENTAÇÃO no sítio Palmeiras Trecho 2 - (Iniciando em Ivanildo, passando por Lula Soares, antigo grupo escolar, Capela Nossa Senhora do Carmo, passando pela bueira nova, de Gessé até a casa de Jó de Vanderlei, aproximadamente 1,6 km), neste município.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/974/indicacao_n_196.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/974/indicacao_n_196.2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciada PAVIMENTAÇÃO ou TERRAPLANAGEM da ponte do sítio Macacos até a barragem de Vertentes, aproximadamente 3 km, neste município.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/975/indicacao_n_197.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/975/indicacao_n_197.2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciada PAVIMENTAÇÃO ou TERRAPLANAGEM da barragem do sítio Vertentes a escola do sítio Japaranduba, aproximadamente 3,5 km, neste município.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/976/indicacao_n_198.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/976/indicacao_n_198.2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciada PAVIMENTAÇÃO ou TERRAPLANAGEM da iniciando na Escola do sítio Japaranduba até o PSF do sítio Matias , aproximadamente 3 km, neste município.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/979/indicacao_n_199.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/979/indicacao_n_199.2025.pdf</t>
   </si>
   <si>
     <t>Solicita a disponibilização de dois (02) agentes da Guarda Civil Municipal para realizar monitoramento preventivo e periódico nas seguintes áreas que têm apresentado ocorrências recorrentes de queimadas:_x000D_
 - Loteamento de Quiquinha_x000D_
 - Loteamento de Marcelo_x000D_
 - Matadouro _x000D_
 - Na mata _x000D_
 - Morada Nova (REQUERIMENTO VERBAL NA 8° SESSÃO ORDINÁRIA)</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/980/indicacao_n_200.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/980/indicacao_n_200.2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciado o cercamento (muro ou alambrado) da área conhecida como MATA, com o objetivo de proteger o local contra queimadas, ações de vandalismo e demais danos ambientais. (REQUERIMENTO VERBAL NA 8° SESSÃO ORDINÁRIA)</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/983/indicacao_n_201.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/983/indicacao_n_201.2025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciado, junto ao setor competente, estudada a possibilidade de transformar a área conhecida como MATA em um espaço de visitação pública, com a criação de um mirante, tornando o local um ponto turístico da cidade, visando à valorização ambiental, social e cultural da comunidade. A iniciativa visa tanto à preservação da vegetação nativa, quanto à promoção do turismo local, oferecendo aos moradores e visitantes um ambiente seguro e apropriado para lazer e contemplação da natureza. (REQUERIMENTO VERBAL NA 8º SESSÃO ORDINÁRIA)</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/985/indicacao_n_202.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/985/indicacao_n_202.2025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciado um NOVO HOSPITAL, neste município. (Indicação Verbal na 9° Sessão Ordinária)</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/987/indicacao_n_203.2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/987/indicacao_n_203.2025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciada a CONSTRUÇÃO de uma PASSAGEM MOLHADA na comunidade de Macaco de Baixo (Vagem), neste município.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>PDEL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
     <t>“Dispõe sobre a Prestação de Contas do Exercício Financeiro de 2001, aprovada com ressalvas, do Poder Executivo do Município de Chã Grande – Estado de Pernambuco, PROCESSO TCE-PE Nº 00240032-7, de responsabilidade de Daniel Alves de Lima."</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>“Dispõe sobre a Prestação de Contas do Exercício Financeiro de 2018, aprovada com ressalvas, do Poder Executivo do Município de Chã Grande – Estado de Pernambuco, PROCESSO TCE-PE Nº 19100240-9, de responsabilidade de Diogo Alexandre Gomes Neto.”</t>
   </si>
@@ -4089,84 +4089,84 @@
   <si>
     <t>Dispõe sobre a APROVAÇÃO, COM RESSALVAS, da Prestação de Contas do Município de Chã Grande, Estado de Pernambuco, relativa ao Exercício Financeiro de 2019, de responsabilidade do Sr. Diogo Alexandre Gomes Neto.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>Dispõe sobre a APROVAÇÃO, COM RESSALVAS, da Prestação de Contas do Município de Chã Grande, Estado de Pernambuco, relativa ao Exercício Financeiro de 2020, de responsabilidade do Sr. Diogo Alexandre Gomes Neto.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>Dispõe sobre a APROVAÇÃO, COM RESSALVAS, da Prestação de Contas do Município de Chã Grande, Estado de Pernambuco, relativa ao Exercício Financeiro de 2022, de responsabilidade do Sr. Diogo Alexandre Gomes Neto.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>ATA2</t>
   </si>
   <si>
     <t>Ata das Sessões Extraordinárias</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/805/ata_1reuniao_extraordinaria_2p.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/805/ata_1reuniao_extraordinaria_2p.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 1° Sessão Extraordinária do 2º Período da 2° Sessão Legislativa da 15 Legislatura</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/811/ata_eletronica_da_2_sessao_extraordinaria_do_2p_de_2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/811/ata_eletronica_da_2_sessao_extraordinaria_do_2p_de_2025.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 2° Sessão Extraordinária do 2º Período da 2° Sessão Legislativa da 15 Legislatura</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/876/ata_eletronica_da_1_sessao_extraordinaria_do_3p_de_2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/876/ata_eletronica_da_1_sessao_extraordinaria_do_3p_de_2025.pdf</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>EME1</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>Célia de Jaci, Jadinho Da Ceasa, Wedson de Biu Beleu</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/930/emenda_modificativa_n_001.2025_do_pl_16_do_executivo.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/930/emenda_modificativa_n_001.2025_do_pl_16_do_executivo.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 001/2025, DE AUTORIA DA COMISSÃO DE JUSTIÇA E REDAÇÃO, ao PROJETO DE LEI Nº 016/2025, QUE “DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA CUIDAR DE QUEM CUIDA NO ÂMBITO DO MUNICÍPIO DE CHÃ GRANDE E DÁ OUTRAS PROVIDÊNCIAS.” (URGÊNCIA), DE AUTORIA DO CHEFE DO PODER EXECUTIVO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4473,68 +4473,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/615/ata_eletronica_da_1_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/637/ata_eletronica_da_2_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/645/ata_eletronica_da_3_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/656/ata_eletronica_da_4_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/666/ata_eletronica_da_5_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/677/ata_eletronica_da_6_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/681/ata_eletronica_da_7_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/698/ata_eletronica_da_8_sessao_ordinaria_do_1p_2025_-_copia.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/711/ata_eletronica_da_9_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/712/ata_eletronica_da_10_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/730/ata_eletronica_da_1_sessao_ordinaria_do_2p_2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/733/ata_eletronica_da_2_sessao_ordinaria_do_2p_2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/751/ata_eletronica_da_3_sessao_ordinaria_do_2p_2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/758/ata_eletronica_da_4_sessao_ordinaria_do_2p_2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/765/ata_eletronica_da_5_sessao_ordinaria_-_copia.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/774/ata_eletronica_da_6_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/778/ata_eletronica_da_7_sessao_ordinaria_do_2p.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/787/ata_eletronica_da_8_sessao_ordinaria_do_2p.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/797/ata_eletronica_da_9_sessao_ordinaria_do_2p.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/798/1751640617_ata-eletronica-da-10-sessao-ordinaria-do-2p.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/822/1755715470_ata-eletronica-da-1-sessao-ordinaria-do-3p.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/826/1755715536_ata-eletronica-da-2-sessao-ordinaria-do-3p.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/832/1755715378_ata-eletronica-da-3-sessao-ordinaria-do-3p.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/844/1755715420_ata-eletronica-da-4-sessao-ordinaria-do-3p.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/848/ata_eletronica_da_5_sessao_ordinaria_do_3p.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/855/ata_eletronica_da_6_sessao_ordinaria_do_3p.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/867/ata_eletronica_da_7_sessao_ordinaria_do_3p.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/869/ata_eletronica_da_8_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/873/ata_eletronica_da_9_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/874/ata_eletronica_da_10_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/909/ata_eletronica_da_1_sessao_do_4p_de_2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/919/ata_eletronica_da_2_sessao_do_4p_de_2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/927/ata_eletronica_da_3_sessao_do_4p_de_2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/934/ata_eletronica_da_4osessao_do_4o_p._2025_-_copia.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/941/ata_eletronica_da_5_sessao_do_4p_de_2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/952/ata_eletronica_da_6_sessao_do_4p_de_2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/968/ata_eletronica_da_7o_sessao_do_4o_per._2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/981/ata_eletronica_da_8o_sessao_do_4o_p._2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/990/ata_eletronica_da_9_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/991/ata_eletronica_da_10_sessao_ordinaria_do_4p_de_2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/607/requerimento_n_01.2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/608/requerimento_n_02.2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/614/requerimento_n_03.2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/618/requerimento_n_04.2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/619/requerimento_n_05.2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/624/requerimento_n_06.2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/625/requerimento_n_07.2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/626/requerimento_n_08.2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/628/requerimento_n_09_0001.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/630/requerimento_n_10.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/632/requerimento_n_11.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/634/requerimento_n_12.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/635/requerimento_n_13.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/636/requerimento_n_14.2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/655/requerimento_n_15.2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/659/requerimento_n_16.2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/678/requerimento_n_17.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/679/requerimento_n_18.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/692/requerimento_n_19.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/693/requerimento_n_20.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/695/requerimento_n_21.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/706/requerimento_n_22.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/717/requerimento_n_23.2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/718/requerimento_n_24.2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/721/requerimento_n_25.2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/725/requerimento_n_26.2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/727/requerimento_n_27.2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/728/requerimento_n_28.2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/736/requerimento_n_29.2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/764/requerimento_n_30.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/791/requerimento_n_31.2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/792/requerimento_n_32.2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/793/requerimento_n_33.2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/800/requerimento_n_34.2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/801/requerimento_n_35.2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/802/requerimento_n_36.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/803/requerimento_n_37.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/804/requerimento_n_38.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/808/requerimento_n_39.2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/809/requerimento_n_40.2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/812/requerimento_n_41.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/813/requerimento_n_42.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/829/requerimento_n_44.2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/830/requerimento_n_45.2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/831/requerimento_n_46.2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/833/requerimento_n_47.2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/835/requerimento_n_48.2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/836/requerimento_n_49.2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/842/requerimento_n_50.2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/843/requerimento_n_51.2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/856/requerimento_n_52.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/857/requerimento_n_53.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/859/requerimento_n_54.2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/884/requerimento_n_55.2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/885/requerimento_n_56.2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/893/requerimento_n_57.2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/894/requerimento_n_58.2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/899/requerimento_n_59.2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/900/requerimento_n_60.2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/901/requerimento_n_61.2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/929/requerimento_n_62.2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/932/requerimento_n_63.2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/933/requerimento_n_64.2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/939/requerimento_n_65.2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/953/requerimento_n_66.2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/954/requerimento_n_67.2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/965/requerimento_n_68.2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/964/requerimento_n_69.2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/966/requerimento_n_70.2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/971/requerimento_n_71.2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/978/requerimento_n_72.2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/984/requerimento_n_73.2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/988/requerimento_n_74.2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/989/requerimento_n_75.2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/992/requerimento_n_76.2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/993/requerimento_n_77.2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/629/pl_n_02.2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/694/pl_n_03.2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/729/projeto_de_lei_n004_2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/806/pl_n_005.2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/807/pl_n_006.2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/846/pl_do_executivo_n_007.2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/845/pl_do_executivo_n_008.2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/847/projeto_de_lei_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/877/pl_do_executivo_n_010.2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/878/pl_do_executivo_n_011.2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/897/pl_do_executivo_n_012.2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/898/pl_do_executivo_n_013.2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/902/pl_0142025_-_loa.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/903/pl_0152025_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/920/pl_do_executivo_n_016.2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/921/pl_do_executivo_n_17.2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/955/pl_do_executivo_n_18.2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/969/pl_do_executivo_n_19.2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/970/pl_do_executivo_n_20.2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/617/pl_n_001.2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/633/pl_n_02.2025_legislativo.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/752/pl_n_003.2025_legislativo.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/775/pl_n_004.2025_legislativo.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/794/pl_n_005.2025_legislativo.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/795/pl_n_006.2025_legislativo.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/799/pl_n_07.2025_legislativo.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/817/projeto_de_lei_do_legislativo_n_008.2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/818/projeto_de_lei_do_legislativo_n_009.2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/860/pl_do_legislativo_n_10.2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/870/pl_do_legislativo_n_11.2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/699/projeto_de_resolucao_n_02_de_2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/816/pr_n_03_de_2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/852/pr_n_04_de_2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/853/pr_n_05_de_2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/854/pr_n_06_de_2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/861/pr_n_07_de_2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/862/pr_n_08_de_2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/863/pr_n_09_de_2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/977/projeto_de_resolucao_no_16_de_2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/605/indicacao_01.2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/609/indicacao_02.2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/610/indicacao_n_03.2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/611/indicacao_n_04.2025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/612/indicacao_n_05.2025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/616/indicacao_n_06.2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/620/indicacao_n_07.2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/621/indicacao_n_08.2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/622/indicacao_n_09.2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/623/indicacao_n_10.2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/638/indicacao_n_11.2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/639/indicacao_n_12.2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/640/indicacao_n_13.2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/641/indicacao_n_14.2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/642/indicacao_n_15.2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/643/indicacao_n_16.2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/644/indicacao_n_17.2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/649/indicacao_n_18.2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/650/indicacao_n_19.2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/651/indicacao_n_20.2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/652/indicacao_n_21.2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/653/indicacao_n_22.2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/654/indicacao_n_23.2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/657/indicacao_n_24.2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/658/indicacao_n_25.2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/660/indicacao_n_26.2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/661/indicacao_n_27.2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/662/indicacao_n_28.2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/663/indicacao_n_29.2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/664/indicacao_n_302025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/665/indicacao_n_312025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/667/indicacao_n_32.2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/668/indicacao_n_33.2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/669/indicacao_n_342025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/670/indicacao_n_352025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/671/indicacao_n_36.2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/672/indicacao_n_37.2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/673/indicacao_n_38.2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/674/indicacao_n_39.2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/675/indicacao_n_40.2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/676/indicacao_n_41.2025.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/680/indicacao_n_42.2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/682/indicacao_n_43.2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/683/indicacao_n_44.2025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/684/indicacao_n_45.2025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/685/indicacao_n_46.2025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/686/indicacao_n_47.2025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/687/indicacao_n_48.2025.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/688/indicacao_n_49.2025.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/689/indicacao_n_50.2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/690/indicacao_n_51.2025.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/691/indicacao_n_52.2025.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/696/indicacao_n_53.2025.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/697/indicacao_n_54.2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/700/indicacao_n_55.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/701/indicacao_n_56.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/702/indicacao_n_57.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/703/indicacao_n_58.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/704/indicacao_n_59.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/705/indicacao_n_60.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/707/indicacao_n_61.2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/708/indicacao_n_62.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/709/indicacao_n_63.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/710/indicacao_n_64.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/714/indicacao_n_65.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/715/indicacao_n_66.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/716/indicacao_n_67.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/719/indicacao_n_68.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/720/indicacao_n_69.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/722/indicacao_n_70.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/723/indicacao_n_71.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/731/indicacao_n_72.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/732/indicacao_n_73.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/734/indicacao_n_74.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/735/indicacao_n_75.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/740/indicacao_n_76.2025.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/741/indicacao_n_77.2025.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/739/indicacao_n_78.2025.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/737/indicacao_n_79.2025.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/738/indicacao_n_80.2025.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/742/indicacao_n_81.2025.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/743/indicacao_n_82.2025.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/744/indicacao_n_83.2025.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/745/indicacao_n_84.2025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/746/indicacao_n_85.2025.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/747/indicacao_n_86.2025.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/748/indicacao_n_87.2025.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/749/indicacao_n_88.2025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/750/indicacao_n_89.2025.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/753/indicacao_n_90.2025.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/754/indicacao_n_91.2025.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/755/indicacao_n_92.2025.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/756/indicacao_n_93.2025.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/757/indicacao_n_94.2025.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/759/indicacao_n_95.2025.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/760/indicacao_n_96.2025.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/761/indicacao_n_97.2025.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/762/indicacao_n_98.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/763/indicacao_n_99.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/766/indicacao_n_100.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/767/indicacao_n_101.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/768/indicacao_n_102.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/777/indicacao_n_103.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/770/indicacao_n_104.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/771/indicacao_n_105.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/772/indicacao_n_106.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/773/indicacao_n_107.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/776/indicacao_n_108.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/779/indicacao_n_109.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/780/indicacao_n_110.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/781/indicacao_n_111.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/782/indicacao_n_112.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/783/indicacao_n_113.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/784/indicacao_n_114.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/788/indicacao_n_115.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/789/indicacao_n_116.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/790/indicacao_n_117.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/815/indicacao_n_120.2025.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/819/indicacao_n_121.2025.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/820/indicacao_n_122.2025.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/821/indicacao_n_123.2025.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/823/indicacao_n_124.2025.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/824/indicacao_n_125.2025.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/827/indicacao_n_126.2025.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/828/indicacao_n_127.2025.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/834/indicacao_n_128.2025.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/837/indicacao_n_129.2025.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/838/indicacao_n_130.2025.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/839/indicacao_n_131.2025.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/840/indicacao_n_132.2025.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/841/indicacao_n_133.2025.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/849/indicacao_n_134.2025.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/851/indicacao_n_136.2025.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/858/indicacao_n_137.2025.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/864/indicacao_n_138.2025.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/865/indicacao_n_139.2025.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/866/indicacao_n_140.2025.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/868/indicacao_n_141.2025.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/872/indicacao_n_142.2025.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/887/indicacao_n_144.2025.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/888/indicacao_n_145.2025.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/889/indicacao_n_146.2025.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/890/indicacao_n_147.2025.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/891/indicacao_n_148.2025.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/892/indicacao_n_149.2025.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/895/indicacao_n_150.2025.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/896/indicacao_n_151.2025.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/904/indicacao_n_152.2025.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/905/indicacao_n_153.2025.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/906/indicacao_n_154.2025.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/907/indicacao_n_155.2025.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/908/indicacao_n_156.2025.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/910/indicacao_n_157.2025.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/911/indicacao_n_158.2025.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/912/indicacao_n_159.2025.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/913/indicacao_n_160.2025.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/914/indicacao_n_161.2025.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/915/indicacao_n_162.2025.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/916/indicacao_n_163.2025.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/917/indicacao_n_164.2025.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/922/indicacao_n_165.2025.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/923/indicacao_n_166.2025.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/924/indicacao_n_167.2025.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/926/indicacao_n_168.2025.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/928/indicacao_n_169.2025.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/931/indicacao_n_170.2025.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/925/indicacao_n_171.2025.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/936/indicacao_n_173.2025.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/937/indicacao_n_174.2025.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/938/indicacao_n_175.2025.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/940/indicacao_n_176.2025.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/944/indicacao_n_177.2025.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/945/indicacao_n_178.2025.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/946/indicacao_n_179.2025.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/947/indicacao_n_180.2025.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/948/indicacao_n_181.2025.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/949/indicacao_n_182.2025.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/950/indicacao_n_183.2025.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/951/indicacao_n_184.2025.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/956/indicacao_n_185.2025.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/957/indicacao_n_186.2025.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/958/indicacao_n_187.2025.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/959/indicacao_n_188.2025.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/960/indicacao_n_189.2025.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/961/indicacao_n_190.2025.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/962/indicacao_n_191.2025.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/963/indicacao_n_192.2025.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/967/indicacao_n_193.2025.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/972/indicacao_n_194.2025.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/973/indicacao_n_195.2025.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/974/indicacao_n_196.2025.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/975/indicacao_n_197.2025.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/976/indicacao_n_198.2025.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/979/indicacao_n_199.2025.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/980/indicacao_n_200.2025.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/983/indicacao_n_201.2025.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/985/indicacao_n_202.2025.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/987/indicacao_n_203.2025.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/805/ata_1reuniao_extraordinaria_2p.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/811/ata_eletronica_da_2_sessao_extraordinaria_do_2p_de_2025.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/876/ata_eletronica_da_1_sessao_extraordinaria_do_3p_de_2025.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/930/emenda_modificativa_n_001.2025_do_pl_16_do_executivo.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/615/ata_eletronica_da_1_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/637/ata_eletronica_da_2_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/645/ata_eletronica_da_3_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/656/ata_eletronica_da_4_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/666/ata_eletronica_da_5_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/677/ata_eletronica_da_6_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/681/ata_eletronica_da_7_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/698/ata_eletronica_da_8_sessao_ordinaria_do_1p_2025_-_copia.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/711/ata_eletronica_da_9_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/712/ata_eletronica_da_10_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/730/ata_eletronica_da_1_sessao_ordinaria_do_2p_2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/733/ata_eletronica_da_2_sessao_ordinaria_do_2p_2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/751/ata_eletronica_da_3_sessao_ordinaria_do_2p_2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/758/ata_eletronica_da_4_sessao_ordinaria_do_2p_2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/765/ata_eletronica_da_5_sessao_ordinaria_-_copia.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/774/ata_eletronica_da_6_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/778/ata_eletronica_da_7_sessao_ordinaria_do_2p.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/787/ata_eletronica_da_8_sessao_ordinaria_do_2p.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/797/ata_eletronica_da_9_sessao_ordinaria_do_2p.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/798/1751640617_ata-eletronica-da-10-sessao-ordinaria-do-2p.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/822/1755715470_ata-eletronica-da-1-sessao-ordinaria-do-3p.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/826/1755715536_ata-eletronica-da-2-sessao-ordinaria-do-3p.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/832/1755715378_ata-eletronica-da-3-sessao-ordinaria-do-3p.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/844/1755715420_ata-eletronica-da-4-sessao-ordinaria-do-3p.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/848/ata_eletronica_da_5_sessao_ordinaria_do_3p.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/855/ata_eletronica_da_6_sessao_ordinaria_do_3p.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/867/ata_eletronica_da_7_sessao_ordinaria_do_3p.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/869/ata_eletronica_da_8_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/873/ata_eletronica_da_9_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/874/ata_eletronica_da_10_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/909/ata_eletronica_da_1_sessao_do_4p_de_2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/919/ata_eletronica_da_2_sessao_do_4p_de_2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/927/ata_eletronica_da_3_sessao_do_4p_de_2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/934/ata_eletronica_da_4osessao_do_4o_p._2025_-_copia.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/941/ata_eletronica_da_5_sessao_do_4p_de_2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/952/ata_eletronica_da_6_sessao_do_4p_de_2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/968/ata_eletronica_da_7o_sessao_do_4o_per._2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/981/ata_eletronica_da_8o_sessao_do_4o_p._2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/990/ata_eletronica_da_9_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/991/ata_eletronica_da_10_sessao_ordinaria_do_4p_de_2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/607/requerimento_n_01.2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/608/requerimento_n_02.2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/614/requerimento_n_03.2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/618/requerimento_n_04.2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/619/requerimento_n_05.2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/624/requerimento_n_06.2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/625/requerimento_n_07.2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/626/requerimento_n_08.2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/628/requerimento_n_09_0001.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/630/requerimento_n_10.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/632/requerimento_n_11.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/634/requerimento_n_12.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/635/requerimento_n_13.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/636/requerimento_n_14.2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/655/requerimento_n_15.2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/659/requerimento_n_16.2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/678/requerimento_n_17.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/679/requerimento_n_18.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/692/requerimento_n_19.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/693/requerimento_n_20.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/695/requerimento_n_21.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/706/requerimento_n_22.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/717/requerimento_n_23.2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/718/requerimento_n_24.2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/721/requerimento_n_25.2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/725/requerimento_n_26.2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/727/requerimento_n_27.2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/728/requerimento_n_28.2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/736/requerimento_n_29.2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/764/requerimento_n_30.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/791/requerimento_n_31.2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/792/requerimento_n_32.2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/793/requerimento_n_33.2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/800/requerimento_n_34.2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/801/requerimento_n_35.2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/802/requerimento_n_36.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/803/requerimento_n_37.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/804/requerimento_n_38.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/808/requerimento_n_39.2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/809/requerimento_n_40.2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/812/requerimento_n_41.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/813/requerimento_n_42.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/829/requerimento_n_44.2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/830/requerimento_n_45.2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/831/requerimento_n_46.2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/833/requerimento_n_47.2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/835/requerimento_n_48.2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/836/requerimento_n_49.2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/842/requerimento_n_50.2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/843/requerimento_n_51.2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/856/requerimento_n_52.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/857/requerimento_n_53.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/859/requerimento_n_54.2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/884/requerimento_n_55.2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/885/requerimento_n_56.2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/893/requerimento_n_57.2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/894/requerimento_n_58.2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/899/requerimento_n_59.2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/900/requerimento_n_60.2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/901/requerimento_n_61.2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/929/requerimento_n_62.2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/932/requerimento_n_63.2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/933/requerimento_n_64.2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/939/requerimento_n_65.2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/953/requerimento_n_66.2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/954/requerimento_n_67.2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/965/requerimento_n_68.2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/964/requerimento_n_69.2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/966/requerimento_n_70.2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/971/requerimento_n_71.2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/978/requerimento_n_72.2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/984/requerimento_n_73.2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/988/requerimento_n_74.2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/989/requerimento_n_75.2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/992/requerimento_n_76.2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/993/requerimento_n_77.2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/629/pl_n_02.2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/694/pl_n_03.2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/729/projeto_de_lei_n004_2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/806/pl_n_005.2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/807/pl_n_006.2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/846/pl_do_executivo_n_007.2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/845/pl_do_executivo_n_008.2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/847/projeto_de_lei_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/877/pl_do_executivo_n_010.2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/878/pl_do_executivo_n_011.2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/897/pl_do_executivo_n_012.2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/898/pl_do_executivo_n_013.2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/902/pl_0142025_-_loa.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/903/pl_0152025_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/920/pl_do_executivo_n_016.2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/921/pl_do_executivo_n_17.2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/955/pl_do_executivo_n_18.2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/969/pl_do_executivo_n_19.2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/970/pl_do_executivo_n_20.2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/617/pl_n_001.2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/633/pl_n_02.2025_legislativo.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/752/pl_n_003.2025_legislativo.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/775/pl_n_004.2025_legislativo.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/794/pl_n_005.2025_legislativo.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/795/pl_n_006.2025_legislativo.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/799/pl_n_07.2025_legislativo.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/817/projeto_de_lei_do_legislativo_n_008.2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/818/projeto_de_lei_do_legislativo_n_009.2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/860/pl_do_legislativo_n_10.2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/870/pl_do_legislativo_n_11.2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/699/projeto_de_resolucao_n_02_de_2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/816/pr_n_03_de_2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/852/pr_n_04_de_2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/853/pr_n_05_de_2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/854/pr_n_06_de_2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/861/pr_n_07_de_2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/862/pr_n_08_de_2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/863/pr_n_09_de_2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/977/projeto_de_resolucao_no_16_de_2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/605/indicacao_01.2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/609/indicacao_02.2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/610/indicacao_n_03.2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/611/indicacao_n_04.2025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/612/indicacao_n_05.2025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/616/indicacao_n_06.2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/620/indicacao_n_07.2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/621/indicacao_n_08.2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/622/indicacao_n_09.2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/623/indicacao_n_10.2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/638/indicacao_n_11.2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/639/indicacao_n_12.2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/640/indicacao_n_13.2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/641/indicacao_n_14.2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/642/indicacao_n_15.2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/643/indicacao_n_16.2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/644/indicacao_n_17.2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/649/indicacao_n_18.2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/650/indicacao_n_19.2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/651/indicacao_n_20.2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/652/indicacao_n_21.2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/653/indicacao_n_22.2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/654/indicacao_n_23.2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/657/indicacao_n_24.2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/658/indicacao_n_25.2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/660/indicacao_n_26.2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/661/indicacao_n_27.2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/662/indicacao_n_28.2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/663/indicacao_n_29.2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/664/indicacao_n_302025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/665/indicacao_n_312025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/667/indicacao_n_32.2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/668/indicacao_n_33.2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/669/indicacao_n_342025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/670/indicacao_n_352025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/671/indicacao_n_36.2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/672/indicacao_n_37.2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/673/indicacao_n_38.2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/674/indicacao_n_39.2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/675/indicacao_n_40.2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/676/indicacao_n_41.2025.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/680/indicacao_n_42.2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/682/indicacao_n_43.2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/683/indicacao_n_44.2025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/684/indicacao_n_45.2025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/685/indicacao_n_46.2025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/686/indicacao_n_47.2025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/687/indicacao_n_48.2025.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/688/indicacao_n_49.2025.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/689/indicacao_n_50.2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/690/indicacao_n_51.2025.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/691/indicacao_n_52.2025.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/696/indicacao_n_53.2025.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/697/indicacao_n_54.2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/700/indicacao_n_55.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/701/indicacao_n_56.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/702/indicacao_n_57.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/703/indicacao_n_58.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/704/indicacao_n_59.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/705/indicacao_n_60.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/707/indicacao_n_61.2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/708/indicacao_n_62.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/709/indicacao_n_63.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/710/indicacao_n_64.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/714/indicacao_n_65.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/715/indicacao_n_66.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/716/indicacao_n_67.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/719/indicacao_n_68.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/720/indicacao_n_69.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/722/indicacao_n_70.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/723/indicacao_n_71.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/731/indicacao_n_72.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/732/indicacao_n_73.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/734/indicacao_n_74.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/735/indicacao_n_75.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/740/indicacao_n_76.2025.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/741/indicacao_n_77.2025.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/739/indicacao_n_78.2025.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/737/indicacao_n_79.2025.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/738/indicacao_n_80.2025.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/742/indicacao_n_81.2025.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/743/indicacao_n_82.2025.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/744/indicacao_n_83.2025.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/745/indicacao_n_84.2025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/746/indicacao_n_85.2025.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/747/indicacao_n_86.2025.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/748/indicacao_n_87.2025.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/749/indicacao_n_88.2025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/750/indicacao_n_89.2025.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/753/indicacao_n_90.2025.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/754/indicacao_n_91.2025.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/755/indicacao_n_92.2025.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/756/indicacao_n_93.2025.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/757/indicacao_n_94.2025.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/759/indicacao_n_95.2025.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/760/indicacao_n_96.2025.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/761/indicacao_n_97.2025.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/762/indicacao_n_98.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/763/indicacao_n_99.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/766/indicacao_n_100.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/767/indicacao_n_101.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/768/indicacao_n_102.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/777/indicacao_n_103.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/770/indicacao_n_104.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/771/indicacao_n_105.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/772/indicacao_n_106.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/773/indicacao_n_107.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/776/indicacao_n_108.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/779/indicacao_n_109.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/780/indicacao_n_110.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/781/indicacao_n_111.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/782/indicacao_n_112.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/783/indicacao_n_113.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/784/indicacao_n_114.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/788/indicacao_n_115.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/789/indicacao_n_116.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/790/indicacao_n_117.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/815/indicacao_n_120.2025.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/819/indicacao_n_121.2025.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/820/indicacao_n_122.2025.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/821/indicacao_n_123.2025.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/823/indicacao_n_124.2025.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/824/indicacao_n_125.2025.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/827/indicacao_n_126.2025.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/828/indicacao_n_127.2025.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/834/indicacao_n_128.2025.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/837/indicacao_n_129.2025.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/838/indicacao_n_130.2025.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/839/indicacao_n_131.2025.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/840/indicacao_n_132.2025.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/841/indicacao_n_133.2025.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/849/indicacao_n_134.2025.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/851/indicacao_n_136.2025.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/858/indicacao_n_137.2025.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/864/indicacao_n_138.2025.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/865/indicacao_n_139.2025.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/866/indicacao_n_140.2025.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/868/indicacao_n_141.2025.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/872/indicacao_n_142.2025.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/887/indicacao_n_144.2025.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/888/indicacao_n_145.2025.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/889/indicacao_n_146.2025.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/890/indicacao_n_147.2025.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/891/indicacao_n_148.2025.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/892/indicacao_n_149.2025.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/895/indicacao_n_150.2025.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/896/indicacao_n_151.2025.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/904/indicacao_n_152.2025.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/905/indicacao_n_153.2025.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/906/indicacao_n_154.2025.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/907/indicacao_n_155.2025.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/908/indicacao_n_156.2025.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/910/indicacao_n_157.2025.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/911/indicacao_n_158.2025.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/912/indicacao_n_159.2025.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/913/indicacao_n_160.2025.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/914/indicacao_n_161.2025.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/915/indicacao_n_162.2025.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/916/indicacao_n_163.2025.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/917/indicacao_n_164.2025.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/922/indicacao_n_165.2025.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/923/indicacao_n_166.2025.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/924/indicacao_n_167.2025.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/926/indicacao_n_168.2025.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/928/indicacao_n_169.2025.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/931/indicacao_n_170.2025.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/925/indicacao_n_171.2025.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/936/indicacao_n_173.2025.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/937/indicacao_n_174.2025.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/938/indicacao_n_175.2025.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/940/indicacao_n_176.2025.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/944/indicacao_n_177.2025.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/945/indicacao_n_178.2025.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/946/indicacao_n_179.2025.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/947/indicacao_n_180.2025.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/948/indicacao_n_181.2025.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/949/indicacao_n_182.2025.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/950/indicacao_n_183.2025.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/951/indicacao_n_184.2025.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/956/indicacao_n_185.2025.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/957/indicacao_n_186.2025.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/958/indicacao_n_187.2025.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/959/indicacao_n_188.2025.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/960/indicacao_n_189.2025.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/961/indicacao_n_190.2025.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/962/indicacao_n_191.2025.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/963/indicacao_n_192.2025.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/967/indicacao_n_193.2025.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/972/indicacao_n_194.2025.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/973/indicacao_n_195.2025.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/974/indicacao_n_196.2025.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/975/indicacao_n_197.2025.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/976/indicacao_n_198.2025.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/979/indicacao_n_199.2025.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/980/indicacao_n_200.2025.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/983/indicacao_n_201.2025.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/985/indicacao_n_202.2025.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/987/indicacao_n_203.2025.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/805/ata_1reuniao_extraordinaria_2p.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/811/ata_eletronica_da_2_sessao_extraordinaria_do_2p_de_2025.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/876/ata_eletronica_da_1_sessao_extraordinaria_do_3p_de_2025.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2025/930/emenda_modificativa_n_001.2025_do_pl_16_do_executivo.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="155.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="129.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="128.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>