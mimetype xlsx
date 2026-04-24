--- v0 (2026-01-14)
+++ v1 (2026-04-24)
@@ -51,2022 +51,2022 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ATA1</t>
   </si>
   <si>
     <t>Ata das Sessões Ordinárias</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/515/ata_de_1_reuniao_do_3p_de_2024.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/515/ata_de_1_reuniao_do_3p_de_2024.pdf</t>
   </si>
   <si>
     <t>Ata da 1ª (primeira) Reunião Ordinária do 3º (terceiro) período da Câmara Municipal de Chã Grande, Casa Paulo Viena de Queiroz.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/522/ata_da_2_segunda_sessao.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/522/ata_da_2_segunda_sessao.pdf</t>
   </si>
   <si>
     <t>Ata da 2ª (segunda) Reunião Ordinária do 3º (terceiro) período da Câmara Municipal de Chã Grande, Casa Paulo Viana de Queiroz.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/524/ata_da_3a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/524/ata_da_3a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 3ª (terceira) Reunião Ordinária do 3º (terceiro) período da Câmara Municipal de Chã Grande.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/528/ata_eletromica_da_4_sessao.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/528/ata_eletromica_da_4_sessao.pdf</t>
   </si>
   <si>
     <t>Ata da 4ª (quarta) Reunião Ordinária do 3º (terceiro) período da Câmara Municipal de Chã Grande, Casa Paulo Viana de Queiroz.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/532/ata_eletronica_5_reuniao_3p.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/532/ata_eletronica_5_reuniao_3p.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 5° Sessão Ordinária da 3° Sessão Legislativa da 14 Legislatura</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Secretaria Legislativa - SLEG</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/541/ata_eletronica_da_6_sessao.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/541/ata_eletronica_da_6_sessao.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 6° Sessão Ordinária da 3° Sessão Legislativa da 14 Legislatura</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/550/ata_eletronica_da_7_sessao.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/550/ata_eletronica_da_7_sessao.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 7ª Sessão Ordinária da 3ª Sessão Legislativa da 14ª Legislatura</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/558/ata_eletronica_da_8_sessao_ordinaria_do_3_periodo.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/558/ata_eletronica_da_8_sessao_ordinaria_do_3_periodo.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 8° Sessão Ordinária da 3° Sessão Legislativa da 14 Legislatura</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/561/ata_eletronica_da_9_sessao_ordinaria_do_3_periodo.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/561/ata_eletronica_da_9_sessao_ordinaria_do_3_periodo.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 9° Sessão Ordinária da 3° Sessão Legislativa da 14 Legislatura</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/565/ata_eletronica_da_10_sessao_ordinaria_do_3_periodo.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/565/ata_eletronica_da_10_sessao_ordinaria_do_3_periodo.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 10° Sessão Ordinária da 3° Sessão Legislativa da 14 Legislatura</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/569/ata_eletronica_da_1_sessao_ordinaria_do_4_periodo.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/569/ata_eletronica_da_1_sessao_ordinaria_do_4_periodo.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 1° Sessão Ordinária da 4° Sessão Legislativa da 14 Legislatura</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/576/ata_eletronica_da_2_sessao_ordinaria_do_4_periodo.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/576/ata_eletronica_da_2_sessao_ordinaria_do_4_periodo.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 2° Sessão Ordinária da 4° Sessão Legislativa da 14 Legislatura</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/579/ata_eletronica_da_3_sessao_ordinaria_da_4_sessao_legislativa.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/579/ata_eletronica_da_3_sessao_ordinaria_da_4_sessao_legislativa.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 3° Sessão Ordinária da 4° Sessão Legislativa da 14 Legislatura</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/580/ata_eletronica_da_4_sessao_ordinaria_da_4_sessao_legislativa.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/580/ata_eletronica_da_4_sessao_ordinaria_da_4_sessao_legislativa.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 4° Sessão Ordinária da 4° Sessão Legislativa da 14 Legislatura</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/590/ata_eletronica_da_5_sessao_ordinaria_da_4_sessao_legislativa.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/590/ata_eletronica_da_5_sessao_ordinaria_da_4_sessao_legislativa.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 5° Sessão Ordinária da 4° Sessão Legislativa da 14 Legislatura</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/592/ata_eletronica_da_6_sessao_ordinaria_da_4_sessao_legislativa.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/592/ata_eletronica_da_6_sessao_ordinaria_da_4_sessao_legislativa.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 6° Sessão Ordinária da 4° Sessão Legislativa da 14 Legislatura</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/595/ata_eletronica_da_7_sessao_ordinaria_da_4_sessao_legislativa.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/595/ata_eletronica_da_7_sessao_ordinaria_da_4_sessao_legislativa.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 7° Sessão Ordinária da 4° Sessão Legislativa da 14 Legislatura</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/</t>
   </si>
   <si>
     <t>Ata Eletrônica da 8° Sessão Ordinária da 4° Sessão Legislativa da 14 Legislatura</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/600/ata_eletronica_da_9asessao_ordinaria_da_4_sessao_legislativa_1.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/600/ata_eletronica_da_9asessao_ordinaria_da_4_sessao_legislativa_1.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 9° Sessão Ordinária da 4° Sessão Legislativa da 14 Legislatura</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/601/ata_eletronica_da_10asessao_ordinaria_da_4_sessao_legislativa_1.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/601/ata_eletronica_da_10asessao_ordinaria_da_4_sessao_legislativa_1.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 10° Sessão Ordinária da 4° Sessão Legislativa da 14 Legislatura</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Diogo Alexandre Gomes Neto</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/472/requerimento_n_000.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/472/requerimento_n_000.pdf</t>
   </si>
   <si>
     <t>Eu, Diogo ALEXANDRE Gomes Neto, Prefeito do Município de Cha Grande, Estado de Pernambuco, venho, respeitosamente, por meio do presente requerimento, solicitar meu afastamento temporário do cargo eletivo de chefe do Poder Executivo Municipal, entre os dias 20 de maio a 10 de junho de 2024, corn respaldo no art. 19, inciso IV, e art. 83, da Lei Orgânica deste Municipal, em razão de compreender período superior a 15 (quinze) dias.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>Wedson de Biu Beleu</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/257/requerimento_01.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/257/requerimento_01.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Vereadores de Chã Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo corn o Art. n° 98 e o Art. 110, inciso VII, do Regimento Interno desta Casa de Leis, que seja concedida VOTO DE Moção E APLAUSOS ao TIME GREMIO ESPORTIVO IPIRANGA, pelos seus 64 anos.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>Ademir Batista</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/258/requerimento_02.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/258/requerimento_02.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Vereadores de Chã Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo corn o Art. n° 98 e o Art. 110, inciso VII, do Regimento Interno desta Casa de Leis, que seja concedida VOTO DE MOCAO E APLAUSOS a IGREJA BATISTA, por realizar o 15° ano do dia da Bíblia.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>Célia de Jaci</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/275/requerimento_03.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/275/requerimento_03.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Vereadores de Chã Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo corn o Art. n° 98 e o Art. 110, inciso VII, do Regimento Interno desta Casa de Leis, que seja concedida VOTO DE MOCAO E APLAUSOS ao SR. JOSENILDO BELARMINO DE MOURA JUNIOR, pela sua exitosa vida profissional.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/284/requerimento_04_0001.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/284/requerimento_04_0001.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Vereadores de Chã Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo corn o Art. n° 98, inciso X, e o Art. 110, § 2°, inciso VII, do Regimento Interno desta Casa de Leis, VOTO DE PESAR pelo falecimento da Sra. MARIA DO CARMO MARQUES</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>Jorge Luís da Silva</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/287/requerimento_05.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/287/requerimento_05.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Vereadores de Cha Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenario na forma regimental, de acordo corn o Art. no 98, inciso X, e o Art. 110, § 2°, inciso VII, do Regimento Interno desta Casa de Leis, VOTO DE PESAR pelo falecimento do SR. GERALDO MIGUEL DOS SANTOS</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/288/requerimento_n_06.2024.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/288/requerimento_n_06.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Vereadores de Cha Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo com o Art. n° 98 e o Art. 110, inciso VII, do Regimento Interno desta Casa de Leis, que seja concedida VOTO DE MOCAO E APLAUSOS ao SR. JOSE HENRIQUE DA SILVA, conhecido por "Ze Pedreiro".</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/289/requerimento_07.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/289/requerimento_07.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Vereadores de Cha Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenario na forma regimental, de acordo corn o Art. n° 98 e o Art. 110, inciso VII, do Regimento Interno desta Casa de Leis, que seja concedida VOTO DE MOCAO E APLAUSOS ao PR. JOELSON ROCHA, da 1a Igreja Batista.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/290/requerimento_08.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/290/requerimento_08.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Vereadores de Cha Grande, Estado de Pernambuco, Casa Paulo Viana de  Queiroz, ouvido o Plenario na forma regimental, de acordo corn o Art. n° 98 e o Art. 110, inciso VII, do Regimento Interno desta Casa de Leis, que seja concedida VOTO DE MOCAO E APLAUSOS a 1° IGREJA BATISTA DE CHA GRANDE pelos seus 70 ANOS de existencia, em nosso municipio</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>Andreson Agrício</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/291/requerimento_09.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/291/requerimento_09.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Vereadores de Cha Grande, Estado de Pernambuco, Casa Paulo Viana de_x000D_
 Queiroz, ouvido o Pienario na forma regimental, de acordo corn o Art. no 98 e o Art. 110, inciso VII, do Regimento Interno desta Casa de Leis, que seja concedida VOTO DE MOCAO E APLAUSOS ao SR. ALMIR CAMPUS</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>Gilvan Bolão</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/392/requerimento_10.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/392/requerimento_10.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Vereadores_x000D_
 de Cha Grande, Estado de Pernambuco, Casa Paulo Viana de_x000D_
 Queiroz, ouvido o Plenario na forma regimental, de acordo corn o Art._x000D_
 no 98, inciso X, e o Art. 110, § 2°, inciso VII, do Regimento Interno_x000D_
 desta Casa de Leis, VOTO DE PESAR pelo falecimento do SR._x000D_
 JAIME DE ALBUQUERQUE VEIGA, mais conhecido por Dr. Veiga,_x000D_
 ocorrido no dia 13 de fevereiro do corrente ano.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>Ninho Mototaxi</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/393/requerimento_n_11.2024.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/393/requerimento_n_11.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Vereadores de Cha Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo com o Art.n° 98 e o Art. 110, inciso VII, do Regimento Interno desta Casa de Leis, que seja concedida VOTO DE MOCAO E APLAUSOS a "CHA GRANDE ORDINARIA", pela Cobertura Carnavalesca da cidade.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/394/requerimento_12.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/394/requerimento_12.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Vereadores_x000D_
 de Cha Grande, Estado de Pernambuco, Casa Paulo Viana de_x000D_
 Queiroz, ouvido o Plenario na forma regimental, de acordo corn o Art._x000D_
 n° 98 e o Art. 110, inciso VII, do Regimento Interno desta Casa de_x000D_
 Leis, que seja concedida VOTO DE MOCAO E APLAUSOS ao SR._x000D_
 VANDIEL SOUZA, pela Cobertura Carnavalesca da cidade.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>Dandão</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/455/requerimento_n_13.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/455/requerimento_n_13.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Vereadores de Chã Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo corn o Art. n° 98, inciso X, e o Art. 110, § 2°, inciso VII, do Regimento Interno desta Casa de Leis, VOTO DE PESAR pelo falecimento da SRa. ALICE FERREIRA DE PAIVA.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/458/requerimento_n_14.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/458/requerimento_n_14.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Câmara Municipal de Vereadores de Chã Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo corn o Art. n° 98, inciso X, e o Art. 110, § 2°, inciso VII, do Regimento Interno desta Casa de Leis, VOTO DE PESAR pelo falecimento do SR. JOSE COMES DA SILVA, ocorrido no dia 26 de abril de 2024</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/469/requerimento_n_15.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/469/requerimento_n_15.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Câmara Municipal de Vereadores de Cha Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo corn o Art. n° 98 e o Art. 110, inciso VII, do Regimento Interno desta Casa de Leis, que seja concedida VOTO DE MOCAO E APLAUSOS ao SR. DEYVID ALVES DOS SANTOS, pela iniciativa voluntaria de unir forcas na operação de resgate, em virtude da tragédia ocorrida no Estado do Rio Grande do Sul.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/470/requerimento_n_16.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/470/requerimento_n_16.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Câmara Municipal de Vereadores de Cha Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo corn o Art. n° 98 e o Art. 110, inciso VII, do Regimento Interno desta Casa de Leis, que seja concedida VOTO DE MOCAO E APLAUSOS a SR. LEILANE CRISTINA ALVES DA SILVA, ilustríssima Diretora de Turismo do nosso Município, pela brilhante organização, programação e realização da FESTA DO TRABALHADOR, realizado no dia 1° de maio, do corrente ano. JUSTIFICATIVA: A programação, descrita a seguir, foi excelente para entretenimento, saúde e lazer do povo cha grandeasse.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>Ninha de Zé Maria</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/471/requerimento_n_17.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/471/requerimento_n_17.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Câmara Municipal de Vereadores de Cha Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo corn o Art. no 98 e o Art. 110, inciso VII, do Regimento Interno desta Casa de Leis, que seja concedida VOTO DE MOCAO E APLAUSOS ao SR. JOEL GOMES DA SILVA, Ilustríssimo Secretario de Educação do nosso Município</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/473/requerimento_n_18_0001.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/473/requerimento_n_18_0001.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Vereadores de Chã Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo corn o Art. n° 98 e o Art. 110, inciso VII, do Regimento Inferno desta Casa de Leis, que seja concedida VOTO DE MOCAO E APLAUSOS ao SR. CLAUDEMIR DOS SANTOS BARROS, pela iniciativa voluntaria da CAMPANHA DE ARRECADACAO, em sua pagina no Instagram, em virtude da tragédia ocorrida no Estado do Rio Grande do Sul.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/474/requerimento_n_19.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/474/requerimento_n_19.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Vereadores de Chã Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo corn o Art. n° 98 e o Art. 110, inciso VII, do Regimento Interno desta Casa de Leis, que seja concedida VOTO DE MOCAO E APLAUSOS a SRA. AGLAIRIS DA CONCEICAO SILVA (SAMU), por sua atuação, em virtude da tragédia ocorrida no Estado do Rio Grande do Sul. JUSTIFICATIVA:</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/475/requerimento_n_20.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/475/requerimento_n_20.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Vereadores de Chã Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo corn o Art. n° 98 e o Art. 110, inciso VII, do Regimento Interno desta Casa de Leis, que seja concedida VOTO DE Moção E APLAUSOS a todos os servidores da Secretaria Municipal de Educação, em nome do Secretario, Ilm°. Sr. Joel Gomes da Silva, pelo JOESC 2024 (Jogos Escolares de Chã Grande).</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/476/requerimento_n_21.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/476/requerimento_n_21.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Vereadores de_x000D_
 Cha Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz,_x000D_
 ouvido o Plenario na forma regimental, de acordo corn o Art. n° 98 e o Art._x000D_
 110, inciso VII, do Regimento Interno desta Casa de Leis, que seja_x000D_
 concedida VOTO DE MOcAO E APLAUSOS a todos os servidores da_x000D_
 Secretaria Municipal de Educacao, em nome do Secretario, Ilm°. Sr. Joel_x000D_
 Gomes da Silva, pelo JOESC 2024 (Jogos Escolares de Cha Grande).</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/477/requerimento_n_22.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/477/requerimento_n_22.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Vereadores de Chã Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo corn o Art. n° 98, inciso X, e o Art. 110, § 2°, inciso VII, do Regimento Interno desta Casa de Leis, VOTO DE PESAR pelo falecimento do SR. MARCELO LAPENDA, conhecido como "Cesse-lo", filho do Dr. Paulo Lapeada, falecido em 10 de maio do corrente ano</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/478/requerimento_n_23.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/478/requerimento_n_23.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Vereadores de Chã Grande, Estado de Pernambuco, Casa Paulo Viana de_x000D_
 Queiroz, ouvido o Plenário na forma regimental, de acordo corn o Art. n° 98, inciso X, e o Art. 110, § 2°, inciso VII, do Regimento Interno desta Casa de Leis, VOTO DE PESAR pelo falecimento da SR. SEVERINA FRANCISCA DA SILVA, conhecida como "Dona Biu", avo da conselheira tutelar Cristina de Juvenal, falecida em 11 de maio do corrente ano.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/479/requerimento_n_24.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/479/requerimento_n_24.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Vereadores de Chã Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo corn o Art. no 98, inciso X, e o Art. 110, § 2°, inciso VII, do Regimento Interno desta Casa de Leis, VOTO DE PESAR pelo falecimento da SR. ALBERTINA JOSEFA DE AZEVEDO, falecida em 13 de maio do corrente ano.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/518/requerimento_25.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/518/requerimento_25.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Câmara Municipal de Vereadores de Chã Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo corn o Art. n° 98, inciso X, e o Art. 110, § 2°, inciso VII, do Regimento Interno desta Casa de Leis, VOTO DE PESAR pelo falecimento do SR. SEVERINO LOPES DA SILVA, irmão do Vereador Exm°. Sr. Jose Divino dos Santos, "Nego de Joao Rita", ocorrido no dia 15 de maio do corrente ano.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/484/requerimento_n_26.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/484/requerimento_n_26.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR pelo falecimento da SR. Maria das Neves Rodrigues.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/485/requerimento_n_27.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/485/requerimento_n_27.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR pelo falecimento da SRa. IRENE CAVALCANTE DE SOUZA, esposa do Sr. Nivaldo.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/486/requerimento_n_28.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/486/requerimento_n_28.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR pelo falecimento do jovem ALLAN VINICIUS, filho de Arnaldo da Vila, ocorrido em 26 de maio do corrente ano.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/487/requerimento_n_29.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/487/requerimento_n_29.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR pelo falecimento do SR. JOSE PEDRO, pai do ex-vereador "Gilson de Ze Pedro".</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/488/requerimento_n_30.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/488/requerimento_n_30.pdf</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/489/requerimento_n_31.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/489/requerimento_n_31.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR pelo falecimento da SR. QUITERIA MARIA CAMPOS, aos 92 anos de vida, ocorrido em 1° de junho do corrente ano.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/490/requerimento_n_32.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/490/requerimento_n_32.pdf</t>
   </si>
   <si>
     <t>VOTO DE MOÇÃO E APLAUSOS ao SR. JOSE VILARIM DE FARIAS FILHO, Sub Tenente da Policia Militar, pela sua exitosa vida profissional.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/499/requerimento_33.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/499/requerimento_33.pdf</t>
   </si>
   <si>
     <t>VOTO DE MOÇÃO E APLAUSOS ao SR. JOEL ALVES DE LMA JUNIOR ,pela sua exitosa vida acadêmica e profissional.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/500/requerimento_34.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/500/requerimento_34.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR pelo falecimento da SRª MARIA SANTANA PESSOA DE CARVALHO,falecida no dia 16 de junho de 2024</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/501/requerimento_35.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/501/requerimento_35.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR pelo falecimento do SR.NAELSON DA SILVA,falecido no dia 26 de junho de 2024</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/502/requerimento_36.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/502/requerimento_36.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR pelo falecimento precoce do pequeno JOÃO MARCOS ,falecido no dia 26 de junho de 2024.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Ademir Batista, Andreson Agrício, Célia de Jaci, Dandão, Gilvan Bolão, Inaldo Ferreira da Cruz, Jorge Luís da Silva, Nego de João de Rita, Ninha de Zé Maria, Ninho Mototaxi, Wedson de Biu Beleu</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/503/requerimento_37.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/503/requerimento_37.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR pelo falecimento do SR.  GILSON SANTOS, conhecido por "Gilson de Zé Pedro", falecido  no dia 30 de junho de 2024.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/517/requerimento_38.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/517/requerimento_38.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar ao Sr. AGENOR CAVALCANTE DE QUEIROZ.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/521/requerimento_39.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/521/requerimento_39.pdf</t>
   </si>
   <si>
     <t>VOTO DE MOÇÃO DE APLAUSOS ao ENGENHO SANHAÇU, pelo seu destaque nacional e internacional, em virtude da fabricação da CACHAÇA SANHAÇU, neste município.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/519/requerimento_40.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/519/requerimento_40.pdf</t>
   </si>
   <si>
     <t>VOTO DE MOÇÃO DE APLAUSOS ao Reverendo Padre JOSIVAN DE ANDRADE, pelo sucesso do Cerco de Jericó, realizado em nossa Paróquia, de 08 a 14 de julho.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/520/requerimento_41.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/520/requerimento_41.pdf</t>
   </si>
   <si>
     <t>VOTO DE MOÇÃO DE APLAUSOS a SRª. NEOMESIA MARIA DE LIMA, pela dedicação na realização dos festejos juninos, em sua residência, neste município.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/527/requerimento_42.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/527/requerimento_42.pdf</t>
   </si>
   <si>
     <t>Voto De Profundo Pesar Ao SR° MANOEL LEITE NETO,Falecido no dia 20 de julho no corrente ano.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Ademir Batista, Andreson Agrício, Célia de Jaci, Gilvan Bolão, Inaldo Ferreira da Cruz, Ninha de Zé Maria, Ninho Mototaxi, Wedson de Biu Beleu</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/533/requerimento_43.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/533/requerimento_43.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa Diretora da Câmara Municipal de Vereadores de Chã Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo com o Art. nº 98 e o Art. 110, inciso VII, do Regimento Interno desta Casa de Leis, que seja concedida VOTO DE MOÇÃO DE APLAUSOS aos funcionários da Saúde, do nosso município.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/536/requerimento_44.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/536/requerimento_44.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR pelo falecimento de Lenita Maria da Conceição Lúcio. _x000D_
 Mais conhecida por Dona Lenita</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/537/requerimento_45.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/537/requerimento_45.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR pelo falecimento de ANTONIO MANOEL DA SILVA FILHO.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/542/requerimento_46.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/542/requerimento_46.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento de Josélio Félix de Lima conhecido por (Jubileu), falecido no dia 16 de agosto do corrente ano.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/543/requerimento_47.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/543/requerimento_47.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento de Cícero Manuel da Silva conhecido por (Pequeno de Manuel Gomes), irmão do vereador Severino Manuel da Silva (Dandão) falecido no dia 15 de agosto do corrente ano.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/544/requerimento_48.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/544/requerimento_48.pdf</t>
   </si>
   <si>
     <t>Voto de moção e aplausos a toda rede de professores e funcionários da escola EREM João Batista de Vasconcelos em nome de sua Diretora Zaneide Maria dos Santos Campos pela belíssima gestão da escola.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/545/requerimento_49.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/545/requerimento_49.pdf</t>
   </si>
   <si>
     <t>Voto de moção e aplausos a Escola EREM João Batista de Vasconcelos que completa 60 anos esse mês.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/554/requerimento_50_0001.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/554/requerimento_50_0001.pdf</t>
   </si>
   <si>
     <t>VOTOS DE MOÇÃO DE APLAUSOS a Drª PATRICIA MARIA BARRETTO DE ANDRADE VAZ, pela passagem de aniversário de 30 anos de profissão em 19 de agosto, sendo 26 anos em nosso município.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/562/requerimento_51.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/562/requerimento_51.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da SRª MARIA JOSÉ DA SILVA falecida no dia 13 De Setembro De 2024.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/563/requerimento_52_0001.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/563/requerimento_52_0001.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento de CLAUDEMIR GOMES Falecido no dia 07 de outubro de 2024.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/568/requerimento_53_0001.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/568/requerimento_53_0001.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR pelo falecimento do SR. JOAS SEVERINO DE MELO, ocorrido no dia 05 de outubro do corrente ano.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/577/requerimento_54_0001.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/577/requerimento_54_0001.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR A SRA. MARLENE (MÃE DO VEREADOR DANDÃO)</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/582/requerimento_no_55.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/582/requerimento_no_55.pdf</t>
   </si>
   <si>
     <t>VOTO DE MOÇÃO DE APLAUSOS ao SR. DILSON LUCENA, Professor da Rede Municipal de Ensino, pela idealização do Projeto “TROCA DE CARTAS”, com os alunos do nosso município e do município de Brejo da Madre de Deus.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Vote de profundo pesar ao jovem Arlan Kildery Silva Santos.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/586/requerimento_no_57.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/586/requerimento_no_57.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da SRA. QUITERIA BEZERRA, avó do ex-vereador e servidor da Casa irmão Zaninho, falecida no dia 18 de novembro do corrente ano.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/594/requerimento_n58.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/594/requerimento_n58.pdf</t>
   </si>
   <si>
     <t>Voto de profundo Pesar pelo falecimento do SR. Edvânio Bertoldo da Silva, mais conhecido por Vânio.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/598/requerimento_no_59.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/598/requerimento_no_59.pdf</t>
   </si>
   <si>
     <t>VOTO DE MOÇÃO DE APLAUSOS ao SR. FRANCISCO XAVIER VICENTE DE SANTANA</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/602/requerimento_n60.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/602/requerimento_n60.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR pelo falecimento do SR. JOÃO GONÇALVES DA SILVA , ocorrido no dia 07 de dezembro do corrente ano.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/603/requerimento_n61.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/603/requerimento_n61.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR pelo falecimento do SR. VALDOMIRO JOÃO DE OLIVEIRA, mais conhecido como "Seu Valdomiro", ocorrido no dia 07 de dezembro do corrente ano.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>PDE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/254/projeto__de_lei_01.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/254/projeto__de_lei_01.pdf</t>
   </si>
   <si>
     <t>EMENTA: Fixa o valor do salario mínimo dos servidores ativos a inativos do município de grande, estado de Pernambuco_x000D_
 e da outras providencias.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/255/projeto_de_lei_02.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/255/projeto_de_lei_02.pdf</t>
   </si>
   <si>
     <t>ESTABELECE A FUNDACAO DA COORDEN ADORIA MUNICIPAL DE PROTECAO E DEFESA Civil. (COMPDEC) NO MUNICIPIO DE CHA GRANDE/PE.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/256/projeto_de_lei_03.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/256/projeto_de_lei_03.pdf</t>
   </si>
   <si>
     <t>EMENTA: Dispõe sobre a faixa de domino e a largura das estradas municipais, fixa limitações de uso, a da outras providencias.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 1", PARÁGRAFO ÚNICO DA LEI N° 696 DE 05 DE ABRIL DE 2018, A FIM DE PERMITIR A UTILIZAÇÃO DE PICAPES NO SERVIÇO DE TRANSPORTE DE TAXIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/448/projeto_de_lei_n_06.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/448/projeto_de_lei_n_06.pdf</t>
   </si>
   <si>
     <t>EMENTA: ATUALIZA O PISO SALARIAL DOS AGENTES COMUNITARIOS DE SAUDE - ACS E DOS AGENTES DE COMBATE AS ENDEMIAS - ACE E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/449/projeto_de_lei_n_07.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/449/projeto_de_lei_n_07.pdf</t>
   </si>
   <si>
     <t>REAJUSTA O VALOR DA Remuneração DE CONSELHEIROS TUTELARES DO MUNICIPIO DE CHA GRANDE NO ESTADO DE PERNAMBUCO, FIXANDO-A EM R$ 2.500,00 (DOIS MIL E QUINHENTOS REAIS).</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/450/projeto_de_lei_n_08.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/450/projeto_de_lei_n_08.pdf</t>
   </si>
   <si>
     <t>EMENTA: ALTERA O VENCIMENTO MENSAL DO CARGO DE OPERADOR DE MAQUINAS DO MUNICIPIO DE CHA GRANDE E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/451/projeto_de_lei_n_09.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/451/projeto_de_lei_n_09.pdf</t>
   </si>
   <si>
     <t>EMENTA: ALTERA O VENCIMENTO MENSAL DO CARGO DE MOTORISTA DO MUNICIPIO DE CHA GRANDE E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/495/oficio_gp_015.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/495/oficio_gp_015.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a impossibilidade de negociação de concessões, permissões e autorizações de serviços ou use de bens públicos do Município de Chã Grande/PE com terceiros.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/497/oficio_gp_17.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/497/oficio_gp_17.pdf</t>
   </si>
   <si>
     <t>Promove adequação orçamentária no âmbito do Município de Chã Grande e autoriza a abertura de credito especial ao orçamento anual de 2024 no valor de R$ 34.200,00.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/496/oficio_gp_018.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/496/oficio_gp_018.pdf</t>
   </si>
   <si>
     <t>Promove adequação orçamentária no âmbito do Município de Chã Grande a autoriza a abertura de credito especial ao orçamento anual de 2024 no valor de R$ 204.000,00.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/525/projeto_de_lei_015.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/525/projeto_de_lei_015.pdf</t>
   </si>
   <si>
     <t>Projeto De Lei Municipal Nº013/2024 "Que Dispõe Sobre a Autorização Do Poder Executivo a Contratar Operação de Credito com o BANCO DO BRASIL S.A., e da Outras Providências."</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/535/projeto_de_lei_-_ldo_2025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/535/projeto_de_lei_-_ldo_2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL N° 016/2024, QUE "DISPÕE SOBRE A LEI DE DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2025".</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/564/projeto_de_lei_loa_2025_cha_grande_1.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/564/projeto_de_lei_loa_2025_cha_grande_1.pdf</t>
   </si>
   <si>
     <t>Estima a RECEITA e fixa a DISPESA do Município para o exercício financeiro de 2025.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/566/pl_executivo_18.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/566/pl_executivo_18.pdf</t>
   </si>
   <si>
     <t>Atualiza o Plano Plurianual do Município para execução da parcela anual de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/281/projeto_de_lei_01.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/281/projeto_de_lei_01.pdf</t>
   </si>
   <si>
     <t>Estabelece o salario mínimo dos servidores da Camara Municipal de Vereadores de Chã Grande.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/282/projeto_de_lei_02_0001.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/282/projeto_de_lei_02_0001.pdf</t>
   </si>
   <si>
     <t>Estabelece como dia do bombeiro civil o dia 12 de janeiro, anualmente, e dá outras providencias.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/283/projeto_de_lei_03_0.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/283/projeto_de_lei_03_0.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios dos Vereadores para o período da Legislatura de 2025 a 2028 e da outras providencias</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/454/projeto_de_lei_n_04.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/454/projeto_de_lei_n_04.pdf</t>
   </si>
   <si>
     <t>Determina a colocação de CAMAROTE DE ACESSIBILIDADE nas principais festas do município e da outras providencias</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/453/projeto_de_lei_n_05.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/453/projeto_de_lei_n_05.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 6a DA LEI n° 765 de 10 de_x000D_
 janeiro de 2022, NOS TERMOS DO ART. 29,_x000D_
 INCISO V, DA CONSTITUIcAO_x000D_
 FEDERAL, E DA OUTRAS_x000D_
 PRO VIDENCIAS.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/452/projeto_de_lei_n_06_2024.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/452/projeto_de_lei_n_06_2024.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI MUNICIPAL N° 767, DE 17_x000D_
 DE FEVEREIRO DE 2022, REAJUSTANDO_x000D_
 OS VENCIMENTOS DOS CARGOS_x000D_
 COMISSIONADOS, DA CAMARA_x000D_
 MUNICIPAL DE CHA GRANDE.".</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/494/projeto_de_lei_n_007.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/494/projeto_de_lei_n_007.pdf</t>
   </si>
   <si>
     <t>Estabelece regras sobre a numeração dos imóveis localizados no munícipio de chã grande e da outras providências.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/504/projeto_de_lei_08.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/504/projeto_de_lei_08.pdf</t>
   </si>
   <si>
     <t>denomina a praça em construção do matadouro de ´´PRAÇA MAURICIO ANTÔNIO BARROS´´, neste município e dá outras providência</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/508/projeto_de_lei_n_11.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/508/projeto_de_lei_n_11.pdf</t>
   </si>
   <si>
     <t>Estabelece como "DIA DA CAVALGADA" o último domingo de agosto, anualmente, neste município, e dá outras providências.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/513/projeto_de_lei_n_013.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/513/projeto_de_lei_n_013.pdf</t>
   </si>
   <si>
     <t>"Institui Plantão de atendimento até meia-noite, para Farmácias e Drogarias do Município de Chã Grande e dá outras providências."</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/498/projeto_de_lei_n_014.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/498/projeto_de_lei_n_014.pdf</t>
   </si>
   <si>
     <t>Cria o evento festivo denominado "CORRIDA CELEBRA CHÃ" alusivo ao aniversário do município ,que ocorrerá no domingo anterior ao dia 20 de dezembro de casa ano e dá outras providências.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/509/projeto_de_lei_n_015.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/509/projeto_de_lei_n_015.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 742, de 20 de outubro de 2020, e dá outras providências.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/512/projeto_de_lei_n_016.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/512/projeto_de_lei_n_016.pdf</t>
   </si>
   <si>
     <t>Cria a Semana Municipal de Conscientização do Combate à Violência Doméstica e ao Feminicídio, anualmente, na primeira semana de agosto.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/514/projeto_de_lei_n_017.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/514/projeto_de_lei_n_017.pdf</t>
   </si>
   <si>
     <t>Institui a Política de Conscientização e Incentivo da Doação de Sangue, Órgãos, Tecido e Leite Materno - Promoção 3D, no Município de Chã Grande.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/516/projeto_de_lei_n_018.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/516/projeto_de_lei_n_018.pdf</t>
   </si>
   <si>
     <t>Institui o Dia de Combate ao Feminicídio denominado MARIA SANTANA PESSOA DE CARVALHO, nada data de 16 de junho, anualmente, em homenagem à servidora do nosso município, vítima de Feminicídio.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/523/projeto_de_lei_n_19.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/523/projeto_de_lei_n_19.pdf</t>
   </si>
   <si>
     <t>Denomina a praça em construção do matadouro de ´´PRAÇA JACI MOREIRA DOS SANTOS´´,neste município dá outras providências.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/529/projeto_de_lei_n_20.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/529/projeto_de_lei_n_20.pdf</t>
   </si>
   <si>
     <t>Denomina a Via Pública localizada da entrada da BR-71 (Lajedo Grande) até a frente da Casa do ex -vereador Severino Manoel da Silva “Nobiu” de “Severino Manoel da Silva”, neste município, e dá outras providências.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/530/projeto_de_lei_n_21.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/530/projeto_de_lei_n_21.pdf</t>
   </si>
   <si>
     <t>Denomina a Via Pública localizada da casa de Nobiu (Lajedo Grande) até a casa do ex vereador José Alexandre da Silva de “José Alexandre da Silva”, neste município, e dá outras providências.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/531/projeto_de_lei_n_22.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/531/projeto_de_lei_n_22.pdf</t>
   </si>
   <si>
     <t>Denomina a Via Pública localizada da casa de José Alexandre da Silva (Lajedo Grande) até a casa de José Rocha de Sá de “José Rocha de Sá”, neste município, e dá outras providências.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/547/projeto_de_lei_n_23.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/547/projeto_de_lei_n_23.pdf</t>
   </si>
   <si>
     <t>Institui No Calendário de Comemorações Oficiais do Município, "O DIA DO NASCITURO" e dá outras providências.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/560/projeto_de_lei_n_024.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/560/projeto_de_lei_n_024.pdf</t>
   </si>
   <si>
     <t>Denomina a passagem molhada em construção do sítio Vertentes de “PASSAGEM MOLHADA LUÍS AUGUSTO DE OLIVEIRA” Neste município, e dá outras providencias.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/567/pl_n_25.2024.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/567/pl_n_25.2024.pdf</t>
   </si>
   <si>
     <t>Estabelece como dia do MOTOCICLISTA o dia 08 de setembro, anualmente, o qual constará no calendário das festas municipais e dá outras providências.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/570/projeto_de_lei_026.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/570/projeto_de_lei_026.pdf</t>
   </si>
   <si>
     <t>Denomina o trecho que fica localizado o "Lar Luiz Rios" de "RUA MARIA SALOMÉ VARELA DA SILVA", neste município, e dá outras providências.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/587/projeto_de_lei_n_27.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/587/projeto_de_lei_n_27.pdf</t>
   </si>
   <si>
     <t>Disciplina os critérios de responsabilidade para a criação, o registro, o manejo e a condução de cães das raças Pitbull, Pitbull Terrier, Dobermann e Rottweiler e de qualquer cão com histórico de agressividade e comportamento antissocial, independente de raça ou porte, no âmbito do Município de Chã Grande.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/588/projeto_de_lei_n_28.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/588/projeto_de_lei_n_28.pdf</t>
   </si>
   <si>
     <t>Estabelece impedimento de contratação ou nomeação em cargos públicos, pelo Poder Executivo e pelo Poder Legislativo Municipal, as pessoas condenadas por qualquer tipo de violência no âmbito familiar e dá outras providências.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/443/projeto_de_resolucao_01.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/443/projeto_de_resolucao_01.pdf</t>
   </si>
   <si>
     <t>A CAMARA Municipal de  VEREADORES DE CHA GRANDE._x000D_
 Estado de Pernambuco, no use de suas atribuicoes legais conferidas pela Lei Organica_x000D_
 Municipal a pelo Regimento Interno da Casa, submete a apreciação do Plenário o seguinte_x000D_
 Projeto de Lei:</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/491/resolucao_n_2.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/491/resolucao_n_2.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução 010/2010, que dispõe sobre o Regimento Interno da Camara Municipal de Chã Grande, para regulamentar o use de sistema_x000D_
 eletronico para tramitação eletrônica do processo legislativo, registro de presença, votação c inscrição de oradores a da outras providencias</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/492/resolucao_n_3.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/492/resolucao_n_3.pdf</t>
   </si>
   <si>
     <t>Concede titulo de cidadão cha grandense ao Sr. Pedro de Franca Comes.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/493/resolucao_n_5.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/493/resolucao_n_5.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão chã grandense ao SR. Almir cordeiro de Medeiros.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/510/projeto_de_resolucao_06.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/510/projeto_de_resolucao_06.pdf</t>
   </si>
   <si>
     <t>Altera o Regimento Interno da Câmara Municipal de Chã Grande, criando a Comissão Permanente dos Direitos, Garantias e Defesa da Mulher, e dá outras providências.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/540/pr_n_007.2024.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/540/pr_n_007.2024.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão chã grandense ao SR.WLLYSSES BATISTA DE LIMA.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>Ademir Batista, Gilvan Bolão, Nego de João de Rita</t>
   </si>
   <si>
     <t>Dispõe sobre a Proposta Parcial do Orçamento para o Exercício Financeiro de 2025 e a Revisão do plano Plurianual de ações para o ano de 2025, do Poder Legislativo dá Outras Providências.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/552/projeto_de_resolucao_n_010.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/552/projeto_de_resolucao_n_010.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão Chã grandense ao Exmo. Dr. Gustavo  Henrique Holanda Dias Kershaw.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/553/projeto_de_resolucao_n_011.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/553/projeto_de_resolucao_n_011.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão chã grandense ao Sr. José Bruce da Silva mais conhecido como Jota Silva.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/559/projeto_de_resolucao_n_012.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/559/projeto_de_resolucao_n_012.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Chã-grandense a Sr.ª.PATRICIA MARIA BARRETTO DE ANDRADE VAZ.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/572/projeto_de_resolucao_013.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/572/projeto_de_resolucao_013.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão chã grandense ao SR. APRIGIO HENRIQUE DA SILVA LINS.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/573/projeto_de_resolucao_014.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/573/projeto_de_resolucao_014.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão chã grandense ao SR. JOZADAQUE SANTOS OLIVEIRA NETO.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/575/projeto_de_resolucao_n_015.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/575/projeto_de_resolucao_n_015.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO AO SR. JOSÉ LUIS BERNARDO DE MELO.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/581/projeto_de_resolucao_n_016.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/581/projeto_de_resolucao_n_016.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a observância da ordem cronológica de pagamento das obrigações relativas ao fornecimento de bens, locações, prestação de serviços e realização de obras, no âmbito da Câmara Municipal de Chã Grande.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/583/projeto_de_resolucao_n_017.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/583/projeto_de_resolucao_n_017.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão chã grandense ao Sr. ELIAS ESQUERDO DA SILVA.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/276/indicacao_01.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/276/indicacao_01.pdf</t>
   </si>
   <si>
     <t>Indico a mesa Diretora da Camara Municipal de Vereadores de Chã a Grande, Estado de Pernambuco, depois de ouvido o plenário e cumpridas as formalidades regimental, para que seja formulado o apelo em caráter administrativo ao Excelentíssimo Sr. prefeito Diogo Alexandre Gomes Neto, no sentido de o mesmo providenciar junto aos órgãos competentes a realização de REALOCAR OS BOXES DE Comercialização DE MIUDOS PARA O MERCADO PUBLICO.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/277/indicacao_02.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/277/indicacao_02.pdf</t>
   </si>
   <si>
     <t>Indico a mesa Diretora da Camara Municipal de Vereadores de Chã a Grande, Estado de Pernambuco, depois de ouvido o plenário e cumpridas as formalidades regimental, para que seja formulado o apelo em caráter administrativo ao Excelentíssimo Sr. prefeito Diogo Alexandre Gomes Neto, no sentido de o mesmo providenciar junto a secretaria de saúde e órgãos competente A Aquisição DE NOVAS MACAS DE AMBULANCIA PARA UNIDADE MOVEL SAMU.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/278/indicacao_03.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/278/indicacao_03.pdf</t>
   </si>
   <si>
     <t>Indico a mesa Diretora da Camara Municipal de Vereadores de Chã a Grande, Estado de Pernambuco, depois de ouvido o plenário e cumpridas as formalidades regimental, para que seja formulado o apelo em caráter administrativo ao Excelentíssimo Sr. prefeito Diogo Alexandre Gomes Neto, no sentido de o mesmo providenciar junto a secretaria de obras e órgãos competente A Pavimentação ASFALTICA DA VILA SANTA LUZIA.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>Nego de João de Rita</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/279/indicacao_04.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/279/indicacao_04.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Camara Municipal de Vereadores de Chã a Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo corn o Art. 98 e o Art. 109, do Regimento Interno desta Casa de Leis, que seja encaminhado oficio ao Prefeito do Município, Exm° Sr. Diogo Alexandre Gomes Neto, solicitando que seja providenciada a LIMPEZA E DESENTUPIMENTO NO BUEIRO DA BARRAGEM DE VERTENTES, em frente a casa de Bras.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/280/indicacao_05.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/280/indicacao_05.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Camara Municipal de Vereadores de Chã Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo corn o Art. 98 e o Art. 109, do Regimento Interno desta Casa de Leis, que seja encaminhado ofício ao Prefeito do Município, Exm° Sr. Diogo Alexandre Gomes Neto, solicitando que seja providenciada a colocação de uma LOMBADA no final da Rua que faz cruzamento corn a Rua Jorge Bernardo, neste município.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/286/indicacao_06.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/286/indicacao_06.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Camara Municipal de Vereadores de Cha Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenario na forma regimental, de acordo corn o Art. 98 e o Art. 109, do Regimento Interno desta Casa de Leis, que seja encaminhado officio ao Prefeito do Municipio, Exm° Sr. Diogo Alexandre Gomes Neto, solicitando que seja providenciado MEDICO PEDIATRA, atendimento 24 horas, no Hospital Municipal.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/285/indicacao_07.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/285/indicacao_07.pdf</t>
   </si>
   <si>
     <t>indico a mesa diretora da câmara municipal de vereadores de chã grande, estado de Pernambuco, casa Paulo Viana de Queiroz, ouvindo o plenário na forma regimental de acordo com o art.98 eo art.109 do regimento interno desta casa de leis que seja encaminhado oficio ao prefeito do município, Exm SR.Diogo Alexandre Gomes Neto, solicitando que, juntos á secretaria de agricultura, seja providenciada a realização de campanha de conscientização e divulgação para vacinas contra raiva bovina, diante de vários casos corridos, evitando que vire um surto, neste município..</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/389/indicacao_08.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/389/indicacao_08.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Camara Municipal de Vereadores de Cha Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenario na forma regimental, de acordo corn o Art. 98 e o Art. 109, do Regimento Interno desta Casa de Leis, que seja encaminhado officio ao Prefeito do Municipio, Exm° Sr. Diogo Alexandre Gomes Neto, solicitando que seja providenciado MEDICO PEDIATRA, atendimento 24 horas, no Hospital Municipal</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/390/indicacao_09.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/390/indicacao_09.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Camara Municipal de Vereadores de Cha Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenario na forma regimental, de acordo corn o Art. 98 e o Art. 109, do Regimento Interno desta Casa de Leis, que seja encaminhado officio ao Prefeito do Municipio, Exm° Sr. Diogo Alexandre Gomes Neto, solicitando que seja providenciada a doacao de um terreno para o TIME DA CAMELA, neste municipio.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/391/indicacao_10.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/391/indicacao_10.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Camara Municipal de Vereadores de Cha Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenario na forma regimental, de acordo corn o Art. 98 e o Art. 109, do Regimento Interno desta Casa de Leis, que seja encaminhado officio ao Prefeito do Municipio, Exm° Sr. Diogo Alexandre Gomes Neto a secretaria de saude, solicitando que seja providenciada, em carater de URGENCIA, a VACINAcAO DA DENGUE, coma tambem um MUTIRAO de CONSCIENTIZACAO a populacao, neste municipio</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/437/indicacao__11.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/437/indicacao__11.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Camara Municipal de Vereadores de Chã Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo corn o Art. 98 e o Art. 109, do Regimento Interno desta Casa de Leis, que seja encaminhado oficio ao Prefeito do Município, Exm° Sr. Diogo Alexandre Gomes Neto, solicitando que seja providenciado o CAL~AMENTO da ladeira da piçarreira em Malhadinha, neste município.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/438/indicacao__12.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/438/indicacao__12.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Camara Municipal de Vereadores de Cha Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz,_x000D_
 ouvido o Plenario na forma regimental, de acordo corn o Art. 98 e o Art. 109, do Regimento Interno desta Casa de Leis, que seja encaminhado officio ao Prefeito do Municipio, Exm° Sr. Diogo Alexandre Gomes Neto, solicitando que seja providenciada a PAVIMENTAcAO da Rua Mario Gomes de Moura, neste municipio.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/439/indicacao__13.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/439/indicacao__13.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Camara Municipal de Vereadores de Cha Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenario na forma regimental, de acordo corn o Art. 98 e o Art. 109, do Regimento Interno desta Casa de Leis, que seja encaminhado officio ao Prefeito do Municipio, Exm° Sr. Diogo Alexandre Gomes Neto, solicitando que seja providenciada a ILUMINAcAO dos Sitios Boa Vista, Taboca a Taboquinha, neste municipio.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/440/indicacao__14.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/440/indicacao__14.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Camara Municipal de Vereadores de Chã Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo corn o Art. 98 e o Art. 109, do Regimento Interno desta Casa de Leis, que seja encaminhado oficio ao Prefeito do Município, Exm° Sr. Diogo Alexandre Gomes Neto, solicitando que seja providenciada a Aquisição DE FARDAMENTOS para o pessoal do SAMU, neste município</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/441/indicacao__15.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/441/indicacao__15.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Camara Municipal de Vereadores de Cha Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenario na forma regimental, de acordo corn o Art. 98 e o Art. 109, do Regimento Interno desta Casa de Leis, que seja encaminhado officio ao Prefeito do Municipio, Exm° Sr. Diogo Alexandre Gomes Neto, solicitando que seja providenciada a COLOCACAO DE PIC~ARRO E PASSAR A MAQUINA na estrada do Sitio Alto do Rio, iniciando no Bar do Sossego ate a ladeira do peixe, neste municipio</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/442/indicacao__16_2024.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/442/indicacao__16_2024.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Camara Municipal de Vereadores de_x000D_
 Cha Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz,_x000D_
 ouvido o Plenario na forma regimental, de acordo corn o Art. 98 e o_x000D_
 Art. 109, do Regimento Interno desta Casa de Leis, que seja_x000D_
 encaminhado officio ao Prefeito do Municipio, Exm° Sr. Diogo_x000D_
 Alexandre Gomes Neto, solicitando que seja providenciada junto_x000D_
 ao setor competente a PAVIMENTAcAO do trecho que dá_x000D_
 acesso a Igreja Assembleia de Deus em Lagoa do Barro, neste_x000D_
 municipio.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/456/indicacao_n_17.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/456/indicacao_n_17.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Camara Municipal de Vereadores de Cha Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido 0 Plenário na forma regimental, de acordo corn o Art. 98 e o Art. 109, do Regimento Interno desta Casa de Leis, que seja encaminhado oficio ao_x000D_
 Prefeito do Município, Exm° Sr. Diogo Alexandre Gomes Neto, solicitando que seja providenciada, através da Secretaria de Obras, a CONSTRUCAO DE ABRIGOS DE PASSAGEIROS, nas seguintes localidades:</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/457/indicacao_n_18.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/457/indicacao_n_18.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Camara Municipal de Vereadores de_x000D_
 Cha Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz,_x000D_
 ouvido o Plenario na forma regimental, de acordo corn o Art. 98 e o_x000D_
 Art. 109, do Regimento Inferno desta Casa de Leis, que seja_x000D_
 encaminhado officio ao Prefeito do Municipio, Exm° Sr. Diogo_x000D_
 Alexandre Gomes Neto, solicitando que seja providenciada,_x000D_
 junto a Secretaria de Obras, o saneamento e a pavimentacao da_x000D_
 RUA VEREADOR BERNARDO DOS SANTOS conhecida como_x000D_
 "RUA SETE CASAS" no bairro Morada Nova, neste municipio</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/459/indicacao_n_19.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/459/indicacao_n_19.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Câmara Municipal de Vereadores de Cha Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo corn o Art. 109, do Regimento Interno desta Casa de Leis, que seja encaminhado officio ao Prefeito do Municipio, Exm°. Sr. Diogo Alexandre Gomes Neto, solicitando que seja providenciada a pavimentação dos Sítios Boa Vista, Tabocas, Taboquinha, neste município.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/460/indicacao_n_20.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/460/indicacao_n_20.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Câmara Municipal de Vereadores de Cha Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo corn o Art. 109, do Regimento Interno desta Casa de Leis, que seja encaminhado oficio ao Prefeito do Munícipio, Exm°. Sr. Diogo Alexandre Gomes Neto, solicitando que seja providenciada a ILUMINACAO DA ENTRADA DA MALHADINHA, neste município.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/461/indicacao_21.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/461/indicacao_21.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Câmara Municipal de Vereadores de Cha Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo corn o Art. 109, do Regimento Interno desta Casa de Leis, que seja encaminhado oficio ao Prefeito do Município, Exm°. Sr. Diogo Alexandre Gomes Neto, solicitando que seja providenciada a continuação do CALCAMENTO DA MALHADINHA, neste município.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/462/indicacao_n_22.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/462/indicacao_n_22.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Câmara Municipal de Vereadores de Cha Grande, Estado de Pernambuco., Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo corn o Art. 109, do Regimento Inferno desta Casa de Leis, que seja encaminhado oficio ao Prefeito do Município, Exm°. Sr. Diogo Alexandre Games Neto, solicitando que seja providenciada a INSTALACAO DE UMA CISTERNA COMUNITARIA NO SITIO TIPIM, neste município.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/463/indicacao_n_23.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/463/indicacao_n_23.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Câmara Municipal de Vereadores de Cha Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo corn o Art. 109, do Regimento Interno desta Casa de Leis, que seja encaminhado oficio ao Prefeito do Município, Exm°. Sr. Diogo Alexandre Gomes Neto, solicitando que seja providenciada a CONTINUIDADE DA PAVIMENTACAO DO TRECHO DO 2° ACESSO AO MOSTEIRO DA ESCUTA DO SENHOR ATE A DESCIDA DA LADEIRA DE ZEZINHO DE OTACILIO.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/464/indicacao_24.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/464/indicacao_24.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Câmara Municipal de Vereadores de Cha Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo corn o Art. 109, do Regimento Interno desta Casa de Leis, que seja encaminhado oficio ao Prefeito do Município, Exm°. Sr. Diogo Alexandre Gomes Neto, solicitando que seja providenciado o CALCAMENTO DA RUA MANOEL PERGENTINO DA SILVA, neste município.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/465/indicacao_n_25.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/465/indicacao_n_25.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Camará Municipal de Vereadores de Cha Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo corn o Art. 109, do Regimento Interno desta Casa de Leis, que seja encaminhado oficio ao Prefeito do Munícipe, Exm°. Sr. Diogo Alexandre Comes Neto, solicitando que seja providenciado o CALCAMENTO DA RUA ANTONIO PAULINO DA SILVA, neste município</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/466/indicacao_n_26.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/466/indicacao_n_26.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Câmara Municipal de Vereadores de Cha Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo corn o Art. 109, do Regimento Interno desta Casa de Leis, que seja encaminhado oficio ao Prefeito do Munícipio, Exm°. Sr. Diogo Alexandre Gomes Neto, solicitando que seja providenciado o ASFALTO E REALIZAR REPAROS NAS CALCADAS DA RUA JOAO BATISTA DE VASCONCELOS, neste município.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/467/indicacao_n_27.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/467/indicacao_n_27.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Câmara Municipal de Vereadores de Cha Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo corn o Art. 109, do Regimento Interno desta Casa de Leis, que seja encaminhado oficio ao Prefeito do Munícipio, Exm°. Sr. Diogo Alexandre Gomes Neto, solicitando que seja providenciada a Iluminação DE LED NA ROTA TURISTICA, DO INICIO AO FINAL, neste município.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/468/indicacao_n_28.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/468/indicacao_n_28.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Câmara Municipal de Vereadores de Cha Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo corn o Art. 98 e o Art. 109, do Regimento Interno desta Casa de Leis, que seja encaminhado oficio ao Prefeito do Município, Exm° Sr. Diogo Alexandre Games Neto, solicitando que seja providenciada a LIMPEZA DAS ESTRADAS DO SITIO MACAQUINHOS EM Direção A BIBIU DE TIAGO, neste município.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>Inaldo Ferreira da Cruz</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/480/indicacao_n_18.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/480/indicacao_n_18.pdf</t>
   </si>
   <si>
     <t>Indico Mesa Diretora da Camara Municipal de Vereadores de Chã Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo corn o Art. 109, do Regimento Interno desta Casa de Leis, que seja encaminhado oficio ao Prefeito do Município, Exm°. Sr. Diogo Alexandre Gomes Neto, solicitando que seja providenciado PROJETO DE LEI que disponha da obrigatoriedade de ser cantado o HINO NACIONAL, HIND DE PERNAMBUCO e o HINO DE CHA GRANDE nas Escolas Municipais, publicas a privadas</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/481/indicacao_n_30.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/481/indicacao_n_30.pdf</t>
   </si>
   <si>
     <t>PAVIMENTACAO DA RUA DOMINGOS HENRIQUE DA ROCHA, BAIRRO BEATRIZ ALVES, neste município.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/482/indicacao_n_31.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/482/indicacao_n_31.pdf</t>
   </si>
   <si>
     <t>REALOCAMENTO DA CAIXA COLETORA, QUE SE ENCONTRA NO MEIO DA VIA, NA RUA DOMINGOS HENRIQUE DA ROCHA, BAIRRO BEATRIZ ALVES, PARA O SEU LOCAL ADEQUADO, neste município.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/483/indicacao_n_32.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/483/indicacao_n_32.pdf</t>
   </si>
   <si>
     <t>Pavimentação DO PATIO DA CAPELA SAO ROQUE, NO SITIO FREXEIRAS, neste município</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/505/indicacao_33.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/505/indicacao_33.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DO CAMPO DE SANTA, NO  SITIO FREXEIRAS ATE MAHABHUMI, neste município.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/506/indicacao_34.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/506/indicacao_34.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DO PERCURSO ATÉ O  ENGENHO SANHAÇU, neste município.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/511/indicacao_35_0001.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/511/indicacao_35_0001.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DA PATRULHA MARIA DA PENHA NA GUARDA MUNICIPAL, neste município.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/534/indicacao_n_36.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/534/indicacao_n_36.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa Diretora da Câmara Municipal de Vereadores de Chã Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo com o Art. 109, do Regimento Interno desta Casa de Leis, que seja encaminhado ofício ao Prefeito do Município, Exmº. Sr. Diogo Alexandre Gomes Neto, solicitando que seja providenciado o calçamento da Rua Severino de Lira, Bairro Augusto David, neste município.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/539/indicacao_n_37.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/539/indicacao_n_37.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciando o gramado e a iluminação do campo no Sítio Mangueira, neste município.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/549/indicacao_n_38.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/549/indicacao_n_38.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada uma campanha de divulgação incentivando a doação de parte do imposto de renda aos Fundos Municipais nos carnês de tributos do município, neste município.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/551/indicacao_n_41.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/551/indicacao_n_41.pdf</t>
   </si>
   <si>
     <t>Asfaltar a rua João Batista de Vasconcelos (Trecho atrás da câmara municipal) até a praça da bíblia, neste município.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/555/indicacao_n_40.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/555/indicacao_n_40.pdf</t>
   </si>
   <si>
     <t>Asfaltar a AV. 20 de dezembro começando na delegacia até a congregação da Assembleia de Deus, neste município.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/556/indicacao_n_39.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/556/indicacao_n_39.pdf</t>
   </si>
   <si>
     <t>Asfaltar a rua Edson Fernando Carneiro na PE-71 seguindo pela Narciso Pereira de Lima e finalizando na padaria de Sérgio Bigodinho, neste município.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/557/indicacao_n_42.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/557/indicacao_n_42.pdf</t>
   </si>
   <si>
     <t>Asfaltar a rua Santa Inês, dando inicio na ponte de Muntuns até a João Batista de Vasconcelos (Pátio de Camela), neste município.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/571/indicacao_43.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/571/indicacao_43.pdf</t>
   </si>
   <si>
     <t>Solicita Pavimentação do trecho localizado na estrada velha de Chã Grande, iniciando na Ponte de Miro até o limite com o município de Gravatá, totalizando 3 (três) KM, neste município.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/574/indicacao_44.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/574/indicacao_44.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE LETREIRO ARTÍSTICO NA ENTRADA DA VILA SANTA LUZIA COM OS DIZERES “EU AMO A VILA SANTA LUZIA"</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/578/indicacao_45.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/578/indicacao_45.pdf</t>
   </si>
   <si>
     <t>Pavimentação da via na localidade do Granja, na zona rural do município de Chã Grande.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/584/indicacao_n46.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/584/indicacao_n46.pdf</t>
   </si>
   <si>
     <t>Construção de lixeiras de alvenaria, nos locais adequados de coleta de lixo, em toda Zona Rural.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/593/indicacao_n_47.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/593/indicacao_n_47.pdf</t>
   </si>
   <si>
     <t>Criação de uma patrulha da Guarda Municipal especializada, denominada “MARIA SANTANA”, neste município.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>PDEL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/591/projeto_de_decreto_no001.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/591/projeto_de_decreto_no001.pdf</t>
   </si>
   <si>
     <t>Concede Título Honorífico de “Comendadora” a Sr.ª MARIA DO CARMO NETO, que receberá a “Comenda José Pereira Lins” e dá outras providências.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/599/projeto_de_decreto_no002.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/599/projeto_de_decreto_no002.pdf</t>
   </si>
   <si>
     <t>Concede Título Honorífico de “Comendador” ao Exmo. SR. DIOGO ALEXANDRE GOMES NETO, que receberá a “Comenda José Pereira Lins” e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2373,68 +2373,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/515/ata_de_1_reuniao_do_3p_de_2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/522/ata_da_2_segunda_sessao.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/524/ata_da_3a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/528/ata_eletromica_da_4_sessao.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/532/ata_eletronica_5_reuniao_3p.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/541/ata_eletronica_da_6_sessao.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/550/ata_eletronica_da_7_sessao.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/558/ata_eletronica_da_8_sessao_ordinaria_do_3_periodo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/561/ata_eletronica_da_9_sessao_ordinaria_do_3_periodo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/565/ata_eletronica_da_10_sessao_ordinaria_do_3_periodo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/569/ata_eletronica_da_1_sessao_ordinaria_do_4_periodo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/576/ata_eletronica_da_2_sessao_ordinaria_do_4_periodo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/579/ata_eletronica_da_3_sessao_ordinaria_da_4_sessao_legislativa.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/580/ata_eletronica_da_4_sessao_ordinaria_da_4_sessao_legislativa.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/590/ata_eletronica_da_5_sessao_ordinaria_da_4_sessao_legislativa.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/592/ata_eletronica_da_6_sessao_ordinaria_da_4_sessao_legislativa.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/595/ata_eletronica_da_7_sessao_ordinaria_da_4_sessao_legislativa.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/600/ata_eletronica_da_9asessao_ordinaria_da_4_sessao_legislativa_1.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/601/ata_eletronica_da_10asessao_ordinaria_da_4_sessao_legislativa_1.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/472/requerimento_n_000.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/257/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/258/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/275/requerimento_03.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/284/requerimento_04_0001.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/287/requerimento_05.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/288/requerimento_n_06.2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/289/requerimento_07.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/290/requerimento_08.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/291/requerimento_09.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/392/requerimento_10.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/393/requerimento_n_11.2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/394/requerimento_12.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/455/requerimento_n_13.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/458/requerimento_n_14.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/469/requerimento_n_15.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/470/requerimento_n_16.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/471/requerimento_n_17.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/473/requerimento_n_18_0001.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/474/requerimento_n_19.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/475/requerimento_n_20.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/476/requerimento_n_21.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/477/requerimento_n_22.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/478/requerimento_n_23.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/479/requerimento_n_24.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/518/requerimento_25.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/484/requerimento_n_26.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/485/requerimento_n_27.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/486/requerimento_n_28.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/487/requerimento_n_29.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/488/requerimento_n_30.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/489/requerimento_n_31.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/490/requerimento_n_32.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/499/requerimento_33.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/500/requerimento_34.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/501/requerimento_35.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/502/requerimento_36.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/503/requerimento_37.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/517/requerimento_38.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/521/requerimento_39.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/519/requerimento_40.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/520/requerimento_41.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/527/requerimento_42.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/533/requerimento_43.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/536/requerimento_44.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/537/requerimento_45.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/542/requerimento_46.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/543/requerimento_47.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/544/requerimento_48.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/545/requerimento_49.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/554/requerimento_50_0001.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/562/requerimento_51.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/563/requerimento_52_0001.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/568/requerimento_53_0001.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/577/requerimento_54_0001.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/582/requerimento_no_55.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/586/requerimento_no_57.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/594/requerimento_n58.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/598/requerimento_no_59.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/602/requerimento_n60.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/603/requerimento_n61.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/254/projeto__de_lei_01.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/255/projeto_de_lei_02.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/256/projeto_de_lei_03.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/448/projeto_de_lei_n_06.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/449/projeto_de_lei_n_07.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/450/projeto_de_lei_n_08.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/451/projeto_de_lei_n_09.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/495/oficio_gp_015.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/497/oficio_gp_17.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/496/oficio_gp_018.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/525/projeto_de_lei_015.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/535/projeto_de_lei_-_ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/564/projeto_de_lei_loa_2025_cha_grande_1.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/566/pl_executivo_18.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/281/projeto_de_lei_01.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/282/projeto_de_lei_02_0001.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/283/projeto_de_lei_03_0.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/454/projeto_de_lei_n_04.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/453/projeto_de_lei_n_05.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/452/projeto_de_lei_n_06_2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/494/projeto_de_lei_n_007.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/504/projeto_de_lei_08.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/508/projeto_de_lei_n_11.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/513/projeto_de_lei_n_013.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/498/projeto_de_lei_n_014.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/509/projeto_de_lei_n_015.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/512/projeto_de_lei_n_016.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/514/projeto_de_lei_n_017.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/516/projeto_de_lei_n_018.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/523/projeto_de_lei_n_19.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/529/projeto_de_lei_n_20.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/530/projeto_de_lei_n_21.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/531/projeto_de_lei_n_22.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/547/projeto_de_lei_n_23.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/560/projeto_de_lei_n_024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/567/pl_n_25.2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/570/projeto_de_lei_026.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/587/projeto_de_lei_n_27.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/588/projeto_de_lei_n_28.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/443/projeto_de_resolucao_01.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/491/resolucao_n_2.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/492/resolucao_n_3.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/493/resolucao_n_5.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/510/projeto_de_resolucao_06.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/540/pr_n_007.2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/552/projeto_de_resolucao_n_010.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/553/projeto_de_resolucao_n_011.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/559/projeto_de_resolucao_n_012.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/572/projeto_de_resolucao_013.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/573/projeto_de_resolucao_014.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/575/projeto_de_resolucao_n_015.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/581/projeto_de_resolucao_n_016.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/583/projeto_de_resolucao_n_017.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/276/indicacao_01.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/277/indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/278/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/279/indicacao_04.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/280/indicacao_05.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/286/indicacao_06.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/285/indicacao_07.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/389/indicacao_08.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/390/indicacao_09.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/391/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/437/indicacao__11.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/438/indicacao__12.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/439/indicacao__13.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/440/indicacao__14.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/441/indicacao__15.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/442/indicacao__16_2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/456/indicacao_n_17.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/457/indicacao_n_18.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/459/indicacao_n_19.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/460/indicacao_n_20.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/461/indicacao_21.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/462/indicacao_n_22.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/463/indicacao_n_23.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/464/indicacao_24.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/465/indicacao_n_25.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/466/indicacao_n_26.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/467/indicacao_n_27.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/468/indicacao_n_28.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/480/indicacao_n_18.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/481/indicacao_n_30.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/482/indicacao_n_31.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/483/indicacao_n_32.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/505/indicacao_33.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/506/indicacao_34.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/511/indicacao_35_0001.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/534/indicacao_n_36.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/539/indicacao_n_37.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/549/indicacao_n_38.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/551/indicacao_n_41.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/555/indicacao_n_40.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/556/indicacao_n_39.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/557/indicacao_n_42.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/571/indicacao_43.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/574/indicacao_44.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/578/indicacao_45.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/584/indicacao_n46.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/593/indicacao_n_47.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/591/projeto_de_decreto_no001.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/599/projeto_de_decreto_no002.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/515/ata_de_1_reuniao_do_3p_de_2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/522/ata_da_2_segunda_sessao.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/524/ata_da_3a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/528/ata_eletromica_da_4_sessao.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/532/ata_eletronica_5_reuniao_3p.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/541/ata_eletronica_da_6_sessao.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/550/ata_eletronica_da_7_sessao.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/558/ata_eletronica_da_8_sessao_ordinaria_do_3_periodo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/561/ata_eletronica_da_9_sessao_ordinaria_do_3_periodo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/565/ata_eletronica_da_10_sessao_ordinaria_do_3_periodo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/569/ata_eletronica_da_1_sessao_ordinaria_do_4_periodo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/576/ata_eletronica_da_2_sessao_ordinaria_do_4_periodo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/579/ata_eletronica_da_3_sessao_ordinaria_da_4_sessao_legislativa.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/580/ata_eletronica_da_4_sessao_ordinaria_da_4_sessao_legislativa.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/590/ata_eletronica_da_5_sessao_ordinaria_da_4_sessao_legislativa.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/592/ata_eletronica_da_6_sessao_ordinaria_da_4_sessao_legislativa.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/595/ata_eletronica_da_7_sessao_ordinaria_da_4_sessao_legislativa.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/600/ata_eletronica_da_9asessao_ordinaria_da_4_sessao_legislativa_1.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/601/ata_eletronica_da_10asessao_ordinaria_da_4_sessao_legislativa_1.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/472/requerimento_n_000.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/257/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/258/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/275/requerimento_03.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/284/requerimento_04_0001.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/287/requerimento_05.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/288/requerimento_n_06.2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/289/requerimento_07.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/290/requerimento_08.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/291/requerimento_09.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/392/requerimento_10.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/393/requerimento_n_11.2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/394/requerimento_12.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/455/requerimento_n_13.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/458/requerimento_n_14.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/469/requerimento_n_15.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/470/requerimento_n_16.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/471/requerimento_n_17.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/473/requerimento_n_18_0001.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/474/requerimento_n_19.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/475/requerimento_n_20.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/476/requerimento_n_21.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/477/requerimento_n_22.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/478/requerimento_n_23.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/479/requerimento_n_24.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/518/requerimento_25.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/484/requerimento_n_26.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/485/requerimento_n_27.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/486/requerimento_n_28.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/487/requerimento_n_29.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/488/requerimento_n_30.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/489/requerimento_n_31.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/490/requerimento_n_32.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/499/requerimento_33.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/500/requerimento_34.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/501/requerimento_35.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/502/requerimento_36.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/503/requerimento_37.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/517/requerimento_38.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/521/requerimento_39.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/519/requerimento_40.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/520/requerimento_41.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/527/requerimento_42.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/533/requerimento_43.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/536/requerimento_44.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/537/requerimento_45.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/542/requerimento_46.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/543/requerimento_47.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/544/requerimento_48.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/545/requerimento_49.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/554/requerimento_50_0001.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/562/requerimento_51.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/563/requerimento_52_0001.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/568/requerimento_53_0001.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/577/requerimento_54_0001.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/582/requerimento_no_55.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/586/requerimento_no_57.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/594/requerimento_n58.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/598/requerimento_no_59.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/602/requerimento_n60.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/603/requerimento_n61.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/254/projeto__de_lei_01.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/255/projeto_de_lei_02.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/256/projeto_de_lei_03.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/448/projeto_de_lei_n_06.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/449/projeto_de_lei_n_07.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/450/projeto_de_lei_n_08.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/451/projeto_de_lei_n_09.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/495/oficio_gp_015.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/497/oficio_gp_17.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/496/oficio_gp_018.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/525/projeto_de_lei_015.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/535/projeto_de_lei_-_ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/564/projeto_de_lei_loa_2025_cha_grande_1.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/566/pl_executivo_18.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/281/projeto_de_lei_01.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/282/projeto_de_lei_02_0001.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/283/projeto_de_lei_03_0.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/454/projeto_de_lei_n_04.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/453/projeto_de_lei_n_05.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/452/projeto_de_lei_n_06_2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/494/projeto_de_lei_n_007.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/504/projeto_de_lei_08.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/508/projeto_de_lei_n_11.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/513/projeto_de_lei_n_013.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/498/projeto_de_lei_n_014.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/509/projeto_de_lei_n_015.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/512/projeto_de_lei_n_016.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/514/projeto_de_lei_n_017.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/516/projeto_de_lei_n_018.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/523/projeto_de_lei_n_19.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/529/projeto_de_lei_n_20.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/530/projeto_de_lei_n_21.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/531/projeto_de_lei_n_22.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/547/projeto_de_lei_n_23.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/560/projeto_de_lei_n_024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/567/pl_n_25.2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/570/projeto_de_lei_026.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/587/projeto_de_lei_n_27.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/588/projeto_de_lei_n_28.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/443/projeto_de_resolucao_01.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/491/resolucao_n_2.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/492/resolucao_n_3.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/493/resolucao_n_5.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/510/projeto_de_resolucao_06.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/540/pr_n_007.2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/552/projeto_de_resolucao_n_010.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/553/projeto_de_resolucao_n_011.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/559/projeto_de_resolucao_n_012.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/572/projeto_de_resolucao_013.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/573/projeto_de_resolucao_014.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/575/projeto_de_resolucao_n_015.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/581/projeto_de_resolucao_n_016.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/583/projeto_de_resolucao_n_017.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/276/indicacao_01.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/277/indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/278/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/279/indicacao_04.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/280/indicacao_05.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/286/indicacao_06.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/285/indicacao_07.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/389/indicacao_08.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/390/indicacao_09.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/391/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/437/indicacao__11.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/438/indicacao__12.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/439/indicacao__13.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/440/indicacao__14.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/441/indicacao__15.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/442/indicacao__16_2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/456/indicacao_n_17.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/457/indicacao_n_18.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/459/indicacao_n_19.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/460/indicacao_n_20.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/461/indicacao_21.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/462/indicacao_n_22.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/463/indicacao_n_23.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/464/indicacao_24.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/465/indicacao_n_25.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/466/indicacao_n_26.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/467/indicacao_n_27.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/468/indicacao_n_28.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/480/indicacao_n_18.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/481/indicacao_n_30.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/482/indicacao_n_31.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/483/indicacao_n_32.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/505/indicacao_33.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/506/indicacao_34.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/511/indicacao_35_0001.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/534/indicacao_n_36.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/539/indicacao_n_37.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/549/indicacao_n_38.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/551/indicacao_n_41.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/555/indicacao_n_40.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/556/indicacao_n_39.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/557/indicacao_n_42.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/571/indicacao_43.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/574/indicacao_44.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/578/indicacao_45.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/584/indicacao_n46.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/593/indicacao_n_47.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/591/projeto_de_decreto_no001.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2024/599/projeto_de_decreto_no002.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H187"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="171.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="135.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="134.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>