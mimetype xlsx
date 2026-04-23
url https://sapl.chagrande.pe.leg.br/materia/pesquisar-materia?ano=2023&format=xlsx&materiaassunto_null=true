--- v0 (2026-03-01)
+++ v1 (2026-04-23)
@@ -54,1218 +54,1218 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Ademir Batista</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/99/requerimento__verbal_1.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/99/requerimento__verbal_1.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Chã Grande, estado de Pernambuco, depois de ouvido o plenário a cumpridas as formalidades regimentais, que seja formulado o apelo em caráter administrativo ao Exm° Sr. Prefeito para que seja feito o reajuste salarial aos cargos comissionados do município, bem como ao conselho tutelar.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Jorge Luís da Silva</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/98/requerimento_n_01.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/98/requerimento_n_01.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Chã Grande, Estado de Pernambuco, depois de ouvido o plenário e cumprida as formalidades_x000D_
 regimentais, que seja inserido na Ata da presente reunião este Requerimento consignando VOTOS DE PROFUNDO PESAR pelo falecimento do inesquecível Mons Jonas Abib, ocorrido no dia 12 de dezembro de 2022.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/97/requerimento_n_02.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/97/requerimento_n_02.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Chã Grande, Estado de Pernambuco, depois de ouvido o plenário e cumprida s formalidades regimentais, que seja inserido na Ata da presente reunião este Requerimento consignando VOTOS DE PROFUNDO PESAR pelo falecimento do inesquecível JOSEPH RATZINGER, O PAPA EMERITO BENTO XVI ocorrido no dia 31 de dezembro de 2022.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Ninho Mototaxi</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/96/requerimento_n_03.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/96/requerimento_n_03.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Vereadores de Chã Grande, Estado de Pernambuco, depois de ouvido o plenário a cumprida as formalidades regimentais, que seja formulado o apelo ao Excelentíssimo Senhor Prefeito Diogo Alexandre Gomes Neto, no sentido de o mesmo providenciar junto as Secretarias de Obras a Urbanismo A INFRAESTRUTURA, REVITALIZAÇAO DE TODA PRA4A ACADEMIA DA CIDADE, LOCALIZADA EM WILTON CARNEIRO, BAIRRO BEATRIZ ALVES.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Nego de João de Rita</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/95/requerimento_n_04.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/95/requerimento_n_04.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Vereadores de Chã Grande, Estado de Pernambuco, depois de ouvido o plenário a cumprida as formalidades regimentais, que seja formulado o apelo ao Excelentíssimo Senhor Prefeito Diogo Alexandre Gomes Neto, no sentido de o mesmo providenciar junto as Secretarias Obras A CONSTRUÇAO DE 2 BUEIROS NO SITIO VERTENTES PROXIMO A BARRAGEM, UMA EM FRENTE AO GORDO ONDE E MAIS CONHECIDA E OUTRA EM FRENTE A FAZENDA BROGODO.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/94/requerimento_n_05.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/94/requerimento_n_05.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Vereadores de Chã Grande, Estado de Pernambuco, depois de ouvido o plenário a cumprida as formalidades regimentais, que seja formulado o apelo ao Excelentíssimo Senhor Prefeito Diogo Alexandre Gomes Neto, no sentido de o mesmo providenciar junto a Secretarias de Urbanismo A REALIZAÇAO COM A MAXIMA URGENCIA, NOS SERVIÇO DE ROÇAGEM E CAPINA NO ENTORNO DA ESCOLA MUNICIPAL JOSE MANOEL DE FARIAS.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/93/requerimento_n_06.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/93/requerimento_n_06.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Vereadores de Chã Grande, Estado de Pernambuco, depois de ouvido o plenário e cumprida as formalidades regimentais, que seja formulado o apelo ao Excelentíssimo Senhor Prefeito Diogo Alexandre Games Neto, no sentido de o mesmo providenciar junto a Secretarias de Obras A PAVIMENTAÇÃO DO TRECHO DA FABRICA GOSTO DE MEL ATE O SITIO DE JOAQUIM VIEIRA.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Vereadores de Cha Grande, estado de Pernambuco, depois de ouvido o plenário a cumpridas as formalidades regimentais, para que seja formulado em caráter de urgência um apelo inicialmente administrativo ao grupo Neoenergia, extensivo a Gerencia Regional da CELPE — Companhia Energética de Pernambuco, bem Como, ao setor responsável pela manutenção a controle do serviço elétrico deste município, no sentido de que sejam tomadas devidas providencias em relação as constantes quedas de energia no condomínio Virgem de Guadalupe a em nossa cidade.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/91/requerimento_n_08.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/91/requerimento_n_08.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Vereadores de Chã Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo com o Art. n° 98 e o Art. 110, inciso VII, do Regimento Interno desta Casa de Leis, que seja concedida VOTO DE MOCAO E APLAUSOS ao SR. JAMACY FERREIRA DA SILVA, idealizador do BLOCO CARNAVALESCO "PIPOCA", que desfilou na nossa cidade no dia 25 de margo de 2023, alegrando os foliões Chã grandenses e movimentando o comercio do nosso município.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/90/requerimento_n_09.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/90/requerimento_n_09.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Vereadores de Chã Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo com o Art. n° 98, inciso X, e o Art. 110, § 2°, inciso VII, do Regimento Interno desta Casa de Leis, VOTO DE PESAR pelo falecimento da SR. REGINA PEREIRA DE SOUSA, neste município.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/89/requerimento_n_10.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/89/requerimento_n_10.pdf</t>
   </si>
   <si>
     <t>Os vereadores, que abaixo subscreve, no use das atribuições que lhe são conferidas pelo mandato constitucional, vem perante a Mesa Diretora, depois de ouvido o Plenário a cumpridas as formalidades regimentais, apresentar o competente requerimento. Os vereadores, Requer que seja formulado, em caráter de urgência, um apelo ao Excelentíssimo Diretor presidente da Companhia Pernambucana de Saneamento - Compesa, o Senhor Romildo Porto, no sentido que seja feita a retomada da ETA - Estação de Tratamento de Agua em nosso município. Ou seja, a solicitação de um aumento na distribui4ao de agua para Chã Grande/PE.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/88/requerimento_n_11.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/88/requerimento_n_11.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Vereadores de Chã Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo com o Art. no 98, inciso X, e o Art. 110, § 2°, inciso VII, do Regimento Interno desta Casa de Leis, VOTO DE PESAR pelo falecimento do SR. AURELIO HEN RIQUE DA SILVA, neste município.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Chã Grande, Estado de Pernambuco, depois de ouvido o Plenário e cumpridas as formalidades regimentais, que seja inserido na Ata da presente reunião este requerimento consignando Votos de Profundo pesar, pelo falecimento do inesquecível o S.r. Severino de Albuquerque, o popular conhecido por Biu Barros, ocorrido no dia 29 de abril de 2023.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/84/requerimento_n_13.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/84/requerimento_n_13.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Chã Grande, Estado de Pernambuco, depois de ouvido o Plenário a cumpridas as formalidades regimental, que seja formulado apelo em caráter administrativo ao Excelentíssimo Sr. Prefeito Diogo Alexandre Gomes Neto, no sentido de o mesmo providenciar junto ao Departamento da Guarda-Municipal a possibilidade da disponibilidade de um Guarda Municipal para atender a necessidade ao CAPS.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/83/requerimento_n_14.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/83/requerimento_n_14.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Vereadores de Chã Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo com o Art. n° 98, inciso X, e o Art. 110, § 2°, inciso VII, do Regimento Interno desta Casa de Leis, VOTO DE PESAR pelo falecimento da SRa. AGUSTINHA ROSA DE SANTANA PEREIRA, neste município.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/82/requerimento_n_15.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/82/requerimento_n_15.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Vereadores de Chã Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo com o Art. n° 98, inciso X, e o Art. 110, § 2°, inciso VII, do Regimento Interno desta Casa de Leis, VOTO DE PESAR pelo falecimento da SRa. VALDENIR FERREIRA DUARTE, ocorrido no dia 01 de maio de 2023 no Recife.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Ninha de Zé Maria</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/81/requerumento_16.2023.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/81/requerumento_16.2023.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de CM Grande, Estado de Pernambuco, depois de ouvido o Plenário a cumpridas as formalidades regimental, que seja formulado apelo em caráter administrativo ao Excelentíssimo Sr. Prefeito Diogo Alexandre Gomes Neto, no sentido de o mesmo providenciar junto as Secretarias, de Urbanismo a Meio ambiente para que seja feita a Coleta de lixo na rua Manuel Lourenco de Queiroz, bairro Beatriz Alves.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/80/requerimento_n_17.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/80/requerimento_n_17.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Vereadores de Chã Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo com o Art. n° 98, inciso X, e o Art. 110, § 2°, inciso VII, do Regimento Interno desta Casa de Leis, VOTO DE PESAR pelo falecimento do SR. EMERSON JOSE GONCALVES, no ultimo dia 13 de maio do corrente ano.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/79/requerimento_n_18.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/79/requerimento_n_18.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Vereadores de Chã Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo com o Art. no 98, inciso X, e o Art. 110, § 2°, inciso VII, do Regimento Interno desta Casa de Leis, VOTO DE PESAR pelo falecimento da SR. MARIA JOSE GOMES, nesta segunda-feira, 29 de maio de 2023. Da decisão desta Casa, dar conhecimento aos familiares enlutados.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Célia de Jaci</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/434/requerimento_n_19.2023.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/434/requerimento_n_19.2023.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Vereadores de Cha Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenario na forma regimental, de acordo com o Art. n° 86, do Regimento Interno desta Casa de Leis, DISPENSA DE REDA~AO FINAL ao PROJETO DE LEI N° 006/2023, QUE "DISPOE SOBRE A CRIAcAO DA COORDENADORIA MUNICIPAL DE DEFESA CIVIL (COMDEC) NO MUNICIPIO DE CHA GRANDE/PE.",DE AUTORIA DO CHEFE DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/78/requerimento_n_20.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/78/requerimento_n_20.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Vereadores de Chã Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo com o Art. n° 98, inciso X, e o Art. 110, § 2°, inciso VII, do Regimento Interno desta Casa de Leis, VOTO DE PESAR pelo falecimento do SR. JOAO JOSE DA SILVA, conhecido popularmente por "Sr. Doca", no dia 16 de junho do corrente ano.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/77/requerimento_n_21.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/77/requerimento_n_21.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Vereadores de Chã Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo com o Art. n° 98, inciso X, e o Art. 110, § 2°, inciso VII, do Regimento Interno desta Casa de Leis, VOTO DE PESAR pelo falecimento do SR. Manuel Rodrigues da Silva, conhecido popularmente conhecido por "Sr. Manoel Antão", no dia 20 de junho do corrente ano.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/76/requerimento_n_22.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/76/requerimento_n_22.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Chã Grande, Estado de Pernambuco, depois de ouvido o Plenário a cumpridas as formalidades regimentais, para que seja formulado apelo em caráter administrativo ao Excelentíssimo Sr. Prefeito Diogo Alexandre Games Neto, no sentido de o mesmo providenciar junto a Secretaria de Administração, para que seja feita a SINALIZAÇAO VERTICAL SOBRE ANIMAL NA PISTA, NA PE-71 DANDO INICIO DO POSTO PETROVIA AT A ENTRADA DO SITIO DE FIGURA.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/100/requerimento_n_23.2023.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/100/requerimento_n_23.2023.pdf</t>
   </si>
   <si>
     <t>Pedido de dispensa de perecer ao Projeto de Lei N° 07/2023, de autoria do poder Executivo, pedido para inclusão na ordem do dia.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/435/requerimento_n_24.2023.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/435/requerimento_n_24.2023.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Vereadores de Chã Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo corn o Art. 98 e o Art. 110, inciso VII, do Regimento Interno desta Casa de Leis, que seja concedida VOTO DE Moção E APLAUSOS ao PE. DIOZENE FRANCISCO PELO DIA DO PADRE, EM 04 DE AGOSTO.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/436/requerimento_n_25.2023.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/436/requerimento_n_25.2023.pdf</t>
   </si>
   <si>
     <t>substituido pelo pl N° 006 de 2023</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/74/requerimento_n_26.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/74/requerimento_n_26.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Vereadores de Chã Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo com o Art. n° 98, inciso X, e o Art. 110, § 2°, inciso VII, do Regimento Interno desta Casa de Leis, VOTO DE PESAR pelo falecimento do SR. MANOEL PEDRO DE SENA, ocorrido hoje, no Hospital Geral Alfredo Alves de Lima, neste município.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/73/requerimento_n_27.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/73/requerimento_n_27.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Vereadores de Chã Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo com o Art. n° 98, inciso X, e o Art. 110, § 2°, inciso VII, do Regimento Interno desta Casa de Leis, VOTO DE PESAR pelo falecimento da SR. JOSE JUVENAL, ocorrido no dia 26 de agosto de 2023, em Recife, neste município.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Andreson Agrício</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/72/requerimento_n_28.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/72/requerimento_n_28.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Vereadores de Chã Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo com o Art. n° 98, inciso X, e o Art. 110, § 2°, inciso VII, do Regimento Interno desta Casa de Leis, que seja encaminhado oficio ao Prefeito, Exm° Sr. Diogo Alexandre Gomes Neto, solicitando que seja providenciada uma câmara fria para o mercado publico, neste município.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Gilvan Bolão</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/71/requerimento_n_29.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/71/requerimento_n_29.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Vereadores de Chã Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo com o Art. no 98 e o Art. 110, inciso VII, do Regimento Interno desta Casa de Leis, que seja concedida VOTO DE MOCAO E APLAUSOS ao GEPMA- GRUPO ESPECIALIZADO PREPARATORIO MILITAR AGUTA, PELOS SEUS 10 ANOS DE EXISTENCIA NA CIDADE DE BEZERROS, formado por seus fundadores CORONEL AILSON PONTES, MAJOR THIAGO PONTES a MAJOR THACIANE PONTES, considerando que o GEPMA realiza suas atividades todos aos sábados, com 67 ALUNOS DE CHA GRANDE, que vão ate a cidade de Bezerros.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/70/requerimento_30.2023.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/70/requerimento_30.2023.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Vereadores de Chã Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo com o Art. no 98 e o Art. 110, inciso VII, do Regimento Interno desta Casa de Leis, que seja concedida VOTO DE MOCAO E APLAUSOS AO CHA GRANDE NEWS, na pessoa do jovem PAULO SERGIO PAULINO, em comemoração ao seu 13° aniversario em 12 de outubro do corrente ano.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/69/requerimento_n_31.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/69/requerimento_n_31.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Vereadores de Chã Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo com o Art. no 98 e o Art. 110, inciso VII, do Regimento Interno desta Casa de Leis, que seja concedida VOTO DE MOCAO E APLAUSOS a Prime Associados, no nome de seu Presidente Sr. Fabricio Santos, pelo brilhante evento realizado na quadra da escola do sitio Macacos no_x000D_
 dia 20 de outubro de 2023.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/68/requerimento_32.2023.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/68/requerimento_32.2023.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Vereadores de Chã Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo com o Art. n° 98 e o Art. 110, inciso VII, do Regimento Interno desta Casa de Leis, que seja concedida VOTO DE MOCAO E_x000D_
 APLAUSOS ao INSTITUTO HAYSSA SOARES, criado pelo SR. ALDO SOARES, conhecido por "ALDO DA LAMASSA", pelos relevantes serviços no apoio as pessoas acometidas com depressão, no município de Gravata e região.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/67/requerimento_n_33.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/67/requerimento_n_33.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Vereadores de Chá Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo com o Art. n° 98 e o Art. 110, inciso VII, do Regimento Interno desta Casa de Leis, que seja concedida VOTO DE MOCAO E_x000D_
 APLAUSOS a CLINICA TERAPEUTICA FREEDOM, pelos relevantes serviços na reabilitação de dependentes químicos, no município de Gravata e região.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/66/requerimento_n_34.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/66/requerimento_n_34.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Vereadores de Cha Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenario na forma regimental, de acordo com o Art. n° 98 e o Art. 110, inciso VII, do Regimento Interno desta Casa de Leis, que seja concedido VOTO DE MOCAO E_x000D_
 APLAUSOS ao radialista JOTA SILVA, pelo seu apoio constante na divulgação dos serviços disponibilizados pelo INSTITUTO HAYSSA SOARES, no apoio as pessoas acometidas com depressão, no município de Gravata e região.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/65/requerimento_35.2023.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/65/requerimento_35.2023.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Vereadores de Chã Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo com o Art. no 98, inciso X, e o Art. 110, § 2°, inciso VII, do Regimento Interno desta Casa de Leis; VOTO DE PESAR pelo falecimento do SR. SEVERINO JOAQUIM DA SILVA, popularmente conhecido por NOBIO, neste município.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>PDE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Diogo Alexandre Gomes Neto</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/112/projeto_de_lei_n_01.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/112/projeto_de_lei_n_01.pdf</t>
   </si>
   <si>
     <t>Ementa: FIXA O SALARIO-MINIMO DOS SERVIDORES ATIVOS E INATIVOS DO MUNICIPIO DE CHA GRANDE, ESTADO DE PERNAMBUCO E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/110/projeto_de_lei_n_02.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/110/projeto_de_lei_n_02.pdf</t>
   </si>
   <si>
     <t>DISPOE ACERCA DO PISO SALA 1 DOS AGENFES COMUNITARIOS DE SALTDEj-/ACS E DOS AGENI'ES DE COMBATE AS EN EMIRS - ACE E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/111/projeto_de_lei_n_03.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/111/projeto_de_lei_n_03.pdf</t>
   </si>
   <si>
     <t>DISPOE ACERCA DO PISO SALIRIAI. DOS AGENTES COMUNITARIOS DE SAeDE -ACS E DOS AGENT'S DE COMBATS AS ENDEMIAS - ACE, PARA O EXERCICIO DE 2023 E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/109/projeto_de_lei_n_04.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/109/projeto_de_lei_n_04.pdf</t>
   </si>
   <si>
     <t>FIXA O PISO SALARIAL DOS PROFISSIONAIS DO MAGISTERIO E DE PARTE DOS PROFISSIONAIS DA Educação BASICA PARR O EXERCICIO DE 2023.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/117/projeto__de__lei__n__06.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/117/projeto__de__lei__n__06.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A CRIAGAO DA COORDENADORIA MUNICIPAL DE DEFESA CIVIL (COMDEC) NO MUNICIPAO DE CHA GRANDE/PE.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/119/projeto__de__lei__n__07.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/119/projeto__de__lei__n__07.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a contratar operação de credito corn a CAIXA ECONOMICA FEDERAL - CEF, corn ou sem a garantia da União e da outras providencias</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/116/projeto__de__lei__n__08.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/116/projeto__de__lei__n__08.pdf</t>
   </si>
   <si>
     <t>O PREFEITO DO MUNICIPIO DE CHA GRANDE, ESTADO DE PERNAMBUCO, nos usos das atribuições que lhe são conferidas e nos termos da Lei_x000D_
 Orgânica Municipal, remete a apreciação desta Camara de Vereadores o seguinte Projeto de lei.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/108/projrto_de_lei_n_11.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/108/projrto_de_lei_n_11.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A IMPLEMENTAcAO DO PISO SALARIAL NACIONAL DOS PROFISSIONAIS ENFERMEIROS, TECNICOS DE ENFERMAGEM, AUXILIARES DE ENFERMAGEM E PARTEIRAS, NO MUNICIPIO CHA GRANDE, ESTADO DE PERNAMBUCO, EM CONFORMIDADE COM A LEI FEDERAL N' 14.434, DE 4 DE AGOSTO DE 2022</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/115/projeto__de__lei__n__12.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/115/projeto__de__lei__n__12.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei n" 696 de , de 05 de abril de 2018, que "Disciplina o serviço publico de transporte individual por taxi no Município de Chã  Grande".</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/106/projrto_de_lei_013.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/106/projrto_de_lei_013.pdf</t>
   </si>
   <si>
     <t>Ementa: Promove adequação orçamentaria no âmbito do Município de Chã Grande e autoriza a abertura de credito especial ao orçamento anual de 2023 no valor de R$ 217.865,75.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/444/projeto_de_lei_n_16.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/444/projeto_de_lei_n_16.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REPASSAR AOS AGENTES COMUNITARIOS DE SAUDE - ACS E AGENTES DE COMBATS A ENDEMIAS - ACE INCENTIVO FINANCEIRO ADICIONAL E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/445/projeto_de_lei_n_17.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/445/projeto_de_lei_n_17.pdf</t>
   </si>
   <si>
     <t>EMENTA: INSTITUI O REGULAMENTO DO TRANSPORTE ESCOLAR NO AMBITO DO MUNICIPIO DE CHA GRANDE - PE E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/447/projeto_de_lei_n_18.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/447/projeto_de_lei_n_18.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de credito corn o BANCO DO BRASIL S.A., corn a garantia da União e da outras providencias.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/446/projeto_de_lei_n_19.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/446/projeto_de_lei_n_19.pdf</t>
   </si>
   <si>
     <t>EMENTA: Institui o Programa Habitacional de Chã de Grande a da outras providencias.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/107/projeto__de__lei__n__006_20231204_0001.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/107/projeto__de__lei__n__006_20231204_0001.pdf</t>
   </si>
   <si>
     <t>Denomina a Rua Principal do Bairro Dom Hélder Câmara de "Rua Maria de Lourdes Laurentino da Silva", neste município, e dá outras providências</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>Ademir Batista, Gilvan Bolão, Nego de João de Rita</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/114/projeto_de_lei_n_007.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/114/projeto_de_lei_n_007.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 767, de 17 de fevereiro de 2022, a da outras providencias</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>Ninho Mototaxi, Andreson Agrício, Jorge Luís da Silva, Ninha de Zé Maria, Wedson de Biu Beleu</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/113/projeto_de_lei_n_008.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/113/projeto_de_lei_n_008.pdf</t>
   </si>
   <si>
     <t>Denomina a Praça localizada na Travessa Pergentino Soares da Silva, de "Praca Pergentino Soares", neste município, a da outras providencias</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/118/projeto__de__lei__n__05.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/118/projeto__de__lei__n__05.pdf</t>
   </si>
   <si>
     <t>Denomina a Quadra Esportiva de Lajedo Grande de "Quadra Esportiva Luiz Arão da Silva" neste município, e da outras providencias</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/64/projeto_de_resolucao_no_001.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/64/projeto_de_resolucao_no_001.pdf</t>
   </si>
   <si>
     <t>Concessão de titulo de cidadania Honorária  ao jovem IVAN GUILHERME SANTOS QUEIROZ a da outras providencias</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/63/projeto_de_resolucao_no_002.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/63/projeto_de_resolucao_no_002.pdf</t>
   </si>
   <si>
     <t>Concessão de Titulo de Cidadania Honoraria ao S.r. EVERTON CORDEIRO MERGULHAO DA SILVA e da outras providencias</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>Inaldo Ferreira da Cruz</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/62/projeto_de_resolucao_no_003.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/62/projeto_de_resolucao_no_003.pdf</t>
   </si>
   <si>
     <t>Altera o caput do Art. 48, do Regimento Interno da Camara Municipal de Chã Grande, a da outras providencias.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>Jorge Luís da Silva, Andreson Agrício, Ninha de Zé Maria, Ninho Mototaxi, Wedson de Biu Beleu</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/61/projeto_de_resolucao_no_04.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/61/projeto_de_resolucao_no_04.pdf</t>
   </si>
   <si>
     <t>Concessão de Titulo de cidadania Honoraria ao S.r. Deputado Federal Waldemar de Andrade Ignácio de Oliveira a da outras providencias</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/58/indicacao_n_01.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/58/indicacao_n_01.pdf</t>
   </si>
   <si>
     <t>indico a  Mesa Diretora da Câmara Municipal de Vereadores de Cha Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo corn o Art. 98 e o Art. 109, do Regimento Interno desta Casa de Leis, que seja encaminhado oficio ao Prefeito do Município, Exm° Sr. Diogo Alexandre Gomes Neto, solicitando que seja providenciada, junto ao setor competente, a Iluminação DOS BANCOS DA FEIRA LIVRE, neste município</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/57/indicacao_n_02.2023.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/57/indicacao_n_02.2023.pdf</t>
   </si>
   <si>
     <t>indico a Mesa Diretora da Câmara Municipal de Vereadores de Cha Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz;_x000D_
 ouvido o Plenário na forma regimental, de acordo corn o Art. 98 e o Art. 109, do Regimento Interno desta Casa de Leis, que seja encaminhado oficio ao Prefeito do Município, Exm° Sr. Diogo Alexandre Gomes Neto, solicitando que sejam providenciados detectores de metais, para Escolas da Rede Municipal, considerando os ataques a ameaças de violência ocorridos nos últimos dias, em nosso pals.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/56/indicacao_n_03.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/56/indicacao_n_03.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Câmara Municipal de Vereadores de Cha Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz,_x000D_
 ouvido o Plenário na forma regimental, de acordo corn o Art. 98 e o Art. 109, do Regimento Interno desta Casa de Leis, que seja encaminhado oficio ao Prefeito do Município, Exm° Sr. Diogo Alexandre Comes Neto, solicitando que seja providenciada, junto ao setor competente, a Pavimentação DO PATIO DA CAPELA SAO ROQUE, NO SITIO FREXEIRAS, neste município.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Wedson de Biu Beleu</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/55/indicacao_n_04.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/55/indicacao_n_04.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Câmara Municipal de Vereadores de Cha Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo corn o Art. 98 e o Art. 109, do Regimento Interno desta Casa de Leis, que seja encaminhado oficio ao Prefeito do Município, Exm° Sr. Diogo Alexandre Gomes Neto, solicitando que seja providenciada, junto ao setor competente, a Recuperação DA ESCADARIA NA RUA DO SOL, neste município</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/54/indicacao_n_05.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/54/indicacao_n_05.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Câmara Municipal de Vereadores de Cha Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo corn o Art. 98 e o Art. 109, do Regimento Interno desta Casa de Leis, que seja encaminhado oficio ao Prefeito do Município, Exm° Sr. Diogo Alexandre Gomes Neto, solicitando que seja providenciada, junto ao setor competente, a Renovação DAS RAMPAS DE ACESSIBILIDADE AOS ORGAOS MUNICIPALS E AOS EQUIPAMENTOS PUBLICOS, neste município.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Dandão</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/53/indicacao_n_06.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/53/indicacao_n_06.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Câmara Municipal de Vereadores de Cha Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo corn o Art. 98 e o Art. 109, do Regimento Interno desta Casa de Leis, que seja encaminhado oficio ao Prefeito do Município, Exm° Sr. Diogo Alexandre Gomes Neto, solicitando que seja providenciada, junto ao setor competente, a PLANTACAO DE ARVORES NAS NASCENTES E FAA O CONTROLE DAS MESMAS, COMO  também CONSCIENTIZAR AS PESSOAS DA IMPORTANCIA, DO CUIDADO E DA PRESERVACAO DOS RIOS, CACIMBAS E NASCENTE D'AGUA, neste município.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/52/indicacao_n_07.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/52/indicacao_n_07.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Câmara Municipal de Vereadores de Cha Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo corn o Art. 98 e o Art. 109, do Regimento Interno desta Casa de Leis, que seja encaminhado oficio ao Prefeito do Município, Exm° Sr. Diogo Alexandre Gomes Neto, solicitando que seja providenciada, junto ao órgão competente, a ILUMINACAO DA PE-71, no trecho da lombada eletrônica a garagem da Prefeitura, neste município</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/51/indicacao_n_08.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/51/indicacao_n_08.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Câmara Municipal de Vereadores de Cha Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo corn o Art. 98 e o Art. 109, do Regimento Interno desta Casa de Leis, que seja encaminhado oficio ao Prefeito do Município, Exm° Sr. Diogo Alexandre Gomes Neto, solicitando que seja providenciado o calcamento iniciando no final da Av. 20 de Dezembro ate Bio Barro, passando pelo Lar Luis Rios, Bairro Dom Elder Câmara, como também solicitar a iluminação dos postes públicos dessa mesma rua, neste município.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/50/indicacao_n_09.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/50/indicacao_n_09.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Câmara Municipal de Vereadores de Cha Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo corn o Art. 98 e o Art. 109, do Regimento Interno desta Casa de Leis, que seja encaminhado oficio ao Prefeito do Município, Exm° Sr. Diogo Alexandre Gomes Neto, solicitando que seja providenciado um ponto de apoio para os moto taxis, em frente a Assembleia de Deus, indenizando a barraca do Sr. Doca para ser feita no local uma praça e o ponto fixo dos moto taxis, neste município.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/49/indicacao_n_10_2023.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/49/indicacao_n_10_2023.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Câmara Municipal de Vereadores de Cha Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo corn o Art. 98 e o Art. 109, do Regimento Interno desta Casa de Leis, que seja encaminhado oficio ao Prefeito do Município, Exm° Sr. Diogo Alexandre Gomes Neto, solicitando que seja providenciado o calcamento nas duas ladeiras da barragem sitio Vertentes, neste município.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/48/indicacao_n_11_2.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/48/indicacao_n_11_2.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Câmara Municipal de Vereadores de Cha Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo corn o Art. 98 e o Art. 109, do Regimento Interno desta Casa de Leis, que seja encaminhado oficio ao Prefeito do Município, Exm° Sr. Diogo Alexandre Gomes Neto, solicitando que sejam providenciadas 2 lombadas na entrada do Sitio Lajeado Grande, neste município.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/47/indicacao_n_12.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/47/indicacao_n_12.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Câmara Municipal de Vereadores de Cha Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo corn o Art. 98 e o Art. 109, do Regimento Interno desta Casa de Leis, que seja encaminhado oficio ao Prefeito do Município, Exm° Sr. Diogo Alexandre Gomes Neto, solicitando que seja providenciada a REFORMA GERAL DO MERCADO PUBLICO, neste município.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/46/indicacao_n_13.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/46/indicacao_n_13.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Câmara Municipal de Vereadores de Cha Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo corn o Art. 98 e o Art. 109, do Regimento Interno desta Casa de Leis, que seja encaminhado oficio ao Prefeito do Município, Exm° Sr. Diogo Alexandre Gomes Neto, solicitando que seja elaborado e encaminhado a esta Casa Legislativa PROJETO DE LEI PARA REGULAMENTAR O PISO DA ENFERMAGEM, neste município.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/45/indicacao_n_14.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/45/indicacao_n_14.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Câmara Municipal de Vereadores de Cha Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo corn o Art. 98 e o Art. 109, do Regimento Interno desta Casa de Leis, que seja encaminhado oficio ao Prefeito do Município, Exm° Sr. Diogo Alexandre Gomes Neto, solicitando que, junto ao setor competente, seja providenciada a construção de uma praça publica no local do antigo matadouro, neste município</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/44/indicacao_n_15.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/44/indicacao_n_15.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Câmara Municipal de Vereadores de Cha Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo corn o Art. 98 e o Art. 109, do Regimento Interno desta Casa de Leis, que seja encaminhado oficio ao Prefeito do Município, Exm° Sr. Diogo Alexandre Gomes Neto, solicitando que, junto a Secretaria de Obras, seja providenciada a constituição de abrigos de passageiros, nas localidades</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/59/indicacao_16.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/59/indicacao_16.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Câmara Municipal de Vereadores de Cha Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo corn o Art. 98 e o Art. 109, do Regimento Interno desta Casa de Leis, que seja encaminhado oficio ao Prefeito do Município, Exm° Sr. Diogo Alexandre Gomes Neto, solicitando que seja providenciado 0 calcamento da Rua Givanildo Pereira de Lima, Bairro Augusto David, neste município</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/60/indicacao_17.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/60/indicacao_17.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Câmara Municipal de Vereadores de Cha Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo corn o Art. 98 e o Art. 109, do Regimento Interno desta Casa de Leis, que seja encaminhado oficio ao Prefeito do Município, Exm° Sr. Diogo Alexandre Gomes Neto, solicitando que seja providenciada, junto ao setor competente, a REQUALIFICACAO DA Pavimentação DA MALHADINHA, neste município.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/41/indicacao_n_18.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/41/indicacao_n_18.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Câmara Municipal de Vereadores de Cha Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo corn o Art. 98 e o Art. 109, do Regimento Interno desta Casa de Leis, que seja encaminhado  ao Prefeito do Município, Exm° Sr. Diogo Alexandre Gomes Neto, solicitando que seja providenciada, junto ao setor competente, a Regularização FUNDIARIA DOS IMOVEIS_x000D_
 LOCALIZADOS NO BAIRRO CONHECIDO COMO "MORADA NOVA", neste município</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/40/indicacao_n_19.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/40/indicacao_n_19.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Câmara Municipal de Vereadores de Cha Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo corn o Art. 98 e o Art. 109, do Regimento Interno desta Casa de Leis, que seja encaminhado oficio ao Prefeito do Município, Exm° Sr. Diogo Alexandre Comes Neto, solicitando que seja providenciada, junto ao setor competente, a Regularização FUNDIARIA DOS IMOVEIS_x000D_
 LOCALIZADOS NO BAIRRO CONHECIDO COMO "MATADOURO", neste município</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/39/indicacao_n_20.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/39/indicacao_n_20.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Câmara Municipal de Vereadores de Cha Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz,_x000D_
 ouvido o Plenário na forma regimental, de acordo corn o Art. 98 e o Art. 109, do Regimento Interno desta Casa de Leis, que seja encaminhado oficio ao Prefeito do Município, Exm° Sr. Diogo Alexandre Gomes Neto, solicitando que seja providenciada, junto ao setor competente, a REGULARIZACAO FUNDIARIA DOS IMOVEIS LOCALIZADOS NO BAIRRO PADRE CICERO, da Rodoviária ate Juvenal do Gás, neste município.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/38/indicacao_n_21.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/38/indicacao_n_21.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Câmara Municipal de Vereadores de Cha Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo corn o Art. 98 e o Art. 109, do Regimento Interno desta Casa de Leis, que seja encaminhado oficio ao Prefeito do Município, Exm° Sr. Diogo Alexandre Gomes Neto, solicitando que seja providenciada, junto ao setor competente, a Regularização FUNDIARIA DOS IMOVEIS_x000D_
 LOCALIZADOS NO BAIRRO NEWTON CARNEIRO 1 E NEWTONCARNEIRO 2, neste municipio.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/37/indicacao_n_22.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/37/indicacao_n_22.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Câmara Municipal de Vereadores de Cha Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo corn o Art. 98 e o Art. 109, do Regimento Interno desta Casa de Leis, que seja encaminhado oficio ao Prefeito do Município, Exm° Sr. Diogo Alexandre Games Neto, solicitando que seja providenciada, junto ao setor competente, a REQUALIFICACAO NO SANEAMENTO BASICO DE TODA RUA DO SOSSEGO, neste município.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/36/indicacao_n_23.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/36/indicacao_n_23.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Câmara Municipal de Vereadores de Cha Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo corn o Art. 98 e o Art. 109, do Regimento Interno desta Casa de Leis, que seja encaminhado oficio ao Prefeito do Município, Exm° Sr. Diogo Alexandre Gomes Neto, solicitando que, junto ao setor competente, seja providenciada a pavimentação de toda extensao do Sitio Lajedo Grande, neste município.</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/35/indicacao_n_24.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/35/indicacao_n_24.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Câmara Municipal de Vereadores de Cha Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo corn o Art. 98 e o Art. 109, do Regimento Interno desta Casa de Leis, que seja encaminhado oficio ao Prefeito do Município, Exm° Sr. Diogo Alexandre Gomes Neto, solicitando que seja providenciado, junto ao setor competente, o saneamento da Rua Fabio Bezerra, por tras da Comunidade Sal a Luz, neste município.</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/34/indicacao_n_25.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/34/indicacao_n_25.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Câmara Municipal de Vereadores de Cha Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo corn o Art. 98 e o Art. 109, do Regimento Interno desta Casa de Leis, que seja encaminhado oficio ao Prefeito do Município, Exm° Sr. Diogo Alexandre Gomes Neto, solicitando que seja providenciada, junto ao setor competente, TELA DE PROTECAO nos guardas corpo da Praça da Bíblia, neste município.</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/33/indicacao_n_26.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/33/indicacao_n_26.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Câmara Municipal de Vereadores de Cha Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo corn o Art. 98 e o Art. 109, do Regimento Interno desta Casa de Leis, que seja encaminhado oficio ao Prefeito do Município, Exm° Sr. Diogo Alexandre Gomes Neto, solicitando que seja providenciada, junto a Secretaria de Obras, o SANEAMENTO BASICO em todo o Loteamento de Gustavo, neste município.</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/32/indicacao_n_27.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/32/indicacao_n_27.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Câmara Municipal de Vereadores de Cha Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo corn o Art. 98 e o Art. 109, do Regimento Interno desta Casa de Leis, que seja encaminhado oficio ao Prefeito do Município, Exm° Sr. Diogo Alexandre Gomes Neto, solicitando que seja providenciada a TROCA DE LAMPADAS no Sitio Mangueira por lâmpadas de LED, neste município.</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/31/indicacao_n_28.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/31/indicacao_n_28.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Câmara Municipal de Vereadores de Cha Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo corn o Art. 98 e o Art. 109, do Regimento Interno desta Casa de Leis, que seja encaminhado oficio ao Prefeito do Município, Exm° Sr. Diogo Alexandre Gomes Neto, solicitando que seja providenciada a CONSTRUCAO DE UMA PASSAGEM MOLHADA no Sitio Matias, nas proximidades de Lula Polônio a Bio Bastian, neste município.</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/30/indicacao_n_29.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/30/indicacao_n_29.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Câmara Municipal de Vereadores de Cha Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo corn o Art. 98 e o Art. 109, do Regimento Interno desta Casa de Leis, que seja encaminhado oficio ao Prefeito do Município, Exm° Sr. Diogo Alexandre Gomes Neto, solicitando que seja providenciada, junto ao setor competente, a Colocação DE PIARRO na ladeira de Antônio Savio a na subida de Lula Polônio, neste município</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/29/indicacao_n_30.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/29/indicacao_n_30.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Câmara Municipal de Vereadores de Cha Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo corn o Art. 98 e o Art. 109, do Regimento Interno desta Casa de Leis, que seja encaminhado oficio ao Prefeito do Município, Exm° Sr. Diogo Alexandre Gomes Neto, solicitando que seja providenciada, junto ao setor competente, a Construção DE UMA PONTE NA BARRAGEM do Sitio Vertentes, neste município</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/28/indicacao_n_31.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/28/indicacao_n_31.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Câmara Municipal de Vereadores de C Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo corn o Art. 98 e o Art. 109, do Regimento Interno desta Casa de Leis, que seja encaminhado oficio ao Prefeito do Município, Exm° Sr. Diogo Alexandre Gomes Neto, solicitando que, junto as Secretarias de Educação a de Obras, sejam providenciadas melhorias no prédio da biblioteca municipal, no intuito de atender os estudantes da nossa cidade. Seguem:</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/27/indicacao_n_32.2023.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/27/indicacao_n_32.2023.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Câmara Municipal de Vereadores de Cha Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo corn o Art. 98 e o Art. 109, do Regimento Interno desta Casa de Leis, que seja encaminhado oficio ao Prefeito do Município, Exm° Sr. Diogo Alexandre Gomes Neto, solicitando que seja providenciada, junto ao setor competente, a colocação de PI~ARRO na estrada de Marcos Cassimiro a Diógenes (Sitio Macacos), neste município.</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/26/indicacao_n_33.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/26/indicacao_n_33.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Câmara Municipal de Vereadores de Cha Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo corn o Art. 98 e o Art. 109, do Regimento Interno desta Casa de Leis, que seja encaminhado oficio ao Prefeito do Município, Exm° Sr. Diogo Alexandre Gomes Neto, solicitando que seja providenciada, junto ao setor competente, a CONSTRUCAO DE UMA QUADRA POLIESPORTIVA NO LOCAL DO COLEGIO JACI ROQUE, no Sitio Malhadinha, neste município.</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/25/indicacao_n_34.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/25/indicacao_n_34.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Câmara Municipal de Vereadores de Cha Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo corn o Art. 98 e o Art. 109, do Regimento Interno desta Casa de Leis, que seja encaminhado oficio ao Prefeito do Município, Exm° Sr. Diogo Alexandre Comes Neto, solicitando que seja providenciado 0 calcamento na Vila de Zé de Bio de Olaia, neste município</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/24/indicacao_n_35.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/24/indicacao_n_35.pdf</t>
   </si>
   <si>
     <t>Indico a mesa Diretora da Câmara Municipal de Vereadores de Cha Grande, Estado de Pernambuco, depois de ouvido o plenário a cumpridas as formalidades regimentais, pars que seja formulado o apelo em caráter administrativo ao Excelentíssimo Sr.prefeito Diogo Alexandre Gomes Neto, no sentido de o mesmo providenciar junto a Secretaria de Obras, para que seja feita a Pavimentação dos Sítios: iniciando Muxoxo, Catolé a Potrinho finalizando as margens da PE 71.</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/23/indicacao_n_36.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/23/indicacao_n_36.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Câmara Municipal de Vereadores de Cha Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo corn o Art. 98 e o Art. 109, do Regimento Interno desta Casa de Leis, que seja encaminhado oficio ao Prefeito do Município, Exm° Sr. Diogo Alexandre Comes Neto, solicitando que seja providenciado o calcamento da ponte de Miro ate a barragem do Sitio Vertentes, neste município</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/22/indicacao_n_37.2023.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/22/indicacao_n_37.2023.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Câmara Municipal de Vereadores de Cha Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo corn o Art. 98 e o Art. 109, do Regimento Interno desta Casa de Leis, que seja encaminhado oficio ao Prefeito do Município, Exm° Sr. Diogo Alexandre Comes Neto, solicitando que seja providenciado o calcamento da via publica do Sitio Vertentes ate o final do Sitio_x000D_
 Matias, ou seja, do final da ladeira da barragem ate em Virgílio, neste município</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/21/indicacao_n_38.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/21/indicacao_n_38.pdf</t>
   </si>
   <si>
     <t>Indico a mesa Diretora da Câmara Municipal de Vereadores de Cha Grande, Estado de Pernambuco, depois de ouvido o plenário e cumpridas as formalidades regimentais, para que seja formulado o apelo em caráter administrativo ao Excelentíssimo Sr. prefeito Diogo Alexandre Gomes Neto, no sentido de o mesmo providenciar junto a Secretaria de Obras, para que seja feita o alargamento vicinal da estrada do maluco beleza ate as proximidades da propriedade do Sr Ailton.</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/20/indicacao_n_39.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/20/indicacao_n_39.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Câmara Municipal de Vereadores de Cha Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo corn o Art. 98 e o Art. 109, do Regimento Interno desta Casa de Leis, que seja encaminhado oficio ao Prefeito do Município, Exm° Sr. Diogo Alexandre Comes Neto, solicitando que seja providenciada, junto ao setor competente, a Criação DE VAGAS DE_x000D_
 ESTACIONAMENTO RESERVADAS AOS DEFICIENTES E IDOSOS, na Avenida São Jose na área central do Município, bem coma providencie também a colocação de placa indicativa de transito sobre as referidas vagas, neste município.</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/19/indicacao_n_40.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/19/indicacao_n_40.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Câmara Municipal de Vereadores de Cha Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo corn o Art. 98 e o Art. 109, do Regimento Interno desta Casa de Leis, que seja encaminhado oficio ao Prefeito do Município, Exm° Sr. Diogo Alexandre Comes Neto, solicitando que seja providenciada, junto ao setor competente, a UTILIZACAO DO MURO DE ARRIMO DA RUA DAS PALMEIRAS EM MANIFESTACAO ARTISTICA DOS PONTOS TURISTICOS DA CIDADE.</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/18/indicacao_n_41.2023.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/18/indicacao_n_41.2023.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Câmara Municipal de Vereadores de Cha Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo corn o Art. 98 e o Art. 109, do Regimento Interno desta Casa de Leis, que seja encaminhado oficio ao Prefeito do Município, Exm° Sr. Diogo Alexandre Gomes Neto, solicitando que seja providenciada, junto a Secretaria de Educação para que o Departamento de Turismo VIABILIZE A Construção DE UM PAINEL TURISTICO COM OS DIZERES "EU AMO CHA GRANDE".</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/17/indicacao_n_42.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/17/indicacao_n_42.pdf</t>
   </si>
   <si>
     <t>Indico a mesa Diretora da Câmara Municipal de Vereadores de Cha Grande, Estado de Pernambuco, depois de ouvido o plenário e cumpridas as formalidades regimentais, para que seja formulado o apelo em caráter administrativo ao Excelentíssimo Sr. prefeito Diogo Alexandre Gomes Neto, no sentido de o mesmo providenciar junto a Secretaria de Obras, para que seja feita a Pavimentação da rua DR Arão Lins, bairro Simões Barbosa.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/16/indicacao_n_43.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/16/indicacao_n_43.pdf</t>
   </si>
   <si>
     <t>Indico a mesa Diretora da Câmara Municipal de Vereadores de Cha Grande, Estado de Pernambuco, depois de ouvido o plenário e cumpridas as formalidades regimentais, para que seja formulado o apelo em caráter administrativo ao Excelentíssimo Sr. prefeito Diogo Alexandre Gomes Neto, no sentido de o mesmo providenciar junto as Secretarias de Obras e Urbanismo PARA QUE SEJA FEITA A REFORMA DE TODOS OS PONTOS DE ALTERNATIVOS.</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/15/indicacao_n_44.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/15/indicacao_n_44.pdf</t>
   </si>
   <si>
     <t>REQUER AO PODER EXECUTIVO A Isenção DOS ALVARAS EM 2024 PARA OS TRANSPORTES ALTERNATIVOS, TAXIS E MOTO TAXIS, DEVIDO A QUEDA DE RECEITAS DESTAS CATEGORIAS.</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/14/indicacao_n_45.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/14/indicacao_n_45.pdf</t>
   </si>
   <si>
     <t>Indico a mesa Diretora da Camara Municipal de Vereadores de Ch a Grande, Estado de Pernambuco, depois de ouvido o plenário a cumpridas as formalidades regimentais, para que seja formulado o apelo em caráter administrativo ao Excelentíssimo Sr. prefeito Diogo Alexandre Gomes Neto, no sentido de o mesmo providenciar junto a Secretaria de Saúde do nosso Município, PARA QUE SEJA FEITA A RETOMADA DOS ATENDIMENTOS ODONTOLOGICOS EM TODAS AS UNIDADES DE SAUDE DO MUNICIPIO</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/13/indicacao_n_46.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/13/indicacao_n_46.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Camara Municipal de Vereadores de Cha Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo corn o Art. 98 e o Art. 109, do Regimento Interno desta Casa de Leis, que seja encaminhado oficio ao Prefeito do Município, Exm° Sr. Diogo Alexandre Gomes Neto, solicitando que seja providenciada a iluminação publica do Sitio Mutuns ate a ponte do Ipojuca, neste município</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/12/indicacao_n_47.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/12/indicacao_n_47.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Camara Municipal de Vereadores de Cha Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo corn o Art. 98 e o Art. 109, do Regimento Interno desta Casa de Leis, que seja encaminhado oficio ao Prefeito do Município, Exm° Sr. Diogo Alexandre Comes Neto, solicitando que seja providenciada, junto ao setor competente, a colocação de lixeiras nas principais Ruas de Cha Grande, a cada 100 metros, neste município.</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/11/indicacao_n_48.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/11/indicacao_n_48.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Câmara Municipal de Vereadores de Cha Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo corn o Art. 98 e o Art. 109, do Regimento Interno desta Casa de Leis, que seja encaminhado oficio ao Prefeito do Município, Exm° Sr. Diogo Alexandre Gomes Neto, solicitando que seja providenciada, junto ao setor competente, a CONSTRUCAO DE BANHEIROS PUBLICOS, SEPARADOS E ADEQUADOS NO CEMITERIO MUNICIPAL, para atender os visitantes do local</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/10/indicacao_n_49.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/10/indicacao_n_49.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Câmara Municipal de Vereadores de Cha Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo corn o Art. 98 e o Art. 109, do Regimento Interno desta Casa de Leis, que seja encaminhado oficio ao Prefeito do Município, Exm° Sr. Diogo Alexandre Gomes Neto, solicitando que o Município disponibilize atendimento psicológico as crianças e funcionários vitimas do acidente ocorrido no dia 23 de agosto, como também suas famílias.</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/9/indicacao_n_50.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/9/indicacao_n_50.pdf</t>
   </si>
   <si>
     <t>Indico a mesa Diretora da Câmara Municipal de Vereadores de Cha Grande, Estado de Pernambuco, depois de ouvido o plenário a cumpridas as formalidades regimentais, para que seja formulado o apelo em caráter administrativo ao Excelentíssimo Sr. prefeito Diogo Alexandre Gomes Neto, no sentido de o mesmo providenciar junto a Secretaria de Obras A Pavimentação DE TODO TRECHO, INICIANDO NA BARRACA DE AUGUDTINHO, PASSANDO NO MALUCO BELEZA ATE A LADEIRA DO Sr. DAMIAO ONDE E BASTANTE CONHECIDO</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/8/indicacao_n_51.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/8/indicacao_n_51.pdf</t>
   </si>
   <si>
     <t>Indico a mesa Diretora da Câmara Municipal de Vereadores de Cha Grande, Estado de Pernambuco, depois de ouvido o plenário a cumpridas as formalidades regimentais, para que seja formulado o apelo em caráter administrativo ao Excelentíssimo Sr. prefeito Diogo Alexandre Gomes Neto, no sentido de o mesmo providenciar junto as Secretarias competentes do nosso Município, A POSSIBILIDADE A INSTALACAO DE FAIXAS DE PEDESTRES EM FRENTES A TODAS AS ESCOLAS, PUBLICAS E PRIVADAS, EM AREA URBANA.</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/7/indicacao_52.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/7/indicacao_52.pdf</t>
   </si>
   <si>
     <t>Indico a mesa Diretora da Câmara Municipal de Vereadores de Cha Grande, Estado de Pernambuco, depois de ouvido o plenário a cumpridas as formalidades regimentais, para que seja formulado o apelo em caráter administrativo ao Excelentíssimo Sr. prefeito Diogo Alexandre Gomes Neto, no sentido de o mesmo providenciar junto a Secretaria de Obras do nosso Município, PARA QUE SEJA INCLUSO NO PIANO DE TRABALHO A Construção DE UMA QUADRA POLIESPORTIVA ao lado da escola modelo Joaquim Alves Pereira, localizada no sitio Flexeiras.</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/6/indicacao_n_53.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/6/indicacao_n_53.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Câmara Municipal de Vereadores de Cha Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo corn o Art. 98 e o Art. 109, do Regimento Interno desta Casa de Leis, que seja encaminhado oficio ao Prefeito do Município, Exm° Sr. Diogo Alexandre Gomes Neto, solicitando que seja providenciado o CALCAMENTO DA MATA DO LALADO ATE O VERDAO, neste_x000D_
 município.</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/5/indicacao_54.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/5/indicacao_54.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa Diretora da Câmara Municipal de Vereadores de Chã Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo com o Art. 98 e o Art. 109, do Regimento Interno desta Casa de Leis, que seja encaminhado ofício ao Prefeito do Município, Exmo Sr. Diogo Alexandre Gomes Neto, solicitando que seja providenciada, junto ao setor competente, a CONSTRUÇÃO DE UMA ÁREA COBERTA E AQUISAÇÃO DE BANCOS PARA A PRAÇA NO TREVO DA ENTRADA DE CHÃ GRANDE.</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/4/indicacao_55.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/4/indicacao_55.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa Diretora da Câmara Municipal de Vereadores de Chã Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo com o Art. 98 e o Art. 109, do Regimento Interno desta Casa de Leis, que seja encaminhado ofício ao Prefeito do Município, Exm° Sr. Diogo Alexandre Gomes Neto, solicitando que seja providenciada, junto ao setor competente, a CONSTRUÇÃO DE UMA UNIDADE FAMILIAR DA SAÚDE (UFS) NO SITIO TIPIM, LOCAL ONDE SERÁ DESATIVADA A ESCOLA FRANCISCO NUNES MAGALHÃES.</t>
   </si>
   <si>
     <t>Andreson Agrício, Jorge Luís da Silva, Ninha de Zé Maria, Ninho Mototaxi, Wedson de Biu Beleu</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/1/indicacao_56.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/1/indicacao_56.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa Diretora da Câmara Municipal de Vereadores de Chã Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo com o Art. 98 e o Art. 109, do Regimento Interno desta Casa de Leis, que seja encaminhado ofício ao Prefeito do Município, Exmo Sr. Diogo Alexandre Gomes Neto, solicitando a construção de um espaço funeral no Cemitério Municipal.</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/2/indicacao_57.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/2/indicacao_57.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa Diretora da Câmara Municipal de Vereadores de Chã Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo com o Art. 98 e o Art. 109, do Regimento Interno desta Casa de Leis, que seja encaminhado ofício ao Prefeito do Município, Exmo Sr. Diogo Alexandre Gomes Neto, solicitando que seja providenciado a pavimentação da rua Oscar Barbosa Soares, bairro Dom Hélder, neste município.</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/3/indicacao_58.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/3/indicacao_58.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa Diretora da Câmara Municipal de Vereadores de Chã Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo com o Art. 98 e o Art. 109, do Regimento Interno desta Casa de Leis, que seja encaminhado ofício ao Prefeito do Município, Exmo Sr. Diogo Alexandre Gomes Neto, solicitando que, junto ao setor competente, seja providenciada uma reforma na praça Monsenhor João Inácio, neste município</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/101/indicacao_59.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/101/indicacao_59.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Camara Municipal de Vereadores de Chã Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo com o Art. 98 e o Art. 109, do Regimento Interno desta Casa de Leis, que seja encaminhado oficio ao Prefeito do Município, Exm° Sr. Diogo Alexandre Gomes Neto, solicitando que seja providenciado 0 calcamento da via publica do Sitio Macacos dando inicio da entrada da barragem, passando por Paulo Lapenda a finalizando em Heleno Nogueira, neste município</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/102/indicacao_60.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/102/indicacao_60.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Camara Municipal de Vereadores de Chã Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo com o Art. 98 e o Art. 109, do Regimento Interno desta Casa de Leis, que seja encaminhado ofício ao Prefeito do Município, Exm° Sr. Diogo Alexandre Comes Neto, solicitando que seja providenciado o calcamento da via publica do Sitio Boa Vista saindo do posto de Leo ate a lombada eletrônica, neste município</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/103/indicacao_61.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/103/indicacao_61.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Camara Municipal de Vereadores de Chã Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo corn o Art. 98 e o Art. 109, do Regimento Interno desta Casa de Leis, que seja encaminhado oficio ao Prefeito do Município, Exm° Sr. Diogo Alexandre Gomes Neto, solicitando que seja providenciada, junto ao setor competente, a possibilidade de implantar corrimãos em todas as escadarias do município</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/104/indicacao_62.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/104/indicacao_62.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Camara Municipal de Vereadores de Chã Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo com o Art. 98 e o Art. 109, do Regimento Interno desta Casa de Leis, que seja encaminhado oficio ao Prefeito do Município, Exm° Sr. Diogo Alexandre Gomes Neto, solicitando que seja providenciada, faixa de desaceleração na entrada do Sitio Lajedo Grande na PE- 71, do lado direito, sentido a BR 232, neste município.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/105/indicacao_63.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/105/indicacao_63.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Camara Municipal de Vereadores de Chã Grande, Estado de Pernambuco, Casa Paulo Viana de Queiroz, ouvido o Plenário na forma regimental, de acordo corn o Art. 98 e o Art. 109, do Regimento Interno desta Casa de Leis, que seja encaminhado oficio ao Prefeito do Município, Exm° Sr. Diogo Alexandre Gomes Neto, solicitando que seja providenciada, duplicação na faixa da curva da Vila Santa Luzia na PE-71, do lado direito sentido a BR 232, neste município.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1572,68 +1572,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/99/requerimento__verbal_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/98/requerimento_n_01.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/97/requerimento_n_02.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/96/requerimento_n_03.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/95/requerimento_n_04.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/94/requerimento_n_05.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/93/requerimento_n_06.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/91/requerimento_n_08.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/90/requerimento_n_09.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/89/requerimento_n_10.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/88/requerimento_n_11.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/84/requerimento_n_13.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/83/requerimento_n_14.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/82/requerimento_n_15.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/81/requerumento_16.2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/80/requerimento_n_17.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/79/requerimento_n_18.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/434/requerimento_n_19.2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/78/requerimento_n_20.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/77/requerimento_n_21.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/76/requerimento_n_22.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/100/requerimento_n_23.2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/435/requerimento_n_24.2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/436/requerimento_n_25.2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/74/requerimento_n_26.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/73/requerimento_n_27.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/72/requerimento_n_28.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/71/requerimento_n_29.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/70/requerimento_30.2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/69/requerimento_n_31.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/68/requerimento_32.2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/67/requerimento_n_33.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/66/requerimento_n_34.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/65/requerimento_35.2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/112/projeto_de_lei_n_01.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/110/projeto_de_lei_n_02.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/111/projeto_de_lei_n_03.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/109/projeto_de_lei_n_04.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/117/projeto__de__lei__n__06.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/119/projeto__de__lei__n__07.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/116/projeto__de__lei__n__08.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/108/projrto_de_lei_n_11.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/115/projeto__de__lei__n__12.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/106/projrto_de_lei_013.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/444/projeto_de_lei_n_16.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/445/projeto_de_lei_n_17.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/447/projeto_de_lei_n_18.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/446/projeto_de_lei_n_19.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/107/projeto__de__lei__n__006_20231204_0001.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/114/projeto_de_lei_n_007.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/113/projeto_de_lei_n_008.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/118/projeto__de__lei__n__05.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/64/projeto_de_resolucao_no_001.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/63/projeto_de_resolucao_no_002.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/62/projeto_de_resolucao_no_003.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/61/projeto_de_resolucao_no_04.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/58/indicacao_n_01.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/57/indicacao_n_02.2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/56/indicacao_n_03.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/55/indicacao_n_04.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/54/indicacao_n_05.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/53/indicacao_n_06.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/52/indicacao_n_07.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/51/indicacao_n_08.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/50/indicacao_n_09.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/49/indicacao_n_10_2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/48/indicacao_n_11_2.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/47/indicacao_n_12.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/46/indicacao_n_13.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/45/indicacao_n_14.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/44/indicacao_n_15.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/59/indicacao_16.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/60/indicacao_17.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/41/indicacao_n_18.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/40/indicacao_n_19.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/39/indicacao_n_20.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/38/indicacao_n_21.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/37/indicacao_n_22.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/36/indicacao_n_23.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/35/indicacao_n_24.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/34/indicacao_n_25.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/33/indicacao_n_26.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/32/indicacao_n_27.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/31/indicacao_n_28.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/30/indicacao_n_29.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/29/indicacao_n_30.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/28/indicacao_n_31.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/27/indicacao_n_32.2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/26/indicacao_n_33.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/25/indicacao_n_34.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/24/indicacao_n_35.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/23/indicacao_n_36.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/22/indicacao_n_37.2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/21/indicacao_n_38.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/20/indicacao_n_39.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/19/indicacao_n_40.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/18/indicacao_n_41.2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/17/indicacao_n_42.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/16/indicacao_n_43.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/15/indicacao_n_44.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/14/indicacao_n_45.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/13/indicacao_n_46.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/12/indicacao_n_47.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/11/indicacao_n_48.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/10/indicacao_n_49.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/9/indicacao_n_50.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/8/indicacao_n_51.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/7/indicacao_52.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/6/indicacao_n_53.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/5/indicacao_54.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/4/indicacao_55.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/1/indicacao_56.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/2/indicacao_57.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/3/indicacao_58.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/101/indicacao_59.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/102/indicacao_60.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/103/indicacao_61.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/104/indicacao_62.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/105/indicacao_63.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/99/requerimento__verbal_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/98/requerimento_n_01.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/97/requerimento_n_02.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/96/requerimento_n_03.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/95/requerimento_n_04.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/94/requerimento_n_05.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/93/requerimento_n_06.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/91/requerimento_n_08.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/90/requerimento_n_09.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/89/requerimento_n_10.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/88/requerimento_n_11.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/84/requerimento_n_13.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/83/requerimento_n_14.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/82/requerimento_n_15.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/81/requerumento_16.2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/80/requerimento_n_17.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/79/requerimento_n_18.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/434/requerimento_n_19.2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/78/requerimento_n_20.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/77/requerimento_n_21.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/76/requerimento_n_22.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/100/requerimento_n_23.2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/435/requerimento_n_24.2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/436/requerimento_n_25.2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/74/requerimento_n_26.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/73/requerimento_n_27.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/72/requerimento_n_28.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/71/requerimento_n_29.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/70/requerimento_30.2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/69/requerimento_n_31.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/68/requerimento_32.2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/67/requerimento_n_33.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/66/requerimento_n_34.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/65/requerimento_35.2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/112/projeto_de_lei_n_01.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/110/projeto_de_lei_n_02.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/111/projeto_de_lei_n_03.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/109/projeto_de_lei_n_04.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/117/projeto__de__lei__n__06.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/119/projeto__de__lei__n__07.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/116/projeto__de__lei__n__08.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/108/projrto_de_lei_n_11.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/115/projeto__de__lei__n__12.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/106/projrto_de_lei_013.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/444/projeto_de_lei_n_16.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/445/projeto_de_lei_n_17.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/447/projeto_de_lei_n_18.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/446/projeto_de_lei_n_19.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/107/projeto__de__lei__n__006_20231204_0001.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/114/projeto_de_lei_n_007.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/113/projeto_de_lei_n_008.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/118/projeto__de__lei__n__05.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/64/projeto_de_resolucao_no_001.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/63/projeto_de_resolucao_no_002.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/62/projeto_de_resolucao_no_003.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/61/projeto_de_resolucao_no_04.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/58/indicacao_n_01.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/57/indicacao_n_02.2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/56/indicacao_n_03.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/55/indicacao_n_04.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/54/indicacao_n_05.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/53/indicacao_n_06.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/52/indicacao_n_07.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/51/indicacao_n_08.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/50/indicacao_n_09.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/49/indicacao_n_10_2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/48/indicacao_n_11_2.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/47/indicacao_n_12.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/46/indicacao_n_13.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/45/indicacao_n_14.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/44/indicacao_n_15.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/59/indicacao_16.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/60/indicacao_17.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/41/indicacao_n_18.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/40/indicacao_n_19.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/39/indicacao_n_20.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/38/indicacao_n_21.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/37/indicacao_n_22.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/36/indicacao_n_23.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/35/indicacao_n_24.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/34/indicacao_n_25.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/33/indicacao_n_26.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/32/indicacao_n_27.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/31/indicacao_n_28.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/30/indicacao_n_29.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/29/indicacao_n_30.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/28/indicacao_n_31.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/27/indicacao_n_32.2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/26/indicacao_n_33.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/25/indicacao_n_34.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/24/indicacao_n_35.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/23/indicacao_n_36.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/22/indicacao_n_37.2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/21/indicacao_n_38.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/20/indicacao_n_39.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/19/indicacao_n_40.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/18/indicacao_n_41.2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/17/indicacao_n_42.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/16/indicacao_n_43.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/15/indicacao_n_44.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/14/indicacao_n_45.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/13/indicacao_n_46.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/12/indicacao_n_47.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/11/indicacao_n_48.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/10/indicacao_n_49.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/9/indicacao_n_50.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/8/indicacao_n_51.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/7/indicacao_52.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/6/indicacao_n_53.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/5/indicacao_54.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/4/indicacao_55.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/1/indicacao_56.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/2/indicacao_57.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/3/indicacao_58.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/101/indicacao_59.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/102/indicacao_60.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/103/indicacao_61.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/104/indicacao_62.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2023/105/indicacao_63.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H122"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="85.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="114" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="113.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>