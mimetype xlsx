--- v0 (2025-12-01)
+++ v1 (2026-04-21)
@@ -54,1606 +54,1606 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Jorge Luís da Silva, Ademir Batista, Andreson Agrício, Célia de Jaci, Dandão, Gilvan Bolão, Inaldo Ferreira da Cruz, Nego de João de Rita, Ninha de Zé Maria, Ninho Mototaxi, Wedson de Biu Beleu</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/176/requerimento_01.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/176/requerimento_01.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Chã Grande, estado de Pernambuco, depois de ouvido o plenário e cumpridas as formalidades regimentais, que seja formulado o apelo em caráter administrativo ao Exm° Sres. Secretários de Urbanismo e Meio Ambiente para que seja feita a coleta de lixo nas localidades dos Sitio Matias, Muxoxo e Japaranduba.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Ninho Mototaxi</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/165/requerimento_002.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/165/requerimento_002.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da câmara Municipal de Vereadores de Chã Grande, Estado de Pernambuco, depois de ouvido o plenário e cumprida as formalidades regimentais, que seja formulado o apelo ao excelentíssimo Senhor Prefeito Diogo Alexandre Gomes Neto, no sentido de o mesmo providenciar junto a secretaria de urbanismo. Á TROCA DAS LÂMPADAS COMUNS POR LÂMPADAS DE LED NA ILUMINAÇÃO PLÚBLICA DE TODA VILA SANTA LUZIA.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Câmara Municipal de Vereadores de Chã Grande, Estado de Pernambuco, depois de ouvido o plenário e cumprida as formalidades regimentais, que seja formulado o apelo ao Excelentíssimo Senhor Prefeito Diogo Alexandre Gomes Neto, no sentido de o mesmo providenciar junto a Secretaria de Obras. Á CONSTRUÇÃO DE CANAL DE ESGOTO DE TODA VILA SANTA LUZIA.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Jorge Luís da Silva</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/207/requerimento_004.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/207/requerimento_004.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Câmara Municipal de Chã Grande, Estado de Pernambuco, depois de ouvido o plenário e cumprida às formalidades regimentais, que seja inserido na Ata da presente reunião este Requerimento consignando VOTOS DE PROFUNDO PESAR pelo falecimento do inesquecível, ANTÔNIO JOSÉ DE LIMA (ANTÔNIO AMARO) ocorrido no dia 16 de Dezembro de 2021.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Nego de João de Rita</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/206/requerimento_05.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/206/requerimento_05.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Câmara Municipal de Vereadores de Chã Grande, Estado de Pernambuco, depois de ouvido o plenário e cumprida as formalidades regimentais, que seja formulado o apelo ao Excelentíssimo Senhor Prefeito Diogo Alexandre Gomes Neto, no sentido de o mesmo providenciar junto a Secretaria de Urbanismo. Á IMPLIAÇÃO E LIMPEZA DA ESTRADA DE VERTENTES.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Ademir Batista</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/212/requerimento_06.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/212/requerimento_06.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Câmara Municipal de Vereadores de Chã Grande, Estado de Pernambuco, depois de ouvido o plenário e cumprida as formalidades regimentais, que seja formulado o apelo ao Excelentíssimo Senhor Prefeito Diogo Alexandre Gomes Neto, no sentido de o mesmo providenciar junto a Secretaria de Obras. Á REVITALIZAÇÃO NA PAVIMENTAÇÃO DE TODA RUA DO SOSSEGO.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/213/requerimeto_07.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/213/requerimeto_07.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Câmara Municipal de Vereadores de Chã Grande, Estado de Pernambuco, depois de ouvido o plenário e cumprida as formalidades regimentais, que seja formulado o apelo ao Excelentíssimo Senhor Prefeito Diogo Alexandre Gomes Neto, no sentido de o mesmo providenciar junto as Secretaria de Obras. Á POSSIBILIDADE DE IMPLANTAR CORRIMÃOS EM TODAS AS ESCADARIAS DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Câmara Municipal de Vereadores de Chã Grande, Estado de Pernambuco, depois de ouvido o plenário e cumprida as formalidades regimentais, que seja formulado o apelo ao Excelentíssimo Senhor Prefeito Diogo Alexandre Gomes Neto, no sentido de o mesmo providenciar junto as Secretaria de Obras e Urbanismo e demais órgãos competentes. Á LIMPEZA E RECONSTRUÇÃO DE _x000D_
 CACIMBAS LOCALIZADA NA ZONA URBANA DO MUNICÍPIO</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/211/requerimento_09.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/211/requerimento_09.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Vereadores de Chã Grande, Estado de Pernambuco, depois de ouvido o plenário a cumprida as formalidades regimentais, que seja formulado o apelo ao Excelentíssimo Senhor Prefeito Diogo Alexandre Gomes Neto, no sentido de o mesmo providenciar junto as Secretaria de Obras. A POSSIBILIDADE DE IMPLANTAR CORRIMAOS EM TODAS AS ESCADARIAS DO NOSSO MUNICIPIO.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Câmara Municipal de Chã Grande, Estado de Pernambuco, depois de ouvido o plenário e cumpridas às formalidades regimentais, que seja formulado o apelo ao Excelentíssimo Diretor Presidente do Departamento de Estradas e Rodagens -DER/PE, o Senhor Maurício Canuto Mendes, no sentido que seja instalada uma lombada eletrônica na altura da entrada do Sítio Lajedo Grande na PE-71, em nossa cidade.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/204/requerimento_12.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/204/requerimento_12.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Câmara Municipal de Chã Grande, estado de Pernambuco, depois de ouvido o plenário e cumpridas às formalidades regimentais, que seja formulado o apelo ao Excelentíssimo senhor Prefeito Diogo Alexandre Gomes Neto, no sentido de o mesmo providenciar junto as Secretarias de Obras A PAVIMENTAÇÃO DA VIA PÚBLICA DO TRECHO QUE TEM INÍCIO NA CAPELA PADRE PIO, NO SITIO MUNTUNS DESTA CIDADE ATÉ O HOTEL HIGHLANDER.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Ninha de Zé Maria</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/202/requerimento_13.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/202/requerimento_13.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Câmara Municipal de Vereadores de Chã Grande, Estado de Pernambuco, depois de ouvido o plenário e cumprida as formalidades regimentais, que seja formulado o apelo ao Excelentíssimo Senhor Prefeito Diogo Alexandre Gomes Neto, no sentido de o mesmo providenciar junto a Secretaria de Obras. Á CONTINUIDADE DA PAVIMENTAÇÃO DO TRECHO DO 22 (SEGUNDO) ACESSO AO MOSTEIRO DA ESCUTA DO SENHOR ATÉ A DESCIDA DA LADEIRA DE ZEZINHO DE OTACILIO.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/200/requerimento_14.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/200/requerimento_14.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Câmara Municipal de Chã Grande, Estado de Pernambuco, depois de ouvido o plenário e cumprida às formalidades regimentais, que seja inserido na Ata da presente reunião este Requerimento consignando VOTOS DE PROFUNDO PESAR pelo falecimento do inesquecível ROQUE MARCIONILO DOS SANTOS ocorrido no dia 13 de janeiro de 2022.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Wedson de Biu Beleu</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/198/requerimento_15.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/198/requerimento_15.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Câmara Municipal de Chã Grande, Estado de Pernambuco, depois de ouvido o plenário e cumprida às formalidades regimentais, que seja inserido na Ata da presente reunião este Requerimento consignando VOTOS DE PROFUNDO PESAR pelo falecimento da inesquecível SEBASTIANA MARIA DE OLIVEIRA ocorrido no dia 17 de janeiro de 2022.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/196/requerimento_16.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/196/requerimento_16.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Câmara Municipal de Chã Grande, estado de Pernambuco, depois de ouvido o plenário e cumpridas às formalidades regimentais, que seja formulado o apelo ao Excelentíssimo senhor Prefeito Diogo Alexandre Gomes Neto, no sentido de o mesmo providenciar junto as Secretarias de Obras A CONSTRUÇÃO DE UMA PONTE DE CONCRETO ARMADO, SOBRE O RIO IPOJUCA EM FRENTE A ANTIGA FAZENDA DO AÇUCAR ESTRELA NO ALTO DO RIO.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/194/requerimento_17.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/194/requerimento_17.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Câmara Municipal de Vereadores de Chã Grande, Estado de Pernambuco, depois de ouvido o plenário e cumprida as formalidades regimentais, que seja formulado o apelo ao Excelentíssimo Senhor Prefeito Diogo Alexandre Gomes Neto, no sentido de o mesmo providenciar junto a Secretaria de Urbanismo. Á INSTALAÇÃO DE REFLETORES ILUMINANDO AS PALMEIRAS DA PE-71 ENTRADA DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/195/requerimento_18.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/195/requerimento_18.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Câmara Municipal de Chã Grande, Estado de Pernambuco, depois de ouvido o plenário e cumprida às formalidades regimentais,  que seja inserido na Ata da presente reunião este Requerimento consignando VOTOS  DE PROFUNDO PESAR pelo falecimento da inesquecível MARIA DE LOURDES DUARTE ocorrido no dia 02 de fevereiro de 2022.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Ademir Batista, Andreson Agrício, Célia de Jaci, Dandão, Gilvan Bolão, Inaldo Ferreira da Cruz, Jorge Luís da Silva, Nego de João de Rita, Ninha de Zé Maria, Ninho Mototaxi, Wedson de Biu Beleu</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/215/requerimento_19.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/215/requerimento_19.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Câmara Municipal de Chã Grande, Estado de Pernambuco, depois de ouvido o plenário e cumprida às formalidades regimentais, que seja inserido na Ata da presente reunião este Requerimento consignando VOTOS DE PROFUNDO PESAR pelo falecimento do inesquecível AARÃO UNS DE ANDRADE FILHO ocorrido no Município de Recife-PE no dia 28 de janeiro de 2022.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/208/requerimento_20.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/208/requerimento_20.pdf</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/205/requerimento_21.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/205/requerimento_21.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Câmara Municipal de Chã Grande, Estado de Pernambuco, depois de ouvido o plenário e cumprida às formalidades regimentais, que seja inserido na Ata da presente reunião este Requerimento consignando VOTOS DE PROFUNDO PESAR pelo falecimento da inesquecível ADALGISA CARMELITA DA SILVA ocorrido no dia 06 de fevereiro de 2022.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Chã  Grande, Estado de Pernambuco, depois de ouvido o plenário a cumprida as formalidades regimentais, que seja inserido na Ata da presente reunião este Requerimento consignando VOTOS DE PROFUNDO PESAR pelo falecimento da inesquecível JULIA FRANCISCA CARIAS ocorrido no dia 08 de fevereiro de 2022.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/199/requerimento_23.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/199/requerimento_23.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Chã Grande. Estado de Pernambuco, depois de ouvido o plenário a cumprida as formalidades regimentais, que seja inserido na Ata da presente reunião este Requerimento consignando VOTOS DE PROFUNDO PESAR pelo falecimento do inesquecível JOAQUIM GALDENCIO DA SILVA ocorrido no dia 21 de fevereiro de 2022.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/201/requerimento_24.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/201/requerimento_24.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Chã Grande, Estado de Pernambuco, depois de ouvido o plenário a cumpridas as formalidades regimentais, que seja formulado o apelo ao Excelentíssimo Diretor Presidente do Departamento de Estradas a Rodagens — DER/PE, o Senhor Mauricio Canuto Mendes, no sentido que seja realizada a sinalização crescente a decrescente no KM 05 na PE-71 TRECHO conhecido como curva da Vila, em nossa cidade.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/175/requerimento_n_25.2022.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/175/requerimento_n_25.2022.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Chã Grande/PE, cumpridas as formalidades legais a regimentais, após de ouvido o Plenário, sendo aprovado, enviar ao Poder Executivo Municipal, para dar cumprimento ao presente requerimento no sentido de que seja regulamentada a instalação de antenas para implementação da tecnologia 5G no município de Chã Grande/PE.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/173/requerimento_26.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/173/requerimento_26.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Chã Grande, estado de Pernambuco, depois de ouvido o plenário a cumpridas as formalidades regimentais, que seja formulado o apelo ao Excelentíssimo senhor Prefeito Diogo Alexandre Gomes Neto, no sentido de o mesmo providenciar junto as Secretarias de Obras A ESCADARIA E SAN EAMENTO BASICO DE TODA RUA JOAO LAURENTINO DE LIMA, BAIRRO AUGUSTO DAVID.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/172/requerimento_27.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/172/requerimento_27.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Chã a Grande, estado de Pernambuco, depois de ouvido o plenário a cumpridas as formalidades regimentais, que seja formulado o apelo ao Excelentíssimo senhor Prefeito Diogo Alexandre Gomes Neto, no sentido de o mesmo providenciar junto as Secretarias de Obras A CONSTRUCAO DE UM (1) QUEBRA MOLAS NA RUA MANOEL FAUSTINO DE QUEIROZ, EM FRENTE A CASA DO SR JOSE EDERCIO DE LIMA.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Gilvan Bolão</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/713/requerimento_n_28.2022.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/713/requerimento_n_28.2022.pdf</t>
   </si>
   <si>
     <t>Solicita que seja PROVIDENCIADO EM CARATER DE URGÊNCIA O SERVIÇO DO CARRO "FUMACÊ" EM NOSSA CIDADE A FIM DE COMBATER O MOSQUITO AEDES AEGYPTI, responsável pela transmissão de doenças como Dengue, Zika e chicungunha.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/170/requerimento_29.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/170/requerimento_29.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Chã Grande, estado de Pernambuco, depois de ouvido o plenário e cumpridas as formalidades regimentais, que seja formulado o apelo ao Excelentíssimo senhor Prefeito Diogo Alexandre Gomes Neto, no sentido de o mesmo viabilizar a doação de um terreno para ESPORTE CLUBE CAMELA, localizado na paralela, onde funcionava a Lagoa de estabilização da Rua Luiz Gonzaga dos Santos, no Loteamento São Joaquim.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/168/requerimento_n_30.2022.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/168/requerimento_n_30.2022.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Chã Grande, estado de Pernambuco, depois de ouvido o plenário e cumpridas as formalidades regimentais, que seja formulado o apelo ao Excelentíssimo senhor Prefeito Diogo Alexandre Gomes Neto, no sentido de o mesmo providenciar junto a Secretaria de Urbanismo A ILUMINAÇÃO NAS PROXIMIDADES DA CAPELA "MAE RAINHA" NO CAMPO DA MELA.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/190/requerimento_32.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/190/requerimento_32.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Chã grande, Estado J de Pernambuco, depois de ouvido o plenário e cumprida as formalidades regimentais, que seja inserido na Ata da presente reunião este Requerimento consignando VOTOS pelo falecimento da inesquecível MARIA DO NASCIMENTO ocorrido no dia 15 de abril de 2022.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/193/requerimento_n_33.2022.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/193/requerimento_n_33.2022.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Chã Grande, Estado de Pernambuco, depois de ouvido o plenário e cumprida as formalidades regimentais, que seja inserido na Ata da presente reunião este Requerimento consignando VOTOS DE PROFUNDO PESAR pelo falecimento da inesquecível SEVERINA MARIA DA ROCHA CAMPOS ocorrido no dia 20 de abril de 2022.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/191/requerimento_34.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/191/requerimento_34.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Chã Grande, Estado de Pernambuco, depois de ouvido o plenário e cumprida as formalidades regimentais, que seja inserido na Ata da presente reunião este Requerimento consignando VOTOS DE PROFUNDO PESAR pelo falecimento do inesquecível LUIZ BEZERRA DA SILVA ocorrido no dia 20 de abril de 2022.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/188/requerimento_36.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/188/requerimento_36.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Vereadores de Chã a Grande, Estado de Pernambuco, depois de ouvido o plenário a cumprida as formalidades regimentais, que seja formulado o apelo ao Excelentíssimo Senhor Prefeito Diogo Alexandre Gomes Neto, no sentido de o mesmo providenciar junto a Secretaria de Obras. A MAQUINA PATROL E A COLOCAÇÃO DE PIÇARRO NA ANTIGA LADEIRA, DO SR ZE BELO, NO SITIO ALTO DO RIO.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/184/requerimento_39.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/184/requerimento_39.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Vereadores de Chã Grande, Estado de Pernambuco, depois de ouvido o plenário e cumprida as formalidades regimentais, que seja formulado o apelo ao Excelentíssimo Senhor Prefeito Diogo Alexandre Gomes Neto, no sentido de o mesmo providenciar junto a Secretaria de Obras e Urbanismo. A COLOCAÇÃO DE PIÇARRO E CAPINAÇÃO DE TODA ESTRADA DE MACAQUINHOS, PRINCIPALMENTE NO TRECHO PROXIMO AO SITIO DE ANTONIO CAVAIS.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/180/requerimento_40.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/180/requerimento_40.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Vereadores de c°ha Grande, Estado de Pernambuco, depois de ouvido o plenário a cumprida as formalidades regimentais, que seja formulado o apelo ao Excelentíssimo Senhor Prefeito Diogo Alexandre Gomes Neto, no sentido de o mesmo providenciar junto a Secretaria de Obras e Urbanismo. A REVITALIZAÇÃO NA PINTURA E ILUMINAÇÃO PUBLICA DA PRATRA ACADEMIA DA SAUDE, LOCALIZADA NO BAIRRO MORADA NOVA.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/187/requerimento_41.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/187/requerimento_41.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Chã a Grande, estado de Pernambuco, depois de ouvido o plenário a cumpridas as formalidades regimentais, que seja formulado o apelo ao Excelentíssimo senhor Prefeito Diogo Alexandre Gomes Neto, no sentido de o mesmo providenciar junto a Secretaria de Obras a Urbanismo A COLOCAÇÃO DE PIÇARRO E CARPINAÇÃO DA DESCIDA DA BARRAGEM DE VERTENTES.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/186/requerimento_42.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/186/requerimento_42.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Chã Grande 1 Estado de Pernambuco, depois de ouvido o plenário a cumprida as formalidades regimentais, que seja inserido na Ata da presente reunião este Requerimento consignando VOTOS DE PROFUNDO PESAR pelo falecimento da inesquecível MARIA JOSÉ ROCHA CAMPOS ocorrido no dia 22 de maio de 2022.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/185/requerimento_41.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/185/requerimento_41.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Vereadores de Chã Grande, Estado de Pernambuco, depois de ouvido o plenário a cumprida as formalidades regimentais, que seja formulado o apelo ao Excelentíssimo Senhor Prefeito Diogo Alexandre Gomes Neto, no sentido de o mesmo providenciar junto ao órgão competente. A CASTRAÇÃO DE CAES E GATOS NA CIDADE.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/183/requerimento_44.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/183/requerimento_44.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Vereadores de Chã Grande, Estado de Pernambuco, depois de ouvido o plenário e cumprida as formalidades regimentais, que seja formulado o apelo ao Excelentíssimo Senhor Prefeito Diogo Alexandre Games Neto, no sentido de o mesmo providenciar junto a Secretaria de Urbanismo A REFORMA DO PORTICO DO 1° ACESSO DA ENTRADA DA CIDADE (CONHECIDA SUBIDA DO SANTO).</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/182/requerimento_45.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/182/requerimento_45.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Vereadores de Chã Grande, Estado de Pernambuco, depois de ouvido o plenário a cumprida as formalidades regimentais, que seja formulado o apelo ao Excelentíssimo Senhor Prefeito Diogo Alexandre Gomes Neto, no sentido de o mesmo providenciar junto a Secretaria de Urbanismo A LIMPEZA DA PRAIA LOCALIZADA NA WILTON CARNEIRO II</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/181/requerimento_46.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/181/requerimento_46.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Vereadores e a Grande, Estado de Pernambuco, depois de ouvido o plenário a cumprida a formalidades regimentais, que seja formulado o apelo ao Excelentíssimo Senhor Prefeito Diogo Alexandre Gomes Neto, no sentido de o mesmo providenciar junto a Secretaria de Urbanismo A POSSIBILIDADE DE INSTALACAO DE DOIS POSTES COM ILUMINAÇÃO NA ENTRADA DO 3° ACESSO DA CIDADE ATE AS MEDIACOES DA OFICINA DE CAMOES.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/203/requerimento_47.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/203/requerimento_47.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Vereadores Chã Grande, Estado de Pernambuco, depois de ouvido o plenário e cumprida as formalidades regimentais, que seja formulado o apelo ao Excelentíssimo Diretor Presidente do Departamento de Estradas e Rodagens — DER/PE, o Senhor Mauricio Canuto Mendes, A CONSTRUÇÃO DE UMA LOMBADA NA VILA SANTA LUZIA EM FRENTE A SERRALHARIA_x000D_
 DE ANTONIO DO REBOQUE.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/158/requerimento_48.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/158/requerimento_48.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Chã de Grande, Estado de Pernambuco, depois de ouvido o plenário a cumprida as formalidades regimentais, que seja inserido na Ata da presente reunião este Requerimento consignando VOTOS DE PROFUNDO PESAR pelo falecimento da inesquecível CICERA FRANCISCA DA SILVA ocorrido no hospital Geral Alfredo Alves de Lima no dia 25 de maio de 2022.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/157/requerimento_49.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/157/requerimento_49.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Chã Grande, estado de Pernambuco, depois de ouvido o plenário e cumpridas as formalidades regimentais, que seja formulado o apelo ao Excelentíssimo senhor Prefeito Diogo Alexandre Gomes Neto, no sentido de o mesmo_x000D_
 providenciar junto a Secretaria de Obras A Construção DE QUATRO (4) BUEIROS NO SITIO TIPIM, SENDO NAS LOCALIDADES:_x000D_
 • PROXIMO AO MALUCO BELEZA_x000D_
 • PROXIMO AO SITIO DE MIMI_x000D_
 • PROXIMO A CASA DE 1OAO DE BILO (ASSIM COMO E CONHECIDO)_x000D_
 • PROXIMO AO SITIO DE SERGIO DO SIN DICATO</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/156/requerimento_50.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/156/requerimento_50.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Chã Grande, estado de Pernambuco, depois de ouvido o plenário e cumpridas as formalidades regimentais, que seja formulado o apelo ao Excelentíssimo senhor Prefeito Diogo Alexandre Gomes Neto, no sentido de o mesmo providenciar junto a Secretaria de Obras A Pavimentação DAS DUAS LADEIRAS PRINCIPALS DE TIPIM, UMA PROXIMA A BARRACA DE AUGUSTINHA E OUTRA DE DAMIAO.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/155/requerimento_51.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/155/requerimento_51.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Chã Grande, estado de Pernambuco, depois de ouvido o plenário a cumpridas as formalidades regimentais, que seja formulado o apelo ao Excelentíssimo senhor Prefeito Diogo Alexandre Gomes Neto, no sentido de o mesmo providenciar junto a Secretaria de Urbanismo A POSSIBILIDADE DE COLOCAR DOIS(2) CONTAINER DE LIXO NOS SITIO TIPIM E AGUA FRIA.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/164/requerimento_52.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/164/requerimento_52.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Chã Grande, Estado de Pernambuco, depois de ouvido o plenário a cumprida as formalidades_x000D_
 regimentais, que seja inserido na Ata da presente reunião este Requerimento consignando VOTOS DE PROFUNDO PESAR pelo falecimento do inesquecível ANTONIO ANGELO DO NASCIMENTO ocorrido no dia 06 de junho de 2022.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/163/requerimento_53.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/163/requerimento_53.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Vereadores - Chã Grande, Estado de Pernambuco, depois de ouvido o plenário a cumprida as formalidades regimentais, que seja formulado o apelo ao Excelentíssimo Senhor Prefeito Diogo Alexandre Gomes Neto, no sentido de o mesmo providenciar junto ao Departamento de Turismo A INCLUSAO DA ROTA TURISTICA, O RECANTO DA CHA E O SITIO SAO FRANCISCO, AMBOS LOCALIZADOS NO SITIO MUNTUNS.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/162/requerimento_54.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/162/requerimento_54.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Vereadores de Chã Grande, Estado de Pernambuco, depois de ouvido o plenário e cumprida as formalidades regimentais, que seja formulado o apelo ao Excelentíssimo Senhor Prefeito Diogo Alexandre Gomes Neto, no sentido de o mesmo providenciar junto a secretaria de infraestrutura, A LIMPEZA E DESETUPIMENTO NO BUEIRO DA BARRAGEM DE VERTENTES EM FRENTE A CASA DE BRAS.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Dandão</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/161/requerimento_55.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/161/requerimento_55.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Vereadores de Chã Grande, Estado de Pernambuco, depois de ouvido o plenário a cumprida as formalidades regimentais, que seja formulado o apelo ao Excelentíssimo Senhor Prefeito Diogo Alexandre Gomes Neto, no sentido de o mesmo providenciar junto a Secretaria de Obras e Urbanismo A REFORMA GERAL DO MERCADO PUBLICO</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/160/requerimento_56.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/160/requerimento_56.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Vereadores de Chã a Grande, Estado de Pernambuco, depois de ouvido o plenário a cumprida as formalidades regimental, que seja formulado o apelo ao Excelentíssimo Senhor Prefeito Diogo Alexandre Gomes Neto, no sentido de o mesmo providenciar junto a Secretaria de Administração ou ao Departamento competente A Instalação E Manutenção DO_x000D_
 DISPOSITIVO SONORO E LUMINOSO EM VIATURAS DA GUARDA MUNICIPAL.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/159/requerimento_57.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/159/requerimento_57.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Vereadores de Chã Grande, Estado de Pernambuco, depois de ouvido o plenário a cumprida as formalidades regimentais, que seja formulado o apelo ao Excelentíssimo Senhor Prefeito Diogo Alexandre Gomes Neto, no sentido de o mesmo providenciar junto a Secretaria de Obras: A PAVIMENTACAO DO SÍTIO MUNTUNS, TRECHO QUE LIGA O "RECANTO DA CHÃ" ATÉ_x000D_
 O TREVO DA CAPELA PADRE PIO.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/179/requerimento_59.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/179/requerimento_59.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Vereadores de Chã Grande, Estado de Pernambuco, depois de ouvido o plenário a cumprida as formalidades regimentais, que seja formulado o apelo ao Excelentíssimo Senhor Prefeito Diogo Alexandre Gomes Neto, no sentido de o mesmo providenciar junto as Secretarias de Administração a Planejamento A CRIAÇÃODE CENTRO DE ATENDIMENTO INTEGRADO PARA PESSOAS COM TRANSTORNO ESPECTRO AUTISTA</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/178/requerimento_60.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/178/requerimento_60.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Vereadores de Chã Grande, Estado de Pernambuco, depois de ouvido o plenário a cumprida as formalidades regimentais, que seja formulado o apelo ao Excelentíssimo Senhor Prefeito Diogo Alexandre Gomes Neto, no sentido de o mesmo providenciar junto a Secretaria de Obras A PAVIMENTAÇÃO DA RUA SEVERINO QUEIROZ, BAIRRO DOM HELDER CAMARA</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>Andreson Agrício</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Vereadores de Chã Grande, Estado de Pernambuco, depois de ouvido o plenário a cumprida as formalidades regimentais, que seja formulado o apelo ao Excelentíssimo Senhor Prefeito Diogo Alexandre Gomes Neto, no sentido de o mesmo providenciar junto a Secretaria de Obras A CONSTRUÇÃO DE UMA PRAÇA NO SÍTIO LAJEDO GRANDE.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/174/requerimento_62.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/174/requerimento_62.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Vereadores de Chã Grande, Estado de Pernambuco, depois de ouvido o plenário e cumprida as formalidades_x000D_
  regimentais, que seja formulado o apelo ao Excelentíssima Senhor Prefeito Diogo Alexandre Gomes Neto, no sentido de o mesmo providenciar junto a Secretaria de Educação e Obras NO SENTIDO DE QUE SEJA FEITO A CONCLUSAO DA OBRA DA QUADRA ESPORTIVA DO SITIO LAJEDO GRANDE._x000D_
 Sala</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/171/requerimento_63.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/171/requerimento_63.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Chã Grande, Estado de Pernambuco, depois de ouvido o plenário a cumprida as formalidades regimentais, que seja inserido na Ata da presente reunião este  requerimento consignando VOTOS DE PROFUNDO PESAR pelo falecimento do inesquecível JOSÉ CICERO DA SILVA ocorrido no Hospital Otavio de Freitas no dia 08 de julho de 2022.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/169/requerimento_64.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/169/requerimento_64.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal p de Vereadores II' Chã Grande, Estado de Pernambuco, depois de ouvido o plenário e cumprida as formalidades regimentais, que seja formulado o apelo ao Excelentíssimo Senhor Prefeito Diogo Alexandre Games Neto, no sentido de o mesmo providenciar junto as Secretarias de Obras A COLOCAÇÃO DE PIÇARRO NO SITIO MACACOS, NAS LOCALIDADES DO SITIO DE DIOGENES ATE O SITIO DE ZÉ AUGUSTO.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/189/requerimento_65.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/189/requerimento_65.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Vereadores de Chã Grande, Estado de Pernambuco, depois de ouvido o plenário e cumprida :s formalidades regimentais, que seja formulado o apelo ao Excelentíssimo Senhor Prefeito Diogo Alexandre Gomes Neto, no sentido de o mesmo providenciar junto a Secretaria Competente A CRIAÇÃO DE VAGAS DE ESTACIONAMENTO RESERVADAS AOS DEFICIENTES FISICOS E AOS IDOSOS, NA AVENIDA SAO JOSE NA AREA CENTRAL DO MUNICÍPIO, BEM COMO PROVIDENCIE TAMBEM A COLOCAÇÃO DE PLACA INDICATIVA DE TRANSITO SOBRE AS REFERIDAS VAGAS.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Vereadores Chã Grande, Estado de Pernambuco, depois de ouvido o plenário e cumprida as formalidades regimentais, que seja formulado o apelo ao Excelentíssimo Senhor Prefeito Diogo Alexandre Gomes Neto, no sentido de o mesmo providenciar junto a Secretaria de Obras e órgão competente para que seja feita intervenção para A Criação DE UMA PRAÇA COM ESTACIONAMENTO POR TRAS DO TERMINAL RODOVIARIO.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/126/requerimento_71.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/126/requerimento_71.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Chã Grande, Estado de Pernambuco, depois de ouvido o plenário a cumprida as formalidades regimentais, que seja inserido na Ata da presente reunião este Requerimento consignando VOTOS DE PROFUNDO PESAR pelo falecimento da inesquecível MARIA JOSEFA DA Conceição (DONA ZINHA) ocorrido em sua residência no dia 05 de agosto de 2022.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/192/requerimento_81.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/192/requerimento_81.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Chã Grande, Estado de Pernambuco, depois de ouvido o plenário e cumprida as formalidades_x000D_
 regimentais, que seja inserido na Ata da presente reunião este Requerimento consignando VOTOS DE PROFUNDO PESAR pelo falecimento do inesquecível JOSE TEOFILO DA SILVA (ZE MOTORISTA) ocorrido no dia 27 de agosto de 2022.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/131/requerimento_82.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/131/requerimento_82.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Chã Grande, Estado de Pernambuco, depois de ouvido o plenário e cumprida as formalidades_x000D_
 regimentais, que seja inserido na Ata da presente reunião este Requerimento consignando VOTOS DE PROFUNDO PESAR pelo falecimento da inesquecível LUCINEIA MARIA DE SANTANA ocorrido no dia 28 de agosto de 2022.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/143/requerimento_96.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/143/requerimento_96.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Chã a Grande, s do de Pernambuco, depois de ouvido o plenário e cumprida as formalidades regimental, que seja inserido na Ata da presente reunião este Requerimento consignando VOTOS DE PROFUNDO PESAR pelo falecimento da inesquecível Sr. . ANA MARIA DE OLIVEIRA SOUZA, ocorrido em sua residência no dia 28 de novembro de 2022</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/154/requerimento_84.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/154/requerimento_84.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Chã Grande, Estado de Pernambuco, depois de ouvido o plenário e cumprida as formalidades regimental, que seja inserido na Ata da presente reunião este Requerimento consignando VOTOS DE PROFUNDO PESAR pelo falecimento do inesquecível Ex-Vereador: JOAQUIM VIEIRA FILHO ocorrido no dia 02 de outubro de 2022.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/153/requerimento_85.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/153/requerimento_85.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Chã grande, Estado de Pernambuco, depois de ouvido o plenário e cumprida as formalidades regimentais, que seja inserido na Ata da presente reunião este Requerimento consignando VOTOS DE PROFUNDO PESAR pelo falecimento da inesquecível QUITERIA LUCIA SILVA ROCHA ocorrido no dia 18 de outubro de 2022.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/152/requerimento_86.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/152/requerimento_86.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal . - Chã Grande, Estado de Pernambuco, depois de ouvido o plenário a cumprida as formalidades regimental, que seja inserido na Ata da presente reunião este Requerimento consignando VOTOS DE PROFUNDO PESAR pelo falecimento da inesquecível MARIA DE LOURDES GOMES DA SILVA ocorrido no dia 12 de outubro de 2022.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/150/requerimento_89.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/150/requerimento_89.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Chã Grande, Estado de Pernambuco, depois de ouvido o plenário e cumprida as formalidades regimental, que seja inserido na Ata da presente reunião este Requerimento consignando VOTOS DE PROFUNDO PESAR pelo falecimento do inesquecível Sr. MIGUEL SERAFIM DE MELO ocorrido no dia 25 de outubro de 2022.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/149/requerimento_90.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/149/requerimento_90.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Chã Grande, Estado de Pernambuco, depois de ouvido o plenário e cumprida as formalidades regimental, que seja inserido na Ata da presente reunião este Requerimento consignando VOTOS DE PROFUNDO PESAR pelo falecimento da inesquecível Sr.a.MARIA JULIA DA Conceição ocorrido no dia 08 de novembro de 2022.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/144/requerimento_95.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/144/requerimento_95.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Chã Grand/Estado de Pernambuco, depois de ouvido o plenário e cumprida as formalidades regimentais, que seja inserido na Ata da presente reunião este Requerimento consignando VOTOS DE PROFUNDO PESAR pelo falecimento do inesquecível Sr. JOAO PAULO ROCHA DA SILVA, ocorrido no dia 13 de novembro de 2022.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/146/requerimento_93.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/146/requerimento_93.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Chã Grande, Estado de Pernambuco, depois de ouvido o plenário a cumprida as formalidades regimental, que seja inserido na Ata da presente reunião este Requerimento consignando VOTOS DE PROFUNDO PESAR pelo falecimento da inesquecível Sr. . SEVERINA CECILIA DA SILVA, CONHECIDA POR DONA BIUNDA ocorrido no Hospital Geral Alfredo Alves de Lima no dia 09 de outubro de 2022.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/210/requerimento_10.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/210/requerimento_10.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Câmara Municipal de Chã Grande, Estado de Pernambuco, depois de ouvido o plenário e cumprida às formalidades regimentais, que seja inserido na Ata da presente reunião este Requerimento consignando VOTOS DE PROFUNDO PESAR pelo falecimento da inesquecível, MARIA DA SILVA SANTANA ocorrido no dia 02 de Janeiro de 2022.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>PDE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Diogo Alexandre Gomes Neto</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/237/projeto_de_lei_01.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/237/projeto_de_lei_01.pdf</t>
   </si>
   <si>
     <t>FIXA O VALOR DO SALARIO MINIMO DOS SERVIDORES DA CAMARA MUNICIPAL DE CHA GRANDE E DA OUTRAS PRO VIDENCIAS.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/236/projeto_de_lei_002.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/236/projeto_de_lei_002.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A Fixação DO SUBSIDIO MENSAL DO PREFEITO, VICE-PREFEITO E SECRETARIOS MUNICIPALS, NOS TERMOS DO ART. 29, INCISO V, DA Constituição FEDERAL, E DA OUTRAS PROVID~NCIAS CORRELATAS</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/235/projeto_de_lei_03.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/235/projeto_de_lei_03.pdf</t>
   </si>
   <si>
     <t>Ementa: Dispoe sobre a criacao do Conselho Municipal de Turismo — COMTUR e do Fundo Municipal de Turismo - FUMTUR, e da outras providencias.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/234/projeto_de_lei_04.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/234/projeto_de_lei_04.pdf</t>
   </si>
   <si>
     <t>EMENTA : REGULAMENTA O ADICIONAL NOTURNO AOSSERVIDORES MUNICIPAIS DE CHA GRANDE-PE E ALTER O ARTIGO 157 DA LEI 717/2019, E DA OUTRS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/233/projeto_de_lei_05.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/233/projeto_de_lei_05.pdf</t>
   </si>
   <si>
     <t>EMENTA: CONCEDE AUMENTO AO PISO DOS PROFISSIONAIS DO MAGISTERIO E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/238/projeto_de_lei_06.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/238/projeto_de_lei_06.pdf</t>
   </si>
   <si>
     <t>Excelentissirno Senhor Vereador Presidente Excelentíssimos Senhores Vereadores Camara Municipal de Chã Grande - Pernambuco.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/240/projeto_de_lei_08.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/240/projeto_de_lei_08.pdf</t>
   </si>
   <si>
     <t>EMENDA: DA NOVA REDA(AO AO ART. 10° DA LEI MUNICIPAL N° 730, DE 17 DE FEVEREIRO DE 2020 E DA OUTRAS PROVII)ENCIAS.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/239/projeto_de_lei_09.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/239/projeto_de_lei_09.pdf</t>
   </si>
   <si>
     <t>EMENTA: Altera valores de vencimentos de cargos de provimento efetivo de carreiras do Quadro de Pessoal do Poder Executivo do Município e da outras providencias</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/241/projeto_de_lei_10.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/241/projeto_de_lei_10.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre organdi : • da Guarda Municipal de Chã Grande a da outras providencias</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/244/projeto_de_lei_11.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/244/projeto_de_lei_11.pdf</t>
   </si>
   <si>
     <t>EMENTA: Institui o Áudio Municipal Emergencial Cultural— AMEC destinado concessão de beneficio financeiro a artistas e grupos artísticos do Município de Cha Grande credenciados para festividades juninos desta ano de 2022, diante do cancelamento de realizada dos respectivos eventos planejados, por forca da Situação de Emergencial decorrente das fortes chuvas que atingiram o município e sua população</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/243/projeto_de_lei_12.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/243/projeto_de_lei_12.pdf</t>
   </si>
   <si>
     <t>EMENDA: DA NOV RF ACAO AO ART. 30,32,34 DA LEI \ NICIPAL N° 550, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/246/projeto_de_lei_13.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/246/projeto_de_lei_13.pdf</t>
   </si>
   <si>
     <t>RECONHECE A COMPETEN Si A O PODER EXECUTIVO MUNICIPAL DE I H GRANDE A OUTORGAR AUTORIZACAO E 9 RMISSAO DE USO DOS BENS POBLICOS, INCLUINDO OS QUE ESPECIFICA E DA OUTRAS PRO VIDENCIAS</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/242/projeto_de_lei_14.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/242/projeto_de_lei_14.pdf</t>
   </si>
   <si>
     <t>Dispõe sabre a autorização para abertura de credito adicional suplementar por excesso de arrecadação ao Orçamento do município e dá outras providencias</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/248/projeto_de_lei_15.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/248/projeto_de_lei_15.pdf</t>
   </si>
   <si>
     <t>Estabelece as diretrizes orçamentarias para o exercício de 2023 a da outras providencias.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/247/projeto_de_lei_16.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/247/projeto_de_lei_16.pdf</t>
   </si>
   <si>
     <t>EMENTA: ABRE NO OR~AMENTO VIGENTE CREDITO ADICIONAL ESPECIAL E DA OUTRAS PROVIDENCIAS, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/250/projeto_de_lei_18.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/250/projeto_de_lei_18.pdf</t>
   </si>
   <si>
     <t>EMENTA: PROMOVE Alterações NA LEI MUNICIPAL N° 554/2011, QUE TRATA DO CONSELHO MUNICIPAL DO IDOSO E FUNDO MUNICIPAL DO IDOSO, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/253/projeto_de_lei_19.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/253/projeto_de_lei_19.pdf</t>
   </si>
   <si>
     <t>Estima receita a fixa a despesa do município para o exercício financeiros de 2023</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/251/projeto_de_lei_20.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/251/projeto_de_lei_20.pdf</t>
   </si>
   <si>
     <t>Atualiza o Plano Plurianual do Município para execução</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/249/projeto_de_lei_21.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/249/projeto_de_lei_21.pdf</t>
   </si>
   <si>
     <t>Define o valor dos débitos ou obrigações considerados de "pequeno valor", oriundos de sentenças judiciarias transitadas em julgado, nos termos do art. 100, §§° 34a 4°, da constituição Federal, corn a redação dada pela Emenda Constitucional 62 de 09 de dezembro de 2009.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/252/projeto_de_lei_22_0001.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/252/projeto_de_lei_22_0001.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A CONCILIACAO, AS MEDIDAS DE EFICIENCIA E RACIONALIZACAO DA ATUAC AO JURIDICA E JUDICIAL, MEDLANTE DISCIPLINAMENTO_x000D_
 DE HIPOTESES DE ACORDO, TRANSACAO, DISPENSA OU DESISTENCIA RECURSAL E DE CONTESTA(AO NAS ALOES JUDICIAIS EM QUE O MUNICIPIO DE CHA GRANDE FOR PARTE E DA OUTRAS PROVIDENCLAS</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/245/projeto_de_lei_07.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/245/projeto_de_lei_07.pdf</t>
   </si>
   <si>
     <t>Nomeia como Severino Paulino dos Santos, a Quadra da Escola Municipal Laerte Pedrosa de Melo, situada no Município de Chã Grande/PE.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/121/requerimento_28.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/121/requerimento_28.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Chã a Grande, Estado de Pernambuco, depois de ouvido o plenário a cumpridas as formalidades regimentais, que seja formulado o apelo ao Excelentíssimo S.r. prefeito Diogo Alexandre Gomes Neto, no sentido de o mesmo providencia junto a Secretaria de Saúde do Município para que seja PROVIDENCIADO EM CARATER DE URGENCIA O Serviço DO CARRO "FUMACE" EM NOSSA CIDADE A FIM DE COMBATER O MOSQUITO AEDES AEGYPTI, responsável pela transmissão de doenças como Dengue, Zika a chicungunha.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/122/requerimento_35.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/122/requerimento_35.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Vereadores de Chã Grande, Estado de Pernambuco, depois de ouvido o plenário a cumprida as formalidades regimentais, que seja formulado o apelo ao Excelentíssimo Senhor Prefeito Diogo Alexandre Gomes Neto, no sentido de o mesmo providenciar junto a Secretaria de Obras. A REMO4AO DA BARRACA DO COMERCIANTE, SR DOCA ELETRICISTA QUE FICA LOCAUZADA NA RUA JUSTINO GOMES EM FRENTE A IGREJA ASSEMBLEIA DE DEUS.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/123/requerimento_37.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/123/requerimento_37.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Vereadores de Chã Grande, Estado de Pernambuco, depois de ouvido o plenário a cumprida as formalidades regimentais, que seja formulado o apelo ao Excelentíssimo Senhor Prefeito Diogo Alexandre Gomes Neto, no sentido de o mesmo. VER A POSSIBILIDADE DE SE ESTENDER ATE O SITIO MANGUEIRAS A Realização DO TRADICIONAL BINGO EM Comemoração AO DIA_x000D_
 DAS MAES.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/124/requerimento_38.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/124/requerimento_38.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Vereadores de Chã grande , Estado de Pernambuco, depois de ouvido o plenário a cumprida as formalidades regimental, que seja formulado o apelo ao Excelentíssimo Senhor Prefeito Diogo Alexandre Gomes Neto, no sentido de o mesmo providenciar junto a Secretaria de Cultura. A POSSIBILIDADE DE INCLUIR A Programação DAS FESTIVIDADES JUNINA PARA COMUNIDADE DO SITIO MANGUEIRAS</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/125/requerimento_58.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/125/requerimento_58.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Vereadores e ia Grande, Estado de Pernambuco, depois de ouvido o plenário a cumprida as formalidades regimentais, que seja formulado o apelo ao Excelentíssimo Senhor Prefeito Diogo Alexandre Games Neto, no sentido de o mesmo providenciar junto a Secretaria de Obras a Urbanismo O REBOCO EXTERNO E PINTURAS DAS CASAS DO LOTEAMENTO PADRE CICERO, LOCALIZADAS POR TRAS DA ASSEMBLEIA DE DEUS, PROXIMO A SERRARIA DE VANDINHO.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/129/requerimento_67.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/129/requerimento_67.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Vereadores de Chã a Grande, Estado de Pernambuco, depois de ouvido o plenário e cumprida as formalidades regimental, que seja formulado o apelo ao Excelentíssimo Senhor Prefeito Diogo Alexandre Gomes Neto, no sentido de o mesmo providenciar junto a Secretaria de Urbanismo A INSTALA4A0 DA ILUMINA4A0 PUBLICA DO SITIO FREXEIRAS NA LOCALIDADE DO CAM PO DE SANTA ATE A CAPELA DE SAO ROQUE</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/130/requerimento_68.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/130/requerimento_68.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Vereadores de Chã" grande, Estado de Pernambuco, depois de ouvido o plenário e cumprida as formalidades regimentais, que seja formulado o apelo ao Excelentíssimo Senhor Prefeito Diogo Alexandre Gomes Neto, no sentido de o mesmo providenciar junto a Secretaria Competente A Utilização DO MURO DE ARRIMO DA RUA DAS PALMEIRAS EM MANIFESTA4AO ARTISTICA DOS PONTOS TURISTICO DA CIDADE.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/127/requerimento_69.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/127/requerimento_69.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Vereadores de Chã grande, Estado de Pernambuco, depois de ouvido o plenário e cumprida as formalidades regimental, que seja formulado o apelo ao Excelentíssimo Senhor Prefeito Diogo Alexandre Gomes Neto, no sentido de o mesmo providenciar junto a Secretaria de Obras e órgão competente A Execução DE MATS ARQUIBANCADAS NO ESTADIO BARBOSAO.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>Célia de Jaci</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/128/requerimento_70.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/128/requerimento_70.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Vereadores de a Grande, Estado de Pernambuco, depois de ouvido o plenário e cumprida as formalidades regimental, que sejam tomadas as devidas providencias no sentido de, junto ao prefeito e secretarias competentes, como forma de apoiar a associação dos artesãos do nosso município, realizar as seguintes demandas:</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/140/requerimento_72.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/140/requerimento_72.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Vereadores de Chã a Grande, Estado de Pernambuco, depois de ouvido o plenário e cumprida a Formalidades regimentais, que sejam tomadas as devidas providencias no sentido de, viabilizar junto ao Prefeito e a Secretaria de Cultura a edição de um livro sobre a nossa cidade escrito pela profa. Maria Madalena Gomes de Vasconcelos (in memoriam), cujo roteiro encontra-se corn a família da referida Professora.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/139/requerimento_73.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/139/requerimento_73.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Vereadores de'' Chã Grande, Estado de Pernambuco, depois de ouvido o plenário e cumprida as formalidades regimental, que seja formulado o apelo ao Excelentíssimo Diretor presidente do Departamento de Estradas e Rodagens — DER/PE, o Senhor Mauricio Canuto Mendes, no sentido de que seja realizada A Operação TAPA BURACOS NA PE-71.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Vereadores d= Chã Grande, Estado de Pernambuco, depois de ouvido o plenário a cumprida as realidades regimental, que seja formulado o apelo ao Excelentíssimo Senhor Prefeito Diogo Alexandre Gomes Neto, no sentido de o mesmo tomar devidas providencias junto a Secretaria competente A Normalização NO ABASTECIMENTO DE AGUA DA VILA SANTA LUZIA.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/137/requerimento_75.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/137/requerimento_75.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Vereadores 'e Chã Grande, Estado de Pernambuco, depois de ouvido o plenário e cumprida as formalidades regimental, que seja formulado o apelo ao Excelentíssimo Senhor Prefeito Diogo Alexandre Gomes Neto, no sentido de o mesmo providenciar junto a Secretaria de Urbanismo PARA SE FAZER A PODA DE ARVORES DA PRAIA SEVERINO BERLAMINO DE MOURA .</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/136/requerimento_76.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/136/requerimento_76.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Vereadores de Chã Grande, Estado de Pernambuco, depois de ouvido o plenário e cumprida :s formalidades regimentais, que seja formulado o apelo ao Excelentíssimo Senhor Prefeito Diogo Alexandre Gomes Neto, no sentido de o mesmo providenciar junto a Secretaria de Obras A Recuperação DA ESTRADA DO SITIO AGUA FRIA.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/135/requerimento_77.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/135/requerimento_77.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Vereado(es de Chã a Grande, Estado de Pernambuco, depois de ouvido o plenário a cumprida as formalidades regimental, que seja formulado o apelo ao Excelentíssimo Senhor Prefeito Diogo Alexandre Gomes Neto, no sentido de o mesmo providenciar junto a Secretaria de Obras A POSSIBIUDADE DE FAZER UM MURO DE ARRIMO AS MARGENS DA PE-71 EM FRENTE A ENTRADA DA VILA.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/134/requerimento_78.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/134/requerimento_78.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal • - 'vereadores •e Chã Grande, Estado de Pernambuco, depois de ouvido o plenário e cumprida ormalidades regimentais, que seja formulado o apelo ao Excelentíssimo Senhor 'refeito Diogo Alexandre Games Neto, no sentido de o mesmo providenciar junto ao Departamento de Esporte A Criação DE UMA ESCOLINHA DE FUTEBOL PARA ATENDER CRIAN~AS E ADOLESCENTES DO MUNICIPIO.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/133/requerimento_79.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/133/requerimento_79.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Vereadores de Chã Grande, Estado de Pernambuco, depois de ouvido o plenário e cumprida as formalidades regimentais, que seja formulado o apelo ao Excelentíssimo Senhor Prefeito Diogo Alexandre Gomes Neto, no sentido de o mesmo providenciar junto ao órgão competente A Aquisição DE NOVOS FARDAMENTOS PARA GUARDA MUNICIPAL E AGENTE DE TRANSITO</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/132/requerimento_80.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/132/requerimento_80.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Vereadores de Chã Grande, Estado de Pernambuco, depois de ouvido o plenário e cumprida as formalidades regimentais, que seja formulado o apelo ao Excelentíssimo Senhor Prefeito Diogo Alexandre Games Neto, no sentido de o mesmo providenciar junto a Secretaria de Obras A Construção DE UMA PRAIA PUBLICA, NO BAIRRO DAS PALMEIRAS, NO ENTORNO DA Congregação ASSEMBLEIA DE DEUS.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/120/requerimento_87.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/120/requerimento_87.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Chã Grande, es do de Pernambuco, depois de ouvido o plenário a cumprida as formalidades regimental, que seja formulado o apelo ao Excelentíssimo Senhor prefeito Diogo Alexandre Gomes Neto, no sentido, de que seja efetuada doação de parte do terreno da antiga Escola Municipal, ao lado do Campo de Jacaré, para ser sede da Associação pertencente ao time do Guarani, bem coma, que seja intercedido junto aos familiares do terreno onde existe o Campo de Jacaré para que este passe a pertencer a Associação do mencionado time.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/151/requerimento_88.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/151/requerimento_88.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Chã a Grande, estado de Pernambuco, depois de ouvido o plenário a cumprida as formalidades regimental, que seja formulado o apelo ao Excelentíssimo Senhor prefeito Diogo Alexandre Gomes Neto, no sentido, de o mesmo providenciar junto a secretaria de Obras A Pavimentação DA RUA FORTUNATA MARIA DA Conceição, BAIRRO AUGUSTO_x000D_
 DAVID.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/148/requerimento_91.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/148/requerimento_91.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Chã  /Grande, estado de Pernambuco, depois de ouvido o plenário e cumpridas as formalidades regimental, que seja formulado o apelo ao Excelentíssimo senhor Prefeito Diogo Alexandre Gomes Neto, no sentido de o mesmo providenciar junto a Secretaria de Educação A POSSIBILIDADE DE NO PROXIMO ANO LETIVO, DISPONIBILIZAR GRATUITAMENTE FARDAMENTOS A TODOS OS ALUNOS DA REDE PUBUCA DO MUNICIPIO.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/147/requerimento_92.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/147/requerimento_92.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Vereadores de Chã Grande, Estado de Pernambuco, depois de ouvido o plenário e cumprida as formalidades regimental, que seja formulado o apelo ao Excelentíssimo Senhor Prefeito Diogo Alexandre Gomes Neto, no sentido de o mesmo providenciar junto as Secretarias Competente A Execução DE PERIMETRAIS NOS DOTS SENTIDOS DA PE-71 ATE A ENTRADA DO SITIO MALHADINHA.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/145/requerimento_94.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/145/requerimento_94.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Chã Grande, estado de Pernambuco, depois de ouvido o plenário e cumpridas as formalidades regimentais, que seja formulado o apelo ao Excelentíssimo senhor Prefeito Diogo Alexandre Gomes Neto, no sentido de QUE SEJA EFETUADA A Doação DO COLEGIO "FRANCISCO NUNES MAGALHAES" LOCALIZADO NO SITIO TIPIM PARA Associação DO SITIO TIPIM E AGUA FRIA.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/142/requerimento_97.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/142/requerimento_97.pdf</t>
   </si>
   <si>
     <t>Requer a Empresa Neoenergia que reorganize e retire o cabeamento de internet e telefone executado por empresas privadas na rede de posteamento neste Município.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/141/requerimento_98.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/141/requerimento_98.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Vereadores de Chã Grande, Estado de Pernambuco, depois de ouvido o plenário e cumprida as formalidades regimental, que seja formulado o apelo ao Excelentíssimo Senhor Prefeito Diogo Alexandre Games Neto, no sentido de o mesmo providenciar junto a Secretaria de Sande PARA QUE ADOTE O USO DA TELEMEDICINA NA SAUDE PUBLICA DE CHA GRANDE.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>PDEL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Ninho Mototaxi, Célia de Jaci, Dandão</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/216/projeto_decreto_01.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/216/projeto_decreto_01.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO EXERCIC1O DE 2017 DA PREFEITURA MUNICIPAL DE CHA GRANDE/PE, DO GESTOR SR. DIOGO ALEXANDRE GOMES NETO, Referendando O PARECER PREV1O DO TCE/PE DO PROCESSO TC N° 18100218-8.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/217/projeto_de_decreto_n_002.2022.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/217/projeto_de_decreto_n_002.2022.pdf</t>
   </si>
   <si>
     <t>Concede o Titulo Honorifico de '"Comendador" ao OS Senhor INOCENCIO GOMES DE OLIVEIRA, que recebera a "COMENDA JOSE PEREIRA LINS" a da J outras providencias.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>PMOA</t>
   </si>
   <si>
     <t>Projeto de Moção de Aplausos</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/232/projeto_de_mocao_01.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/232/projeto_de_mocao_01.pdf</t>
   </si>
   <si>
     <t>A mesa diretora da Camara Municipal de CHA GRANDE, estado de Pernambuco, atendendo a indicacao do Vereador JANILS0N JOSE DOS SANTOS no use de suas atribuições legais, as quais estão definidas no regimento interno desta Casa legislativa apresenta PROJETO DE M04AO DE APLAUSOS para apreciação e Votação.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/231/projeto_de_mocao_02.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/231/projeto_de_mocao_02.pdf</t>
   </si>
   <si>
     <t>A mesa diretora da Camara Municipal de CHA GRANDE, estado de Pernambuco, atendendo a indica4ao do Vereador JANILSON JOSE DOS SANTOS no use de suas atribuições legais, as quais estão definidas no regimento interno delta casa legislativa apresenta PROJETO DE Moção DE APLAUSOS para apreciação e Votação.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/230/projeto_de_mocao_03.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/230/projeto_de_mocao_03.pdf</t>
   </si>
   <si>
     <t>Concessão de Moção de Aplausos ao órgão do conselho tutelar de nossa cidade junto a equipe do CREAS e em conjunto corn a primeira Dama Sr. a Alexandra Games Fonseca, pela campanha, ação/divulgação, no dia 18 de maio, dia nacional de enfrentamento ao abuso e a exploração sexual de crianças a adolescentes. A mesa diretora da Camara Municipal de CHA GRANDE, estado de Pernambuco, atendendo a indicação do Vereador ADEMIR BATISTA DOS SANTOS no use de suas atribui4oes legais, as quais estão definidas no regimento interno delta casa legislativa apresenta PROJETO DE_x000D_
 Moção DE APLAUSOS para apreciação a Votação.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/229/projeto_de_mocao_04.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/229/projeto_de_mocao_04.pdf</t>
   </si>
   <si>
     <t>A mesa diretora da Camara Municipal de CHA GRANDE, estado de Pernambuco, atendendo a indicação do Vereador GILVAN PEREIRA DE LIMA no use de suas atribuições legais, as quais estão definidas no regimento interno desta casa legislativa apresenta PROJETO DE Moção DE APLAUSOS para apreciação e Votação.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/228/projeto_de_mocao_05.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/228/projeto_de_mocao_05.pdf</t>
   </si>
   <si>
     <t>A mesa diretora da Camara Municipal de CHA GRANDE, estado de Pernambuco, atendendo a indica4ao do Vereador JANILSON JOSE DOS SANTOS no use de suas atribuições legais, as quais estão definidas no regimento interno desta casa legislativa apresenta PROJETO DE Moção DE APLAUSOS para apreciação a Votação</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/227/projeto_de_mocao_06.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/227/projeto_de_mocao_06.pdf</t>
   </si>
   <si>
     <t>A mesa diretora da Camara Municipal de Chã a Grande, estado de Pernambuco, atendendo a indicação do Vereador GILVAN PEREIRA DE LIMA no use de suas atribuições legais, as quais estão definidas no regimento interno desta casa legislativa apresenta PROJETO DE Moção DE APLAUSOS para apreciação a Votação.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/224/projeto_de_mocao_07.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/224/projeto_de_mocao_07.pdf</t>
   </si>
   <si>
     <t>A mesa diretora da Camara Municipal de Chã Grande, estado de Pernambuco, atendendo a indicação do Vereador JANILSON JOSE DOS SANTOS no use de suas atribuições legais, as quais estão definidas no regimento interno desta casa legislativa apresenta PROJETO DE Moção DE APLAUSOS para apreciação a Votação.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/225/projeto_de_mocao_09.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/225/projeto_de_mocao_09.pdf</t>
   </si>
   <si>
     <t>A mesa diretora da Camara Municipal de Chã Grande, estado de Pernambuco, atendendo a indicação do Vereador SEVERINO MANUEL DA SILVA no use de suas atribuições legais, as quais estão definidas no regimento interno desta casa legislativa apresenta PROJETO DE MOCAO DE APLAUSOS para apreciação a Votação.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/223/projeto_de_mocao_10.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/223/projeto_de_mocao_10.pdf</t>
   </si>
   <si>
     <t>A mesa diretora da Camara Municipal de Chã Grande, estado de Pernambuco, atendendo a indicação do Vereador Ademir Batista dos Santos no use de suas atribuições legais, as quais estão definidas no regimento interno desta casa legislativa apresenta PROJETO DE Moção DE_x000D_
  Th APLAUSOS para apreciação a Votação.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/222/projeto_de_mocao_11.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/222/projeto_de_mocao_11.pdf</t>
   </si>
   <si>
     <t>A mesa diretora da Camara Municipal de Chã Grande, estado de Pernambuco, atendendo indicação do Vereador Ademir Batista dos Santos no use de suas atribuições legais, as quais estão definidas no regimento interno desta casa legislativa apresenta PROJETO DE Moção DE APLAUSOS para apreciação a Votação.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/221/projeto_de_mocao_12.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/221/projeto_de_mocao_12.pdf</t>
   </si>
   <si>
     <t>A mesa diretora da Camara Municipal de Chã Grande, estado de Pernambuco, atendendo a indicação do Vereador GILVAN PEREIRA DE LIMA no use de suas atribuições legais, as quais estão definidas no regimento interno desta casa legislativa apresenta PROJETO DE Moção DE ( APLAUSOS para aprecia4ao a Votação.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/220/projeto_de_mocao_13.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/220/projeto_de_mocao_13.pdf</t>
   </si>
   <si>
     <t>A mesa diretora da Camara Municipal de Chá a Grande, estado de Pernambuco, atendendo a indicação do Vereador GILVAN PEREIRA DE LIMA no use de suas atribuições legais, as quais estão definidas  nu regimento inferno Vista Casa legislativa apresentar projeto DE Moção DE APLAUSOS para apreciação e Votação.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/219/projeto_de_mocao_14.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/219/projeto_de_mocao_14.pdf</t>
   </si>
   <si>
     <t>A mesa diretora da Camara Municipal de Chã a Grande, estado de Pernambuco, atendendo a indicação do Vereador ADEMIR BATISTA DOS SANTOS no use de suas atribuições legais, as quais estão definidas no regimento interno desta casa legislativa apresenta PROJETO DE Moção DE APLAUSOS para apreciação a Votação.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/218/projeto_de_mocao_15.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/218/projeto_de_mocao_15.pdf</t>
   </si>
   <si>
     <t>A mesa diretora da Camara Municipal de Cha Grande, estado de Pernambuco, atendendo indicação do Vereador Janílson Jose dos Santos no use de suas atribuições legais, as quaffs estão definidas no regimento interno desta Casa legislativa apresenta PROJETO DE Moção DE APLAUSOS para apreciação a Votação.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1960,68 +1960,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/176/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/165/requerimento_002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/207/requerimento_004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/206/requerimento_05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/212/requerimento_06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/213/requerimeto_07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/211/requerimento_09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/204/requerimento_12.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/202/requerimento_13.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/200/requerimento_14.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/198/requerimento_15.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/196/requerimento_16.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/194/requerimento_17.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/195/requerimento_18.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/215/requerimento_19.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/208/requerimento_20.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/205/requerimento_21.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/199/requerimento_23.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/201/requerimento_24.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/175/requerimento_n_25.2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/173/requerimento_26.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/172/requerimento_27.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/713/requerimento_n_28.2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/170/requerimento_29.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/168/requerimento_n_30.2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/190/requerimento_32.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/193/requerimento_n_33.2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/191/requerimento_34.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/188/requerimento_36.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/184/requerimento_39.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/180/requerimento_40.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/187/requerimento_41.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/186/requerimento_42.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/185/requerimento_41.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/183/requerimento_44.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/182/requerimento_45.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/181/requerimento_46.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/203/requerimento_47.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/158/requerimento_48.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/157/requerimento_49.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/156/requerimento_50.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/155/requerimento_51.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/164/requerimento_52.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/163/requerimento_53.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/162/requerimento_54.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/161/requerimento_55.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/160/requerimento_56.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/159/requerimento_57.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/179/requerimento_59.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/178/requerimento_60.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/174/requerimento_62.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/171/requerimento_63.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/169/requerimento_64.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/189/requerimento_65.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/126/requerimento_71.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/192/requerimento_81.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/131/requerimento_82.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/143/requerimento_96.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/154/requerimento_84.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/153/requerimento_85.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/152/requerimento_86.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/150/requerimento_89.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/149/requerimento_90.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/144/requerimento_95.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/146/requerimento_93.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/210/requerimento_10.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/237/projeto_de_lei_01.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/236/projeto_de_lei_002.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/235/projeto_de_lei_03.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/234/projeto_de_lei_04.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/233/projeto_de_lei_05.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/238/projeto_de_lei_06.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/240/projeto_de_lei_08.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/239/projeto_de_lei_09.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/241/projeto_de_lei_10.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/244/projeto_de_lei_11.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/243/projeto_de_lei_12.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/246/projeto_de_lei_13.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/242/projeto_de_lei_14.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/248/projeto_de_lei_15.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/247/projeto_de_lei_16.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/250/projeto_de_lei_18.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/253/projeto_de_lei_19.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/251/projeto_de_lei_20.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/249/projeto_de_lei_21.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/252/projeto_de_lei_22_0001.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/245/projeto_de_lei_07.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/121/requerimento_28.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/122/requerimento_35.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/123/requerimento_37.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/124/requerimento_38.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/125/requerimento_58.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/129/requerimento_67.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/130/requerimento_68.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/127/requerimento_69.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/128/requerimento_70.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/140/requerimento_72.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/139/requerimento_73.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/137/requerimento_75.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/136/requerimento_76.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/135/requerimento_77.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/134/requerimento_78.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/133/requerimento_79.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/132/requerimento_80.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/120/requerimento_87.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/151/requerimento_88.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/148/requerimento_91.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/147/requerimento_92.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/145/requerimento_94.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/142/requerimento_97.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/141/requerimento_98.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/216/projeto_decreto_01.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/217/projeto_de_decreto_n_002.2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/232/projeto_de_mocao_01.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/231/projeto_de_mocao_02.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/230/projeto_de_mocao_03.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/229/projeto_de_mocao_04.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/228/projeto_de_mocao_05.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/227/projeto_de_mocao_06.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/224/projeto_de_mocao_07.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/225/projeto_de_mocao_09.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/223/projeto_de_mocao_10.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/222/projeto_de_mocao_11.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/221/projeto_de_mocao_12.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/220/projeto_de_mocao_13.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/219/projeto_de_mocao_14.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/218/projeto_de_mocao_15.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/176/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/165/requerimento_002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/207/requerimento_004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/206/requerimento_05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/212/requerimento_06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/213/requerimeto_07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/211/requerimento_09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/204/requerimento_12.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/202/requerimento_13.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/200/requerimento_14.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/198/requerimento_15.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/196/requerimento_16.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/194/requerimento_17.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/195/requerimento_18.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/215/requerimento_19.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/208/requerimento_20.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/205/requerimento_21.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/199/requerimento_23.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/201/requerimento_24.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/175/requerimento_n_25.2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/173/requerimento_26.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/172/requerimento_27.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/713/requerimento_n_28.2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/170/requerimento_29.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/168/requerimento_n_30.2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/190/requerimento_32.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/193/requerimento_n_33.2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/191/requerimento_34.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/188/requerimento_36.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/184/requerimento_39.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/180/requerimento_40.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/187/requerimento_41.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/186/requerimento_42.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/185/requerimento_41.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/183/requerimento_44.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/182/requerimento_45.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/181/requerimento_46.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/203/requerimento_47.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/158/requerimento_48.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/157/requerimento_49.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/156/requerimento_50.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/155/requerimento_51.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/164/requerimento_52.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/163/requerimento_53.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/162/requerimento_54.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/161/requerimento_55.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/160/requerimento_56.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/159/requerimento_57.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/179/requerimento_59.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/178/requerimento_60.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/174/requerimento_62.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/171/requerimento_63.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/169/requerimento_64.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/189/requerimento_65.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/126/requerimento_71.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/192/requerimento_81.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/131/requerimento_82.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/143/requerimento_96.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/154/requerimento_84.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/153/requerimento_85.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/152/requerimento_86.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/150/requerimento_89.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/149/requerimento_90.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/144/requerimento_95.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/146/requerimento_93.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/210/requerimento_10.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/237/projeto_de_lei_01.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/236/projeto_de_lei_002.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/235/projeto_de_lei_03.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/234/projeto_de_lei_04.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/233/projeto_de_lei_05.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/238/projeto_de_lei_06.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/240/projeto_de_lei_08.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/239/projeto_de_lei_09.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/241/projeto_de_lei_10.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/244/projeto_de_lei_11.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/243/projeto_de_lei_12.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/246/projeto_de_lei_13.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/242/projeto_de_lei_14.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/248/projeto_de_lei_15.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/247/projeto_de_lei_16.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/250/projeto_de_lei_18.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/253/projeto_de_lei_19.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/251/projeto_de_lei_20.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/249/projeto_de_lei_21.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/252/projeto_de_lei_22_0001.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/245/projeto_de_lei_07.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/121/requerimento_28.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/122/requerimento_35.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/123/requerimento_37.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/124/requerimento_38.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/125/requerimento_58.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/129/requerimento_67.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/130/requerimento_68.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/127/requerimento_69.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/128/requerimento_70.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/140/requerimento_72.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/139/requerimento_73.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/137/requerimento_75.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/136/requerimento_76.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/135/requerimento_77.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/134/requerimento_78.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/133/requerimento_79.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/132/requerimento_80.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/120/requerimento_87.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/151/requerimento_88.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/148/requerimento_91.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/147/requerimento_92.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/145/requerimento_94.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/142/requerimento_97.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/141/requerimento_98.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/216/projeto_decreto_01.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/217/projeto_de_decreto_n_002.2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/232/projeto_de_mocao_01.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/231/projeto_de_mocao_02.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/230/projeto_de_mocao_03.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/229/projeto_de_mocao_04.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/228/projeto_de_mocao_05.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/227/projeto_de_mocao_06.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/224/projeto_de_mocao_07.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/225/projeto_de_mocao_09.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/223/projeto_de_mocao_10.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/222/projeto_de_mocao_11.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/221/projeto_de_mocao_12.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/220/projeto_de_mocao_13.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/219/projeto_de_mocao_14.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2022/218/projeto_de_mocao_15.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H136"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="171.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="105.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="104.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>