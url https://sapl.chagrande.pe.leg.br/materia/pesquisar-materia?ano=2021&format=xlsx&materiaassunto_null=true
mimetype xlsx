--- v0 (2025-11-30)
+++ v1 (2026-04-23)
@@ -54,2316 +54,2316 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Ademir Batista, Andreson Agrício, Célia de Jaci, Dandão, Gilvan Bolão, Inaldo Ferreira da Cruz, Jorge Luís da Silva, Nego de João de Rita, Ninha de Zé Maria, Ninho Mototaxi, Wedson de Biu Beleu</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/312/requerimento.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/312/requerimento.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Chã Grande, estado de_x000D_
 Pernambuco, depois de ouvido o plenário a cumpridas as formalidades regimentais, que_x000D_
 seja formulado o apelo em caráter administrativo ao Exm° S.r. prefeito Diogo Alexandre_x000D_
 Gomes Neto, Para que seja feito interven4ao a Direção dos correios solicitando_x000D_
 melhorias no atendimento, bem coma a criação de mais postos de apoio ao_x000D_
 atendimento para entrega de correspondências nas localidades Vila Santa Luzia, no_x000D_
 Bairro Morada Nova a no Sitio Mangueira.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Ninho Mototaxi</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/334/requerimento_002.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/334/requerimento_002.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Chã Grande, estado de_x000D_
 Pernambuco, depois de ouvido o plenário a cumpridas as formalidades regimentais, que_x000D_
 seja formulado o apelo em caráter administrativo ao Excelentíssimo senhor prefeito_x000D_
 Diogo Alexandre Gomes Neto, no sentido do mesmo providenciar A AQUISIÇÃO DE_x000D_
 (110) NOVOS COLETES PARA TODOS OS MOTOTAXISTA DO NOSSO MUNICIPIO.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/335/requerimento_003.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/335/requerimento_003.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Chã Grande, estado de_x000D_
 Pernambuco, depois de ouvido o plenario a cumpridas as formalidades regimentais, que_x000D_
 seja formulado o apelo em carater administrativo ao Excelentissimo senhor prefeito_x000D_
 Diogo Alexandre Gomes Neto, no sentido do mesmo providenciar junto a secretaria de_x000D_
 Obras A Pavimentação da Rua Domingos Henrique da Rocha.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/336/requerimento_004.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/336/requerimento_004.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Chã Grande, estado de_x000D_
 Pernambuco, depois de ouvido o plenario a cumpridas as formalidades regimentals, que_x000D_
 seja formulado o apelo em carater administrativo ao Excelentissimo senhor prefeito_x000D_
 Diogo Alexandre Gomes Neto, no sentido do mesmo providenciar A AQUISIÇÃO DE_x000D_
 TOLDOS DE ACRILICO PARA TODOS OS (10) PONTOS DE MOTOTAXISTA DO NOSSO_x000D_
 MUNICIPIO.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Gilvan Bolão</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/337/requerimento_005.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/337/requerimento_005.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Cha Grande, estado de_x000D_
 Pernambuco, depois de ouvido o plenario a cumpridas as formalidades regimentals, que_x000D_
 seja formulado o apelo ao Excelentissimo senhor Prefeito Diogo Alexandre Gomes Neto,_x000D_
 no sentido do mesmo providenciar junto a Secretaria de Obras o COMPLEMENTO DA_x000D_
 PAVIMENTAÇÃO DA RUA NOBERTO CRUZ ATE A RUA GENASIO PEREIRA DOS SANTOS_x000D_
 NO LOTEAMENTO NOVA ESPERANÇA, BAIRRO DOM HELDER CAMARA.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Célia de Jaci</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/338/requerimento_006.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/338/requerimento_006.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Câmara Municipal de Chã Grande, estado de Pernambuco, depois de ouvido o plenário e cumpridas às formalidades regimentais, que seja formulado o apelo ao Excelentíssimo senhor Prefeito Diogo Alexandre Gomes Neto, no sentido do mesmo providenciar junto a Secretaria de Obras a PAVIMENTAÇÃO DA RUA GIVANILDO PEREIRA DE LIMA, BAIRRO AUGUSTO DAVID.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/339/requerimento_007.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/339/requerimento_007.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Cha rande, estado de_x000D_
 Pernambuco, depois de ouvido o plenario a cumpridas as formalidades regimentais, que_x000D_
 seja formulado o apelo em carater administrativo ao Excelentissimo senhor prefeito_x000D_
 Diogo Alexandre Gomes Neto, no sentido do mesmo providenciar A AQUISIcAO DE_x000D_
 NOVOS MATERIALS E FARDAMENTOS AOS AGENTE COMUNITARIO DE SAUDE E_x000D_
 AGENTE DE COMBATS A ENDEMIAS DO NOSSO MUNICIPIO.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Inaldo Ferreira da Cruz</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/340/requerimento_008.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/340/requerimento_008.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Cha Grande, estado de_x000D_
 Pernambuco, depois de ouvido o plenario a cumpridas as formalidades regimentals, que_x000D_
 seja formulado o apelo em carater administrativo ao Excelentissimo senhor prefeito_x000D_
 Diogo Alexandre Gomes Neto, no sentido do mesmo providenciar junto a secretaria de_x000D_
 Acao Social do Municipio uma CASA DE APOIO NO MUNICiPIO DE RECIFE/PE, Para os_x000D_
 Municipes que precisarem se deslocar para referida cidade corn o objetivo de resolver_x000D_
 pendencias, inclusive aquelas que se deslocarem corn objetivo de ser submetidos a_x000D_
 tratamento de saude.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Andreson Agrício</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/341/requerimento_009.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/341/requerimento_009.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Câmara Municipal de Chã Grande, estado de Pernambuco, depois de ouvido o plenário a cumpridas as formalidades regimentais, que seja formulado o apelo em caráter administrativo ao Excelentíssimo senhor prefeito Diogo Alexandre Gomes Neto, no sentido do mesmo providenciar junto secretaria de Urbanismo Iluminação PUBLICA DA PE-71 no trecho entre a entrada de Lajedo Grande ate Sitio Muxoxo.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/342/requerimento_010.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/342/requerimento_010.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Câmara Municipal de Chã Grande, estado de_x000D_
 Pernambuco, depois de ouvido o plenário a cumpridas as formalidades regimentais, que_x000D_
 seja formulado o apelo em caráter administrativo ao Excelentíssimo senhor prefeito_x000D_
 Diogo Alexandre Gomes Neto, no sentido do mesmo providenciar junto a secretaria de_x000D_
 Obras a de Saúde um PSF- PROGRAMA DA SAUDE DA FAMILIA no sitio Lajedo Grande.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Jorge Luís da Silva</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/343/requerimento_011.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/343/requerimento_011.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Cha Grande, Estado_x000D_
 de Pernambuco, depois de ouvido o plenario a cumprida as formalidades regimentals,_x000D_
 que seja inserido na Ata da presente reuniao este Requerimento consignando VOTOS_x000D_
 DE PROFUNDO PESAR pelo falecimento do inesquecivel Jailson Amorim Paiva ocorrido_x000D_
 no Real Hospital Portugues no dia 29 de Dezembro de 2020.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/344/requerimento_012.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/344/requerimento_012.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Cha Grande, estado de_x000D_
 Pernambuco, depois de ouvido o plenario a cumpridas as formalidades regimentais, que_x000D_
 seja formulado o apelo em carater administrativo ao Excelentissimo senhor prefeito_x000D_
 Diogo Alexandre Gomes Neto, no sentido do mesmo providenciar A AQUISIcAO DE_x000D_
 NOVOS FARDAMENTOS AOS VIGILANTES E GUARDA MUNICIPAL DO NOSSO_x000D_
 MUNICIPAO.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Dandão</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/345/requerimento_013.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/345/requerimento_013.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Câmara Municipal de Chã Grande, estado de_x000D_
 Pernambuco, depois de ouvido o plenário a cumpridas as formalidades regimentais, que_x000D_
 seja formulado o apelo em carater administrativo ao Excelentíssimo senhor prefeito_x000D_
 Diogo Alexandre Gomes Neto, no sentido do mesmo providenciar junto a secretaria de_x000D_
 obras a construção de ABRIGOS DE PASSAGEIROS nas localidades:_x000D_
 • Entrada do hotel Highlander_x000D_
 • Entrada do sitio maluco beleza_x000D_
 • Defronte ao condomínio Campos do vale_x000D_
 • Entrada do sitio muxoxo_x000D_
 • Fazenda de Manoel Queiroz ao lado do posto de combustível_x000D_
 • Entrada da fazenda alto do cruzeiro (sentido Gravata)_x000D_
 • PE-71 ao lado da passarela (sentido Chã Grande)_x000D_
 • Vila Santa Luzia sentido Chã Grande_x000D_
 • Entrada do sitio Jaboticaba (sentido Gravata)</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Ninha de Zé Maria</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Câmara Municipal de Chã Grande, estado de_x000D_
 Pernambuco, depois de ouvido o plenário a cumpridas as formalidades regimentais, que_x000D_
 seja formulado o apelo em caráter administrativo ao Excelentíssimo senhor prefeito_x000D_
 Diogo Alexandre Gomes Neto, no sentido do mesmo providenciar junto a secretaria de_x000D_
 Obras a Urbanismo A Construção DE UMA AREA COBERTA E Aquisição DE BANCOS_x000D_
 PARA PRAIA NO TREVO DA ENTRADA DE CHA GRANDE.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/349/requerimento_015.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/349/requerimento_015.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Câmara Municipal de Chã Grande, Estado de_x000D_
 Pernambuco, depois de ouvido o plenário a cumprida as formalidades regimentais, que_x000D_
 seja encaminhada através de Oficio ao Excelentíssimo senhor prefeito, Diogo Alexandre_x000D_
 Gomes Neto, bem como ao secretario de saúde, para que envie em caráter_x000D_
 administrativo a de urgência, RELATORIO CONSTANDO AS SEGUINTES INFORMAGOES:_x000D_
 • Relação DAS QUANTIDADES DE DOZES DAS VACINAS CONTRA A COVID-19,_x000D_
 CONSTANDO NOMES E GRUPOS DOS QUE JA FORAM ATENDIDOS.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/348/requerimento_016.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/348/requerimento_016.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Câmara Municipal de Chã Grande, Estado de_x000D_
 Pernambuco, depois de ouvido o plenário a cumprida as formalidades regimentais, que_x000D_
 seja encaminhada através de Oficio ao Excelentíssimo senhor prefeito, Diogo Alexandre_x000D_
 Gomes Neto, para que envie em caráter administrativo a de urgência, RELATORIO_x000D_
 CONSTANDO AS SEGUINTES INFORMACOES:_x000D_
 FRCS_x000D_
 • RELACAO E QUANTIDADE DOS BENEFICIADOS E O MONTANTE FINANCEIRO DO_x000D_
 AUXILO EMERGENCIAL, COM BASE NA LEI (ALDIR BLANC) DE N 14.017 DE 29_x000D_
 DE JUNHO DE 2020.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/347/requerimento_017.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/347/requerimento_017.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Câmara Municipal de Chã Grande, estado de Pernambuco, depois de ouvido o plenário e cumpridas às formalidades regimentais, que seja formulado o apelo em caráter administrativo ao Excelentíssimo senhor prefeito Diogo Alexandre Gomes Neto, no sentido do mesmo providenciar junto a secretaria de Obras A TROCA DA TUBULAÇÃO DA REDE DE ESGOTO, LOCALIZADO NA RUA MARIO GOMES DE MOURA, BAIRRO DOM HELDER.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Ademir Batista</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/388/requerimento_018.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/388/requerimento_018.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Câmara Municipal de Chã Grande, Estado de Pernambuco, depois de ouvido o plenário a cumprida as formalidades regimentais, que seja inserido na Ata da presente reuniao este Requerimento consignando VOTOS DE PROFUNDO PESAR pelo falecimento do inesquecível Ozeildo Miguel Esmero ocorrido no Hospital Geral Alfredo Alves de Lima no dia 07 de Fevereiro de 2021.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/346/requerimento_019.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/346/requerimento_019.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Câmara Municipal de Chã Grande, estado de_x000D_
 Pernambuco, depois de ouvido o plenário a cumpridas as formalidades regimentais, que_x000D_
 seja formulado o apelo ao Excelentíssimo senhor Prefeito Diogo Alexandre Gomes Neto,_x000D_
 no sentido do mesmo providenciar junto a Secretaria de Obras O SANEAMENTO BASICO_x000D_
 EM TODO LOTEAMENTO DE GUSTAVO.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/387/requerimento_020.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/387/requerimento_020.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Cha Grande, stado de_x000D_
 Pernambuco, depois de ouvido o plenario a cumpridas as formalidades regifentais, que_x000D_
 seja formulado o apelo em carater administrativo ao Excelentissimo senhor prefeito_x000D_
 Diogo Alexandre Games Neto, no sentido do mesmo providenciar junto a Secretaria de_x000D_
 Obras A TROCA DA TUBULAcAO DA REDE DE ESGOTO, LOCALIZADO NA RUA_x000D_
 CARMELITA PESSOA BARROS DE MENEZES NO LOTEAMENTO, BARRRO AUGUSTO_x000D_
 DAVID.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/418/requerimento_021.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/418/requerimento_021.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Chã Grande, estado de_x000D_
 Pernambuco, depois de ouvido o plenário a cumpridas as formalidades regimentais, que_x000D_
 seja de imediato feito um pedido a COMPESA, a demais órgãos competentes para que a_x000D_
 mesma venha providenciar INSTALAÇÕES DOS SERVIÇOS DE ABASTECIMENTO DE_x000D_
 AGUA NO LOTEAMENTO NOVA ESPERANÇA, BAIRRO DOM HEWER CAMARA.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Jorge Luís da Silva, Ademir Batista, Andreson Agrício, Célia de Jaci, Dandão, Gilvan Bolão, Inaldo Ferreira da Cruz, Nego de João de Rita, Ninha de Zé Maria, Ninho Mototaxi, Wedson de Biu Beleu</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/417/requerimento_022.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/417/requerimento_022.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Câmara Municipal de Chã Grande, Estado_x000D_
 de Pernambuco, depois de ouvido o plenário a cumprida as formalidades regimentais,_x000D_
 que seja inserido na Ata da presente reunião este Requerimento consignando VOTOS_x000D_
 DE PROFUNDO PESAR pelo falecimento do inesquecível JOSIVAN FIRMO DE PAIVA_x000D_
 ocorrido no Real Hospital Portuguesa no dia 26 de Fevereiro de 2021.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/416/requerimento_023.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/416/requerimento_023.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Cha Grande, Estado de_x000D_
 Pernambuco, depois de ouvido o plenario a cumprida as formalidades regimentais, que_x000D_
 seja inserido na Ata da presente reuniao este Requerimento consignando VOTOS DE_x000D_
 PROFUNDO PESAR pelo falecimento do jovem o inesquecivel JOSS GUSTAVO_x000D_
 RODRIGUES DE OUVEIRA ocorrido no dia 07 de Marco de 2021.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/415/requerimento_024.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/415/requerimento_024.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Câmara Municipal de Chã Grande, estado de_x000D_
 Pernambuco, depois de ouvido o plenario a cumpridas as formalidades regimentals, que_x000D_
 seja formulado o apelo em caráter administrativo ao Excelentíssimo senhor prefeito_x000D_
 Diogo Alexandre Gomes Neto, no sentido do mesmo RECONHECER E DECLARAR NO_x000D_
 AMBITO DESTE MUNICIPIO AS ATIVIDADES REUGIOSAS, OS CULTOS, AS IGREJAS E OS_x000D_
 TEMPLOS RELIGIOSOS COMO ATIVIDADES ESSENCIAIS.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/414/requerimento_025.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/414/requerimento_025.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Ch a Grande, estado de_x000D_
 Pernambuco, depois de ouvido o plenario a cumpridas as formalidades regimentals, que_x000D_
 seja formulado o apelo em carater administrativo ao Excelentissimo senhor prefeito_x000D_
 Diogo Alexandre Gomes Neto, no sentido do mesmo, CONSIDERAR AS OTICAS DO_x000D_
 NOSSO MUNICIPIO COMO SERVI~OS ESSENCIAIS.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/413/requerimento_026.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/413/requerimento_026.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Cha Grande, Estado_x000D_
 de Pernambuco, depois de ouvido o plenario a cumprida as formalidades regimentais,_x000D_
 que seja inserido na Ata da presente reunia"o este Requerimento consignando VOTOS_x000D_
 DE PROEUNDO PESAR pe!o fa!ecimento da inesquecive! JOANA BERTOLDO DA ROCHA_x000D_
 ocorrido no dia 10 de Marco de 2021.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/412/requerimento_027.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/412/requerimento_027.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Câmara Municipal de Chã Grande, Estado_x000D_
 de Pernambuco, depois de ouvido o plenário a cumprida as formalidades regimentais,_x000D_
 que seja inserido na Ata da presente reunião este Requerimento consignando VOTOS_x000D_
 DE PROFUNDO PESAR pelo falecimento do inesquecível JOSE PAULINO DOS SANTOS_x000D_
 FILHO ocorrido no dia 27 de Marco de 2021.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/411/requerimento_028.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/411/requerimento_028.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Cha Grande, estado de_x000D_
 Pernambuco, depois de ouvido o plenario a cumpridas as formalidades regimentals, que_x000D_
 seja formulado o apelo ao Excelentissimo senhor Prefeito Diogo Alexandre Gomes Neto,_x000D_
 no sentido do mesmo providenciar junto a Secretaria de Obras A ESCADARIA NA_x000D_
 LOCALIDADE DO BAIRRO BEATRIZ ALVES, MAIS PRECISAMENTE NA SUBIDA QUE VAI_x000D_
 PARA WILTON CARNEIRO I E II</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/410/requerimento_029.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/410/requerimento_029.pdf</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/409/requerimento_030.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/409/requerimento_030.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Cha Grande, Estado_x000D_
 de Pernambuco, depois de ouvido o plenario a cumprida as formalidades regimentais,_x000D_
 que seja inserido na Ata da presente reuniao este Requerimento consignando VOTOS_x000D_
 DE PROFUNDO PESAR pelo falecimento da inesquecivel MARIA AVELINA DE LIMA_x000D_
 ocorrido no dia 28 de Marco de 2021.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/408/requerimento_031.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/408/requerimento_031.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Cha Grande, Estado_x000D_
 de Pernambuco, depois de ouvido o plenario a cumprida as formalidades regimentais,_x000D_
 que seja inserido na Ata da presente reuniao este Requerimento consignando VOTOS_x000D_
 DE PROFUNDO PESAR pelo falecimento do inesquecivel 1OAO RUFINO DA SILVA_x000D_
 ocorrido no dia 30 de Marco de 2021.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Wedson de Biu Beleu</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/407/requerimento_032.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/407/requerimento_032.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Câmara Municipal de Chã Grande, estado de_x000D_
 Pernambuco, depois de ouvido o plenário e cumpridas as formalidades regimentais, que_x000D_
 seja formulado o apelo em caráter administrativo ao Excelentíssimo senhor prefeito_x000D_
 Diogo Alexandre Gomes Neto, no sentido do mesmo junto a Secretaria de Saúde ver a_x000D_
 possibilidade DE AMPLIAR O HORARIO DE ATENDIMENTO DO APARELHO DE_x000D_
 RAID-X, TAMBEM NO PERIODO NOTURNO.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/406/requerimento_033.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/406/requerimento_033.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Cha Grande, estado de_x000D_
 Pernambuco, depois de ouvido o plenario a cumpridas as formalidades regimentais, que_x000D_
 seja formulado o apelo em carater administrativo ao Excelentissimo senhor prefeito_x000D_
 Diogo Alexandre Gomes Neto, no sentido do mesmo viabilizar a doacao do antigo_x000D_
 Grupo escolar Santa Aguida, já desativado, Para funcionamento do lar_x000D_
 luiz Rios._x000D_
 Sa</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/404/requerimento_034.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/404/requerimento_034.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Câmara Municipal de Chã Grande, estado de_x000D_
 Pernambuco, depois de ouvido o plenário a cumpridas as formalidades regimentais, que_x000D_
 seja formulado o apelo em caráter administrativo ao Excelentíssimo senhor prefeito_x000D_
 Diogo Alexandre Gomes Neto, no sentido do mesmo junto a Secretaria de Saúde ver a_x000D_
 possibilidade DE AMPLIAR O HORARIO DE ATENDIMENTO DA FARMACIA DO_x000D_
 HOSPITAL, PARA TAMBÉM NO PERIODO NOTURNO.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/405/requerimento_035.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/405/requerimento_035.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Ch a Grande, estado de_x000D_
 Pernambuco, depois de ouvido o plenario a cumpridas as formalidades regimentals, que_x000D_
 seja formulado o apelo ao Excelentissimo senhor Prefeito Diogo Alexandre Gomes Neto,_x000D_
 no sentido do mesmo providenciar junto as Secretarias de Obras a Urbanismo A_x000D_
 CONSTRUcAO DE BANHEIROS PUBLICOS, SEPARADOS E ADEQUADOS NO_x000D_
 CEMITERIO MUNICIPAL, PARA ATENDER OS VISITANTES DO LOCAL.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/403/requerimento_036.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/403/requerimento_036.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Câmara Municipal de Chã Grande, estado de_x000D_
 Pernambuco, depois de ouvido o plenário a cumpridas as formalidades regimentais, que_x000D_
 seja formulado o apelo em caráter administrativo a de Urgência ao Excelentíssimo_x000D_
 senhor prefeito Diogo Alexandre Gomes Neto, no sentido do mesmo junto a Secretaria_x000D_
 de Meio Ambiente a demais 6rgaos competentes a vir TOMAR DEVIDAS PROVIDENCIAS_x000D_
 EM Relação AO DESCASO QUE VEM ACONTECENDO COM O DESMATAMENTO DA_x000D_
 AREA MATA DE LICA, COMO E CONHECIDA POR TODOS OS MUNICIPIOS DE CHÃ_x000D_
 GRANDE.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/402/requerimento_037.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/402/requerimento_037.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Câmara Municipal de Chã Grande, estado de Pernambuco, depois de ouvido o plenário a cumpridas as formalidades regimentais, que seja formulado o apelo em caráter administrativo ao Excelentíssimo senhor prefeito Diogo Alexandre Gomes Neto, no sentido do mesmo providenciar junto a Secretaria de Obras A Recuperação DE TODA Pavimentação DO LOTEAMENTO AARAO JOAQUIM ESTEVAO (MATS CONHECIDA POR VILA DE LIMA).</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/401/requerimento_038.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/401/requerimento_038.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Câmara Municipal de Chã Grande, estado de Pernambuco, depois de ouvido o plenário e cumpridas as formalidades regimentais, que seja formulado o apelo em caráter administrativo ao Excelentíssimo senhor prefeito Diogo Alexandre Gomes Neto, no sentido do mesmo junto a Secretaria de Obras A Construção DE CALCADAS NAS MARGENS DA PE-71 AV OTAVIO TOMAS Lourenço, BAIRRO MONS: JOAO INACIO, E VITOR CAETANO DE DEUS, BAIRRO GOVERNADOR MIGUEL ARRAZ.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/399/requerimento_039.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/399/requerimento_039.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Câmara Municipal de Chã Grande, Estado de Pernambuco, depois de ouvido o plenário a cumprida as formalidades regimentais, que seja inserido na Ata da presente reunião este Requerimento consignando VOTOS DE PROFUNDO PESAR pelo falecimento da inesquecível AMARA PEREIRA DA SILVA ocorrido no dia 23 de Abril de 2021.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/398/requerimento_040.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/398/requerimento_040.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Câmara Municipal de Chã Grande, Estado de Pernambuco, depois de ouvido o plenario a cumprida as formalidades regimentais, que seja inserido na Ata da presente reunião este Requerimento consignando VOTOS DE PROFUNDO PESAR pelo falecimento do inesquecível MANOEL BATISTA DOS SANTOS ocorrido no Hospital Mestre Vitalino em Caruaru-PE no dia 26 de Abril de 2021.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/397/requerimento_041.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/397/requerimento_041.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Câmara Municipal de Chã Grande, estado de Pernambuco, depois de ouvido o plenário e cumpridas às formalidades regimentais, que seja formulado o apelo em caráter administrativo e de Urgência ao Excelentíssimo senhor prefeito Diogo Alexandre Gomes Neto, no sentido do mesmo providenciar junto a Secretaria de Urbanismo à MANUTENÇÃO E INSTALAÇÃO DA ILUMINAÇÃO PÚBLICA DE TODO PERÍMETRO DA PE-71 iniciando da entrada de Chã Grande até a entrada da cidade.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Nego de João de Rita</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/396/requerimento_042.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/396/requerimento_042.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Cha Grande, estado de_x000D_
 Pernambuco, depois de ouvido o plenario a cumpridas as formalidades regimentais, que_x000D_
 seja formulado o apelo em carater administrativo a de Urgencia ao Excelentissimo_x000D_
 senhor prefeito Diogo Alexandre Gomes Neto, no sentido do mesmo providenciar junto_x000D_
 a Secretaria de Urbanismo a MANUTENÇÃO E INSTALAÇÃO DA ILUMINAÇÃO PUBLICA_x000D_
 DA RUA SANTA INES.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/395/requerimento_043.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/395/requerimento_043.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Cha Grande, estado de_x000D_
 Pernambuco, depois de ouvido o plenario a cumpridas as formalidades regimentals, que_x000D_
 seja formulado o apelo em carater administrativo ao Excelentissimo senhor prefeito_x000D_
 Diogo Alexandre Gomes Neto, no sentido do mesmo providenciar junto ao_x000D_
 Departamento da Guarda Municipal a Possibilidade de ceder a esta Casa um Guarda_x000D_
 Municipal para atender a necessidade da mesma.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/386/requerimento_044.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/386/requerimento_044.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Câmara Municipal de Chã Grande, estado de_x000D_
 Pernambuco, depois de ouvido o plenário a cumpridas as formalidades regimentais, que_x000D_
 seja formulado o apelo em caráter administrativo ao Excelentíssimo senhor prefeito_x000D_
 Diogo Alexandre Gomes Neto, no sentido do mesmo providenciar junto a Departamento_x000D_
 da Secretaria de Saúde a POSSIBILIDADE DE INCLUIR NAS PRIORIDADES DAS VACINAS_x000D_
 CONTRA A COVID-19 OS PROFISSIONAIS DA EDUCA4AO DE NOSSO MUNICIPIO.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/385/requerimento_045.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/385/requerimento_045.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Ch a Grande, estado de_x000D_
 Pernambuco, depois de ouvido o plenario a cumpridas as formalidades regimentais, que_x000D_
 seja formulado o apelo ao Excelentissimo senhor prefeito Diogo Alexandre Gomes Neto,_x000D_
 no sentido do mesmo providenciar junto a Secretaria de Obras a demais secretaries_x000D_
 competentes A CRIAcAO DE UM ESPAtrO PARA A REATIVA4AO DE VENDAS DE_x000D_
 ANIMAIS EM NOSSO MUNICIPIO.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/384/requerimento_046.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/384/requerimento_046.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Câmara Municipal de Chã Grande, estado de_x000D_
 Pernambuco, depois de ouvido o plenário a cumpridas as formalidades regimentais, que_x000D_
 seja formulado o apelo em caráter administrativo ao Excelentíssimo senhor prefeito_x000D_
 Diogo Alexandre Gomes Neto, no sentido do mesmo junto a Secretaria de Obras e_x000D_
 Urbanismo a REFORMA GERAL DO MERCADO PUBLICO.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/383/requerimento_047.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/383/requerimento_047.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Câmara Municipal de Chã Grande, Estado_x000D_
 de Pernambuco, depois de ouvido o plenário a cumprida as formalidades regimentais,_x000D_
 que seja inserido na Ata da presente reunião este Requerimento consignando VOTOS_x000D_
 DE PROFUNDO PESAR pelo falecimento da inesquecível TEREZA DE JESUS CARNEIRO DE_x000D_
 SOUZA ocorrido no Hospital Mestre Vitalino, Caruaru-PE no dia 26 de Abril de 2021.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/400/requerimento_048.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/400/requerimento_048.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ADEMIR BATISTA DOS SANTOS, no uso das atribuições que lhes são conferidas pelo mandato constitucional, vêm perante a Mesa Diretora, depois de ouvido o Plenário e cumpridas às formalidades regimentais, para que seja formulado em caráter de urgência um apelo inicialmente administrativo ao grupo Neoenergia, extensivo a Gerência Regional da CELPE - Companhia Energética de Pernambuco, bem como, ao setor responsável pela manutenção e controle do serviço elétrico deste município, no sentido de que justifique as recorrentes quedas de energia, que por muitas vezes deixam os munícipes sem este serviço fundamental para segurança, saúde, e manutenção dos serviços públicos.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/382/requerimento_049.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/382/requerimento_049.pdf</t>
   </si>
   <si>
     <t>O VEREADOR JORGE LUIS DA SILVA, no use das atribuicoes que Ihes so conferidas pelo_x000D_
 mandato constitucional, vem perante a Mesa Diretora, depois de ouvido o Plenario e cumpridas_x000D_
 as formalidades regimentais, para que seja formulado em carater de urgencia um apelo_x000D_
 inicialmente administrativo ao grupo Neoenergia, extensivo a Gerencia Regional da CELPE —_x000D_
 Companhia Energetica de Pernambuco, bem como, ao setor responsavel pela manutencao e_x000D_
 controle do servico eletrico desde municipio, no sentido de que realize uma ampliacao de rede_x000D_
 e troca de transformadores no bairro Morada Nova, tendo em vista que a comunidade cresceu_x000D_
 demasiadamente, enquanto a rede eletrica permanece a mesma desde meados de 1998.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/381/requerimento_050.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/381/requerimento_050.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Câmara Municipal de Chã Grande, estado de_x000D_
 Pernambuco, depois de ouvido o plenário a cumpridas as formalidades regimentais, que_x000D_
 seja formulado o apelo ao Excelentíssimo senhor prefeito Diogo Alexandre Gomes Neto,_x000D_
 no sentido do mesmo providenciar junto ao Departamento de Estradas a Rodagem de_x000D_
 Pernambuco A construção de uma Lombada na PE-71, após a entrada de Lagedo Grande_x000D_
 em frente ao lava jato do alemão.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/380/requerimento_051.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/380/requerimento_051.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Câmara Municipal de Chã Grande, Estado_x000D_
 de Pernambuco, depois de ouvido o plenário a cumprida as formalidades regimentais,_x000D_
 que seja inserido na Ata da presente reunião este Requerimento consignando VOTOS_x000D_
 DE PROFUNDO PESAR pelo falecimento do inesquecível EDILSON MIGUEL ESMERO_x000D_
 ocorrido no Hospital Nossa Senhora das Graças, Recife -PE no dia 17 de Maio de 2021.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/379/requerimento_052.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/379/requerimento_052.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Cha Grande, Estado_x000D_
 de Pernambuco, depois de ouvido o plenario a cumprida as formalidades regimentais,_x000D_
 que seja inserido na Ata da presente reuniao este Requerimento consignando VOTOS_x000D_
 DE PROFUNDO PESAR pelo falecimento do inesquecivel JOSE ALEXANDRE DA SILVA_x000D_
 ocorrido no Hospital Doutor Paulo da Veiga Pessoa em Gravata - PE no dia 23 de Maio_x000D_
 de 2021.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/378/requerimento_053.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/378/requerimento_053.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Ch a Grande, Estado_x000D_
 de Pernambuco, depois de ouvido o plenario e cumprida as formalidades regimentals,_x000D_
 que seja inserido na Ata da presente reuniao este Requerimento consignando VOTOS_x000D_
 pelo falecimento do inesquecivel JOSE ALVES DOS SANTOS_x000D_
 ocorrido em sua residencia em Caruaru- PE no dia 19 de Maio de 2021._x000D_
 DE PROFUNDO PESAR</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/377/requerimento_054.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/377/requerimento_054.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Câmara Municipal de Chã Grande, Estado_x000D_
 de Pernambuco, depois de ouvido o plenário a cumprida as formalidades regimentais,_x000D_
 que seja inserido na Ata da presente reunião este Requerimento consignando VOTOS_x000D_
 DE PROFUNDO PESAR pelo falecimento do inesquecível JOSE FRANCISCO DOS SANTOS_x000D_
 ocorrido no Hospital Geral Alfredo Alves de Lima em Chã Grande -PE no dia 25 de Maio_x000D_
 de 2021.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/376/requerimento_055.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/376/requerimento_055.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Câmara Municipal de Chã Grande, Estado_x000D_
 de Pernambuco, depois de ouvido o plenário a cumprida as formalidades regimentais,_x000D_
 que seja inserido na Ata da presente reunião este Requerimento consignando VOTOS_x000D_
 DE PROFUNDO PESAR pelo falecimento do inesquecível JOSE ELINALDO OUVEIRA_x000D_
 ocorrido no dia 21 de Maio de 2021.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/375/requerimento_056.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/375/requerimento_056.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Ch a Grande, estado de_x000D_
 Pernambuco, depois de ouvido o plenario a cumpridas as formalidades regimentals, que_x000D_
 seja formulado o apelo ao Excelentissimo senhor prefeito Diogo Alexandre Gomes Neto,_x000D_
 no sentido do mesmo providenciar junto ao Centro Cultural a demais Secretarias_x000D_
 Competentes a possibilidade da realizacao de "Lives" corn os artistas da terra no periodo_x000D_
 Junino.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Cha Grande, estado de_x000D_
 Pernambuco, depois de ouvido o plenario a cumpridas as formalidades regimentals, que_x000D_
 seja formulado o apelo ao Excelentissimo senhor prefeito Diogo Alexandre Gomes Neto,_x000D_
 no sentido do mesmo providenciar junto a secretaria de infraestrutura, A LIMPEZA E_x000D_
 DESENTOPIMENTO NO BUEIRO DA BARRAGEM DE VERTENTES EM FRENTE A CASA DE_x000D_
 BRAS.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/373/requerimento_058.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/373/requerimento_058.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Cha Grande, estado de_x000D_
 Pernambuco, depois de ouvido o plenario a cumpridas as formalidades regimentais, que_x000D_
 seja formulado o apelo ao Excelentissimo senhor prefeito Diogo Alexandre Gomes Neto,_x000D_
 no sentido do mesmo providenciar junto a secretaria de Obras a Urbanismo, A_x000D_
 POSSIBILIDADE DE INCLUSAO DE PARQUES, NO LOCAL ONDE FOI AS PISCINAS DE_x000D_
 ESTABILIZAcAO QUE ESTAO DESATIVADAS NAS MARGENS DA PE-71.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/370/requerimento_059.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/370/requerimento_059.pdf</t>
   </si>
   <si>
     <t>O VEREADOR JORGE LUIS DA SILVA, que abaixo subscreve, no use das_x000D_
 atribuicoes que Ihes sao conferidas pelo mandato constitucional, vem perante a Mesa_x000D_
 Diretora, depois de ouvido o Plenario a cumpridas as formalidades regimentais,_x000D_
 apresentar o competente requerimento em carater de urgencia, ao Excelentissimo_x000D_
 Prefeito deste Municipio, o Senhor Diogo Alexandre Gomes Neto._x000D_
 No sentido de amenizar o impacto na saude mental a corporal dos que foram_x000D_
 contaminados pelo novo coronavirus (COVID-19), levando em consideracao as diversas_x000D_
 sequelas, inclusive permanentes, que possivelmente podem ser deixadas por_x000D_
 complicacoes do COVID, que por sinal, nosso municipio vem apresentando aumento_x000D_
 exponencial de casos confirmando, sobretudo, a sua elevada taxa de mortalidade que_x000D_
 se agrava entre idosos, pessoas corn doencas cronicas a imunodeprimidas._x000D_
 Ademais, por esta previsto no art. 196 da Constituico Federal de 1988, que a_x000D_
 saude a direito de todos a dever. do Estado, garantido mediante poiiticas socials e_x000D_
 eco</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/369/requerimento_060.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/369/requerimento_060.pdf</t>
   </si>
   <si>
     <t>O VEREADOR JORGE LUIS DA SILVA, que abaixo subscreve, no use das_x000D_
 atribuicoes que Ihes so conferidas pelo mandato constitutional, vem perante a Mesa_x000D_
 Diretora, depois de ouvido o Plenario a cumpridas as formalidades regimentais,_x000D_
 apresentar o competente requerimento em carater de urgencia, ao Excelentissimo_x000D_
 Prefeito deste Municipio, o Senhor Diogo Alexandre Gomes Neto._x000D_
 No sentido de que o Executivo Municipal prorrogue o pagamento do IPTU sem_x000D_
 juros a multa, a fim de fomentar a arrecadacao da municipalidade, sobretudo, facilitar_x000D_
 a forma de pagamento, para que as contribuintes possam efetivar a quitacao de seus_x000D_
 debitos do IPTU, sem estrangular seu orcamento, que se encontra em colapso, diante_x000D_
 Os impactos socio-economicos severos a fatais causados pela pandemia do C0VID-19,_x000D_
 mediante o crescimento do desemprego a perda de renda.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/368/requerimento_061.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/368/requerimento_061.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Ch a Grande, Estado_x000D_
 de Pernambuco, depois de ouvido o plenario a cumprida as formalidades regimentais,_x000D_
 que seja inserido na Ata da presente reuniao este Requerimento consignando VOTOS_x000D_
 DE PROFUNDO PESAR pelo falecimento do inesquecivel SEVERING MENDES DE_x000D_
 ARAGAO ocorrido no hospital Otavio de Freitas no dia 06 de Junho de 2021.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/365/requerimento_062.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/365/requerimento_062.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Cha Grande, Estado_x000D_
 de Pernambuco, depois de ouvido o plenario a cumprida as formalidades regimentais,_x000D_
 que seja inserido na Ata da presente reuniao este Requerimento consignando VOTOS_x000D_
 DE PROFUNDO PESAR pelo falecimento do inesquecivel MARCO ANTONIO DE OLIVEIRA_x000D_
 MACIEL ocorrido no dia 12 de Junho de 2021.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/364/requerimento_063.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/364/requerimento_063.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Chã grande/PE, cumpridas as_x000D_
 formalidades legais e regimentais, após de ouvido o Plenário, sendo aprovado, enviar ao_x000D_
 Poder Executivo Municipal, extensivo ao Secretario de Obras, em caráter de urgência,_x000D_
 para dar cumprimento ao presente requerimento no sentido de que seja realizado a_x000D_
 pavimentação da via publica do trecho que tem inicio no Estádio Barbosão ate a Capela_x000D_
 Padre Pio, no Sitio Muntuns desta cidade.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/363/requerimento_064.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/363/requerimento_064.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Ch a Grande, estado de_x000D_
 Pernambuco, depois de ouvido o plenario a cumpridas as formalidades regimentals, que_x000D_
 seja formulado o apelo ao ExcelentIssimo senhor prefeito Diogo Alexandre Gomes Neto,_x000D_
 no sentido do mesmo providenciar junto a secretaria de transporte, A DISPONIBILIDADE_x000D_
 DE UM VEICULO PARA SECRETARIA DA AGRICULTURA.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/362/requerimento_065.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/362/requerimento_065.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Cha Grande, estado de_x000D_
 Pernambuco, depois de ouvido o plenario a cumpridas as formalidades regimentals, que_x000D_
 seja formulado o apelo ao Excelentissimo senhor prefeito Diogo Alexandre Gomes Neto,_x000D_
 no sentido do mesmo providenciar junto a secretaria de Urbanismo, A POSSIBILIDADE_x000D_
 DE SE INSTALAR LUMINARIAS NO SETOR DA MANGUEIRAS.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/361/requerimento_066.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/361/requerimento_066.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Cha Grande, estado de_x000D_
 Pernambuco, depois de ouvido o plenario a cumpridas as formalidades regimentals, que_x000D_
 seja formulado o apelo ao Excelentissimo senhor prefeito Diogo Alexandre Gomes Neto,_x000D_
 no sentido do mesmo providenciar junto a secretaria de Obras a Urbanismo, para que_x000D_
 seja IMPLANTADO SINALIZAcAO EM TODAS AS LOMBADAS EXISTENTES EM NOSSA_x000D_
 CIDADE.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/360/requerimento_067.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/360/requerimento_067.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Cha Grande, estado de_x000D_
 Pernambuco, depois de ouvido o plenario a cumpridas as formalidades regimentals, que_x000D_
 seja formulado o apelo ao Excelentissimo senhor prefeito Diogo Alexandre Gomes Neto,_x000D_
 no sentido do mesmo providenciar junto a secretaria de Obras, O REPARO DA_x000D_
 PAVIMENTAcAO E ESGOTO DA RUA COSME AMORIM, MATS CONHECIDA COMO_x000D_
 DESCIDA DA RUA DE ZE RODRIGUES.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/372/requerimento_068.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/372/requerimento_068.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Cha grande/PE, cumpridas_x000D_
 as formalidades legais a regimentais, apos de ouvido o Plenario, sendo aprovado, enviar_x000D_
 ao Departamento de Estradas de Rodagem de Pernambuco (DER/PE), para dar_x000D_
 cumprimento ao presente requerimento no sentido de que seja realizada a duplicacao_x000D_
 na Rodovia PE-71, especificamente no trecho da curva da Vila sentido Gravata/PE.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/371/requerimento_069.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/371/requerimento_069.pdf</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/359/requerimento_070.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/359/requerimento_070.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Cha Grande, Estado_x000D_
 de Pernambuco, depois de ouvido o plenario a cumprida as formalidades regimentals,_x000D_
 que seja inserido na Ata da presente reuniao este Requerimento consignando VOTOS_x000D_
 DE PROFUNDO PESAR pelo falecimento do inesquecivel JOSE ALVES BEZERRA ocorrido_x000D_
 no Hospital Otavio de Freitas no dia 12 de luiho de 2021._x000D_
 Da</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Cha Grande, estado de_x000D_
 Pernambuco, depois de ouvido o plenario a cumpridas as formalidades regimentais, que_x000D_
 seja formulado o apelo ao Excelentissimo senhor prefeito Diogo Alexandre Gomes Neto,_x000D_
 no sentido do mesmo providenciar junto a Secretaria de Urbanismo A CAPINAGEM NO_x000D_
 SITIO ALTO DO RIO, NAS PROXIMIDADES MAIS CONHECIDAS DE ZEZINHO GUARANI.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/357/requerimento_072.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/357/requerimento_072.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Cha Grande, estado de_x000D_
 Pernambuco, depois de ouvido o plenario a cumpridas as formalidades regimentals, que_x000D_
 seja formulado o apelo ao Excelentissimo senhor prefeito Diogo Alexandre Gomes Neto,_x000D_
 no sentido do mesmo providenciar junto a Secretaria de Obras, O CALCAMENTO_x000D_
 LIGANDO AS RUAS SEVERING JOAO DA SILVA COM A RUA LEONIDE EMILIA DA CUNHA_x000D_
 SILVA, QUE FICA POR TRAS DA ESCOLA 20 DE DEZEMBRO.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/356/requerimento_072.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/356/requerimento_072.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Cha Grande, estado de_x000D_
 Pernambuco, depois de ouvido o plenario a cumpridas as formalidades regimentals, que_x000D_
 seja encaminhado ao Departamento de Estradas a Rodagem de Pernambuco (DER/PE),_x000D_
 no sentido De dar cumprimento ao presente requerimento, PARA QUE OCORRA UMA_x000D_
 VISTORIA TECNICA/PERICIA DA PONTE DO RIO IPOJUCA, LOCALIZADA NA PE-71_x000D_
 LIMITES DE CHA GRANDE/AMARAJI-PE.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/355/requerimento_074.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/355/requerimento_074.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Cha Grande, estado de_x000D_
 Pernambuco, depois de ouvido o plenario a cumpridas as formalidades regimentals, que_x000D_
 seja formulado o apelo ao Excelentissimo senhor prefeito Diogo Alexandre Gomes Neto,_x000D_
 no sentido do mesmo providenciar junto a Secretaria de Urbanismo A INSTALAcAO DA_x000D_
 ILUMINAcAO PUBLICA NA ENTRADA DO SITIO TIPIM.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Cha Grande, estado de_x000D_
 Pernambuco, depois de ouvido o plenario a cumpridas as formalidades regimentals, que_x000D_
 seja formulado o apelo ao Excelentissimo senhor prefeito Diogo Alexandre Gomes Neto,_x000D_
 no sentido do mesmo providenciar junto a Secretaria de Urbanismo A INSTALACAO DA_x000D_
 ILUMINAcAO PUBLICA NA ENTRADA DO SITIO TIPIM.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/353/requerimento_076.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/353/requerimento_076.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Cha Grande, Estado_x000D_
 de Pernambuco, depois de ouvido o plenario a cumprida as formalidades regimentais,_x000D_
 que seja inserido na Ata da presente reuniao este Requerimento consignando VOTOS_x000D_
 DE PROFUNDO PESAR pelo falecimento do inesquecivel, Ex- Governador de_x000D_
 Pernambuco JOAQUIM FRANCISCO CAVALCANTI ocorrido no Hospital Portugues no dia_x000D_
 03 de Agosto de 2021.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Cha Grande, Estado_x000D_
 de Pernambuco, depois de ouvido o plenario a cumprida as formalidades regimentals,_x000D_
 que seja inserido na Ata da presente reuniao este Requerimento consignando VOTOS_x000D_
 DE PROF(JNDO PESAR pelo falecimento do inesquecivel, FERNANDO FERREIRA DO_x000D_
 CARMO ocorrido no dia 11 de Agosto de 2021.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/351/requerimento_078.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/351/requerimento_078.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Vereadores de Ch a Grande,_x000D_
 Estado de Pernambuco, depois de ouvido o plenario a cumprida as formalidades_x000D_
 regimentals, que seja formulado o apelo ao Excelentissimo Senhor Prefeito Diogo_x000D_
 Alexandre Gomes Neto, no sentido de o mesmo providenciar junto Secretaria de Obras_x000D_
 a Construca"o de Corrima"o da Escadaria da Rua do Sol proximo a Dinho barbeiro.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/323/requerimento_79.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/323/requerimento_79.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Chã Grande, Estado_x000D_
 de Pernambuco, depois de ouvido o plenário a cumprida as formalidades regimentais,_x000D_
 que seja inserido na Ata da presente reunião este Requerimento consignando VOTOS_x000D_
 DE PROFUNDO PESAR pelo falecimento do inesquecivel, CROVES COUTINHO DE SOUZA_x000D_
 ocorrido no Hospital Geral Alfredo Alves de Lima no dia 27 de setembro de 2021.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>Ademir Batista, Andreson Agrício, Célia de Jaci, Inaldo Ferreira da Cruz, Jorge Luís da Silva, Ninha de Zé Maria, Ninho Mototaxi, Wedson de Biu Beleu</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/322/requerimento_80.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/322/requerimento_80.pdf</t>
   </si>
   <si>
     <t>Os Vereadores: Janilson Jose dos Santos, Ademir Batista dos Santos, Jorge Luís_x000D_
 da Silva, Wedson Soares dos Santos, Maria Celia Lira Santos, Andreson Agricio da Silva,_x000D_
 Jucineide Maria de Melo, Inaldo Ferreira da Cruz, que abaixo subscreve, no use das_x000D_
 atribuicoes que the so conferidas pelo mandato constitucional, Vem perante a Mesa_x000D_
 Diretora da Câmara Municipal de Vereadores de Chã Grande, Estado de Pernambuco,_x000D_
 depois de ouvido o plenário a cumprida as formalidades regimentais, apresentar o_x000D_
 competente Requerimento ao Excelentíssimo Senhor Deputado Federal Sr. Sebastiao_x000D_
 Iguinácio de Oliveira Junior, solicitando a viabilização para aquisição de (3) três_x000D_
 caminhões caçamba tratado para atender o nosso Município.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/321/requerimento_81.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/321/requerimento_81.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Vereadores de Chã Grande,_x000D_
 Estado de Pernambuco, depois de ouvido o plenario a cumprida as formalidades_x000D_
 regimentals, que seja formulado o apelo ao Excelentissimo Senhor Prefeito Diogo_x000D_
 Alexandre Gomes Neto, no sentido de o mesmo providenciar junto a Secretaria de Obras_x000D_
 e Urbanismo a CONSTRUÇÃO DE UM BUEIRO NA LOCALIDADE DO SITIO MATIAS, NO_x000D_
 ACESSO A PROPRIEDADE DE JOAO CASSIMIRO.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/320/requerimento_82.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/320/requerimento_82.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Chã Grande, Estado_x000D_
 de Pernambuco, depois de ouvido o plenário a cumprida as formalidades regimentais,_x000D_
 que seja inserido na Ata da presente reunião este Requerimento consignando VOTOS_x000D_
 DE PROFUNDO PESAR pelo falecimento do inesquecivel, JOSE DAYVISON DA SILVA_x000D_
 ocorrido no dia 30 de setembro de 2021.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/319/requerimento_83.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/319/requerimento_83.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Chã Grande, Estado_x000D_
 de Pernambuco, depois de ouvido o plenário a cumprida as formalidades regimentais,_x000D_
 que seja inserido na Ata da presente reunião este Requerimento consignando VOTOS_x000D_
 DE PROFUNDO PESAR pelo falecimento do inesquecivel, ISAILDO JOSE VARELA_x000D_
 BARBOSA ocorrido no dia 01 de outubro de 2021.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/318/requerimento_84.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/318/requerimento_84.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Chã Grande, Estado_x000D_
 de Pernambuco, depois de ouvido o plenário a cumprida as formalidades regimentais,_x000D_
 que seja inserido na Ata da presente reunião este Requerimento consignando VOTOS_x000D_
 DE PROFUNDO PESAR pelo falecimento da inesquecível, MARIA AMARA DOS SANTOS_x000D_
 ocorrido no Hospital Pelópidas Silveira no dia 12 de outubro de 2021.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/317/requerimento_85.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/317/requerimento_85.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Vereadores de Chã Grande,_x000D_
 Estado de Pernambuco, depois de ouvido o plenário a cumprida as formalidades_x000D_
 regimentais, que seja formulado o apelo ao Excelentíssimo Senhor Prefeito Diogo_x000D_
 Alexandre Gomes Neto, no sentido de o mesmo providenciar junto a Secretaria de Obras_x000D_
 a CONSTRUÇÃO DE UM QUEBRA-MOLAS NA RUA NOBERTO CRUZ. EM FRENTE A CASA_x000D_
 DE DONA CARMINHA, MÃE DO VEREADOR GILVAN PEREIRA DE LIMA.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/316/requerimento_86.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/316/requerimento_86.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Vereadores de Chã Grande,_x000D_
 Estado de Pernambuco, depois de ouvido o plenário a cumprida as formalidades_x000D_
 regimentais, que seja formulado o apelo ao Excelentissimo Senhor Prefeito Diogo_x000D_
 Alexandre Gomes Neto, no sentido de o mesmo providenciar junto a Secretaria de_x000D_
 Urbanismo a ILUMINAÇÃO DA QUADRA DA MANGUEIRA</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/315/requerimento_87.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/315/requerimento_87.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Vereadores de Cha Grande,_x000D_
 Estado de Pernambuco, depois de ouvido o plenario a cumprida as formalidades_x000D_
 regimentals, que seja formulado o apelo ao Excelentissimo Senhor Prefeito Diogo_x000D_
 Alexandre Gomes Neto, no sentido de o mesmo providenciar junto Secretaria de Obras_x000D_
 a RESTAURAÇÃO DA PONTE DO RIO MACACOS QUE FICA SITUADA NO SITIO DE MIRO_x000D_
 PROXIMO A ESTAÇÃO DA COMPESA.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/314/requerimento_88.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/314/requerimento_88.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Vereadores de Cha Grande,_x000D_
 Estado de Pernambuco, depois de ouvido o plenario a cumprida as formalidades_x000D_
 regimentals, que seja formulado o apelo ao Excelentissimo Senhor Prefeito Diogo_x000D_
 Alexandre Gomes Neto, no sentido de o mesmo providenciar junto ao Departamento de_x000D_
 Esportes a POSSIBILIDADE DA VOLTA AO PROJETO VIVA MELHOR.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/313/requerimento_89.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/313/requerimento_89.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Cha Grande, Estado_x000D_
 de Pernambuco, depois de ouvido o plenário a cumprida as formalidades regimentais,_x000D_
 que seja inserido na Ata da presente reunião este Requerimento consignando VOTOS DE PROFUNDO PESAR_x000D_
 pelo falecimento da inesquecível, MARIA INES VARELA BARBOSA_x000D_
 ocorrido no dia 14 de outubro de 2021.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/311/requerimento_90.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/311/requerimento_90.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Chã Grande, estado de_x000D_
 Pernambuco, depois de ouvido o plenário a cumpridas as formalidades regimentais, que_x000D_
 seja formulado o apelo ao Excelentíssimo senhor Prefeito Diogo Alexandre Gomes Neto,_x000D_
 no sentido de o mesmo providenciar junto as Secretarias de Obras a Urbanismo A_x000D_
 POSSIBILIDADE DA CONSTRUÇÃO DE UM PATIO DE EVENTOS ONDE ESTAO_x000D_
 DESATIVADAS DUAS DAS PISCINAS DE ESTABILIZAÇÃO EM FRENTE AO POSTO ROSA DE_x000D_
 OURO NAS MARGENS DA PE-71.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/310/requerimento_91.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/310/requerimento_91.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Chã Grande, estado de_x000D_
 Pernambuco, depois de ouvido o plenário a cumpridas as formalidades regimentais, que_x000D_
 seja formulado o apelo ao Excelentíssimo senhor Prefeito Diogo Alexandre Gomes Neto,_x000D_
 no sentido de o mesmo providenciar junto as Secretarias de Obras A POSSIBILIDADE DA_x000D_
 CONSTRUÇÃO DE UM BUEIRO NO RIO VERTENTES NAS PROXIMIDADES DA_x000D_
 PROPRIEDADE DE ERALDO DA VIUVA.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/309/requerimento_92.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/309/requerimento_92.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Chã grande/PE, estado de_x000D_
 Pernambuco, depois de ouvido o Plenário a cumpridas as formalidades regimentais, que_x000D_
 seja formulado o apelo em caráter administrativo ao Exm° S.r. prefeito Diogo Alexandre_x000D_
 Gomes Neto, no sentido de o mesmo junto a Secretaria de Obras PARA QUE SEJA_x000D_
 CONSTRUIDA A ACADEMIA DA CIDADE/SAUDE, NA COMUNIDADE DO SÍTIO MANGUEIRAS, ZONA RURAL DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/308/requerimento_93.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/308/requerimento_93.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Cha grande/PE, estado de_x000D_
 Pernambuco, depois de ouvido o Plenario e cumpridas as formalidades regimentals, que_x000D_
 seja formulado o apelo em carater administrativo ao Exm° S.r. prefeito Diogo Alexandre_x000D_
 Gomes Neto, no sentido de o mesmo junto a Diretoria de Cultura A POSSIBILIDADE_x000D_
 PARA QUE SEJA ESTENDIDA AS FESTIVIDADES CARNAVALESCAS ATE A COMUNIDADE_x000D_
 DO SITIO MANGUEIRAS, ZONA RURAL DESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/307/requerimento_94.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/307/requerimento_94.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Vereadores de Chã Grande,_x000D_
 Estado de Pernambuco, depois de ouvido o plenário a cumprida as formalidades_x000D_
 regimentais, que seja formulado o apelo ao Excelentissimo Senhor Prefeito Diogo_x000D_
 Alexandre Gomes Neto, no sentido de o mesmo providenciar junto a Secretaria de_x000D_
 Urbanismo A TROCA DAS LAMPADAS E RETOMADA DA ESTATUA DA IMAGEM DE_x000D_
 PADRE CICERO, COMO TAMBEM A INSTALAÇÃO DE BANCOS PARA A PRACA PADRE_x000D_
 CICERO NA RUA DA CAMELA.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/306/requerimento_95.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/306/requerimento_95.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Vereadores de Ch a Grande,_x000D_
 Estado de Pernambuco, depois de ouvido o plenario a cumprida as formalidades_x000D_
 regimentals, que seja formulado o apelo ao Excelentissimo Senhor Prefeito Diogo_x000D_
 Alexandre Gomes Neto, no sentido de o mesmo providenciar junta a Secretaria de_x000D_
 Urbanismo PLACAS DE SINALIZAÇÃO EM TODOS OS CRUZAMENTOS DA ZONA RURAL_x000D_
 DESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/305/requerimento_96.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/305/requerimento_96.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Vereadores de Chã Grande,_x000D_
 Estado de Pernambuco, depois de ouvido o plenário a cumprida as formalidades_x000D_
 regimentais, que seja formulado o apelo ao Excelentíssimo Senhor Prefeito Diogo_x000D_
 Alexandre Gomes Neto, no sentido de o mesmo providenciar junto a Secretaria de_x000D_
 Urbanismo. A ILUMINAÇÃO PUBLICA DA PE-71 NO TRECHO ENTRE A ENTRADA DA_x000D_
 CIDADE PROXIMO AO SANTO ATE AO Sub RENASCER.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/304/requerimento_97.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/304/requerimento_97.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Vereadores de Chã Grande,_x000D_
 Estado de Pernambuco, depois de ouvido o plenário a cumprida as formalidades_x000D_
 regimentais, que seja formulado o apelo ao Excelentíssimo Senhor Prefeito Diogo_x000D_
 Alexandre Gomes Neto, no sentido de o mesmo providenciar junto a Secretaria de_x000D_
 Obras. A VIABILIZAÇÃO DA REFORMA PARA CONSTRUÇÃO DE CALÇADAS COM_x000D_
 RAMPAS DE ACESSO A CADEIRANTE NAS PRINCIPALS RUAS E AVENIDAS DE NOSSA_x000D_
 CIDADE.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/303/requerimento_98.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/303/requerimento_98.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Vereadores de Chã Grande,_x000D_
 Estado de Pernambuco, depois de ouvido o plenário a cumprida as formalidades_x000D_
 regimentais, que seja formulado o apelo ao Excelentíssimo Senhor Prefeito Diogo_x000D_
 Alexandre Gomes Neto, no sentido de o mesmo providenciar junto a Secretaria de_x000D_
 Educação para que o Departamento de Turismo VIABILIZE A CONSTRUÇÃO DE UM_x000D_
 PAINEL TURISTICO COM OS DIZERES "EU AMO CHA GRANDE"</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/302/requerimento_99.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/302/requerimento_99.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Vereadores de Chã Grande,_x000D_
 Estado de Pernambuco, depois de ouvido o plenário e cumprida as formalidades_x000D_
 regimentais, que seja formulado o apelo ao Excelentíssimo Senhor Prefeito Diogo_x000D_
 Alexandre Gomes Neto, no sentido de o mesmo providenciar junto a Secretaria de_x000D_
 Serviço Social. A DISTRIBUIÇÃO DE CESTAS BASICAS A FAMILIAS CARENTES QUE NAO_x000D_
 DISPOE DO BASICO PARA AUMENTAÇÃO, OFERTANDO ASSIM DIGNIDADE NESTE_x000D_
 PEIRIODO NATALINO.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/301/requerimento_100.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/301/requerimento_100.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Vereadores de Cha Grande,_x000D_
 Estado de Pernambuco, depois de ouvido o plenario a cumprida as formalidades_x000D_
 regimentals, que seja formulado o apelo ao Excelentissimo Senhor Prefeito Diogo_x000D_
 Alexandre Games Neto, no sentido de o mesmo providenciar junto a Secretaria de_x000D_
 Cultura. A POSSBILIDADE DE INCLUIR A VILA SANTA LUZIA NAS ATIVIDADES E_x000D_
 DECORAÇÕES DO NATAL LUZ</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/298/requerimento_102.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/298/requerimento_102.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Vereadores de Chã Grande, Estado de Pernambuco, depois de ouvido o plenário a cumprida as formalidades regimental, que seja formulado o apelo ao Excelentíssimo Senhor Prefeito Diogo Alexandre Gomes Neto, no sentido de o mesmo providenciar junto a Secretaria Competente. A Perfuração DE UM POÇO ARTESIANO NO SITIO TIPIM.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/299/requerimento_103.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/299/requerimento_103.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Vereadores de Chã Grande,_x000D_
 Estado de Pernambuco, depois de ouvido o plenário e cumprida as formalidades_x000D_
 regimentals, que seja formulado o apelo ao Excelentissimo Senhor Prefeito Diogo_x000D_
 Alexandre Gomes Neto, no sentido de o mesmo providenciar junto a Secretaria de_x000D_
 Obras. A CONSTRUÇÃO DE UMA UNIDADE FAMILIAR DA SAUDE (UFS) NO SITIO TIPIM_x000D_
 LOCAL ONDE SERA DESATIVADA A ESCOLA FRANCISCO NUKES MAGALHAES.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/300/requerimento_101.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/300/requerimento_101.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Vereadores de Chã Grande,_x000D_
 Estado de Pernambuco, depois de ouvido o plenário a cumprida as formalidades_x000D_
 regimentais, que seja formulado o apelo ao Excelentíssimo Senhor Prefeito Diogo_x000D_
 Alexandre Gomes Neto, no sentido de o mesmo providenciar junto a Secretaria_x000D_
 Competente. A INSTALAÇÃO DE UMA CISTERNA COMUNITARIA NO SITIO TIPIM.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Chã Grande, estado de_x000D_
 Pernambuco, depois de ouvido o plenário a cumpridas as formalidades regimentais, que_x000D_
 seja formulado o apelo em caráter administrativo ao Exm° Sr. Secretario de Saúde, Para_x000D_
 que seja feito Mutirão de Vacinação contra a Covid-19, com funcionamento nos sábados_x000D_
 em frente a prefeitura para pessoas que trabalham fora do nosso Munícipio.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/325/requerimento_verbal_03.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/325/requerimento_verbal_03.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Chã Grande, estado de_x000D_
 Pernambuco, depois de ouvido o plenário a cumpridas as formalidades regimentais, que_x000D_
 seja constado em ata desta Casa Legislativa, Moção de Aplausos aos Agricultores de_x000D_
 nosso Município. Fica a nossa Homenagem a todo Agricultor, que com muito Suor a dedicação_x000D_
 contribuem para o Crescimento de nosso país! PARABÉNS pelo seu dia!</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/326/requerimento_verbal_04.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/326/requerimento_verbal_04.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Chã Grande, estado de_x000D_
 Pernambuco, depois de ouvido o plenário e cumpridas as formalidades regimentais, que_x000D_
 seja formulado o apelo em caráter administrativo ao Excelentíssimo Senhor_x000D_
 Comandante da Policia Militar, Para que seja feita Interversão aos Sitio: Lajedo Grande,_x000D_
 Muxoxo, Vertentes, Japaranduba a Matias.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/327/requerimento_verbal_05.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/327/requerimento_verbal_05.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Camara Municipal de Chã Grande, Estado_x000D_
 de Pernambuco, depois de ouvido o plenário a cumprida as formalidades regimentais,_x000D_
 que seja inserido na Ata da presente reunião este Requerimento consignando VOTOS_x000D_
 pelo falecimento da inesquecivel DEBORA FRANCISCA DE ABREU ocorrido no dia 14 de Abril de 2021._x000D_
 DE PROFUNDO PESAR_x000D_
 Da decisão desta Casa Legislativa, dê-se Ciência a família enlutada.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/328/requerimento_verbal_-06.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/328/requerimento_verbal_-06.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Chã Grande, estado de_x000D_
 Pernambuco, depois de ouvido o plenário a cumpridas as formalidades regimentais, que_x000D_
 seja formulado o apelo em carater administrativo ao Excelentissimo senhor prefeito,_x000D_
 Diogo Alexandre Gomes Neto, no sentido do mesmo junto a Secretaria de Obras, ver a_x000D_
 possibilidade de colocar piçarro na estrada velha, onde a mesma se encontra_x000D_
 intransitável.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/329/requerimento_verbal_07.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/329/requerimento_verbal_07.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Chã Grande, estado de_x000D_
 Pernambuco, depois de ouvido o plenário a cumpridas as formalidades regimentais, que_x000D_
 seja formulado o apelo em caráter administrativo ao Excelentíssimo senhor prefeito,_x000D_
 Diogo Alexandre Gomes Neto, no sentido do mesmo junto a Secretaria de Saúde, ver a_x000D_
 possibilidade de incluir nas prioridades das vacinas contra a Covid-19 os comerciantes e_x000D_
 seus funcionários de nosso Município.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/330/requerimento_verbal_08.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/330/requerimento_verbal_08.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Chã Grande, estado de_x000D_
 Pernambuco, depois de ouvido o plenário a cumpridas as formalidades regimentais, que_x000D_
 seja formulado o apelo em carater administrativo ao Excelentissimo senhor prefeito,_x000D_
 Diogo Alexandre Gomes Neto, no sentido do mesmo junto a demais órgão competente,_x000D_
 para que sejam tomadas atitudes mais rígidas em relação a conscientização das pessoas_x000D_
 com o uso de mascaras principalmente em dias de feira.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/331/requerimento_verbal_09.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/331/requerimento_verbal_09.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Chã Grande, estado de_x000D_
 Pernambuco, depois de ouvido o plenário a cumpridas as formalidades regimentais, que_x000D_
 seja formulado o apelo em caráter administrativo ao Excelentíssimo senhor prefeito,_x000D_
 Diogo Alexandre Gomes Neto, no sentido do mesmo junto a Secretaria de Urbanismo,_x000D_
 fazer a limpeza ao redor do USF do Sitio Matias.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/332/requerimento_verbal_10.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/332/requerimento_verbal_10.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Chã Grande, estado de_x000D_
 Pernambuco, depois de ouvido o plenário a cumpridas as formalidades regimentais, que_x000D_
 seja formulado o apeio em caráter administrativo ao Excelentíssimo senhor prefeito,_x000D_
 Diogo Alexandre Gomes Neto, no sentido do mesmo junto a Secretaria de Obras FAZER_x000D_
 O CONSERTO DE UM BUEIRO, no Sitio Matias próximo a Arlindo Júlio.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/333/requerimento_verbal_11.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/333/requerimento_verbal_11.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa Diretora da Camara Municipal de Chã Grande,_x000D_
 estado de Pernambuco, depois de ouvido o plenário e cumpridas as_x000D_
 formalidades regimentals, que seja formulado o apelo em caráter_x000D_
 administrativo ao Excelentissimo senhor prefeito, Diogo Alexandre Gomes_x000D_
 Neto, no sentido do mesmo junto a Secretaria de Saude, ver a possibilidade_x000D_
 de incluir nas prioridades das vacinas contra a Covid-19 os profissionais de_x000D_
 taxista e mototaxistas de nosso Munícipio.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Diogo Alexandre Gomes Neto</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/427/projeto_de_lei_001.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/427/projeto_de_lei_001.pdf</t>
   </si>
   <si>
     <t>Ementa: ADOTA O SALÁRIO MÍNIMO NACIONAL PARA O PAGAMENTO DE VENCIMENTOS DE SERVIDORES DO PODER EXCUTIVO MUNICIPAL E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>Institui o Plano Plurianual do Municipio de Cha_x000D_
 Grande para o periodo de 2022 a 2025 e da outras_x000D_
 providencias.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/430/projeto_de_lei_004_les.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/430/projeto_de_lei_004_les.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A MANUTENÇÃO DE ASSISTÊNCIA SOCIAL E DE PROFISSIONAIS DE PSICOLOGIA NAS ESCOLAS DA REDE MUNICIPAL DE ENSINO DE CHÃ GRANDE E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/431/projeto_de_lei_005.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/431/projeto_de_lei_005.pdf</t>
   </si>
   <si>
     <t>EMENTA: DISPOE SOBRE ESTÁGIO DE ESTUDANTES NA PREFEITURA MUNICIPAL DE CHÃ GRANDE DE TÉCNOLOGIA DA INFORMAÇÃO, ESTABELECIMENTOS DE EDUCAÇÃO SUPERIOR, DE EDUCAÇÃO PROFISSIONAL, DE ENSINO MÉDIO, DA EDUCAÇÃO ESPECIAL E DOS ANOS FINAIS DO ENSINO FUNDAMENTAL; ESTABELECE VALORES DO BOLSA AUXÍLIO; DISPOE SOBRE A CONCESSÃO DE AUXILIO TRANSPORTE PARA ESTUDANTES E DE OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/428/projeto_de_lei_006.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/428/projeto_de_lei_006.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTALAÇÃO DE EQUIPAMENTO ELIMINADOR DE AR NA TUBULAÇÃO DO SISTEMA DE ABASTECIMENTO DE ÁGUA NO MUNICÍPIO DE CHÃ GRANDE/PE.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/425/projeto_de_lei_008.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/425/projeto_de_lei_008.pdf</t>
   </si>
   <si>
     <t>EMENTA: AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR TRANSPORTE DE ALUNOS DE. NIVEL TECNICO E SUPERIOR, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/424/projeto_de_lei_09.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/424/projeto_de_lei_09.pdf</t>
   </si>
   <si>
     <t>Estima a RECEITA e fixa a DESPESA do Município para o exercício financeiro de 2022.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/422/projeto_de_lei_010_de_22_de_novembro.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/422/projeto_de_lei_010_de_22_de_novembro.pdf</t>
   </si>
   <si>
     <t>EMENTA: AUTORIZA O PODER EXECUTIVO MUNCIPAL CRIAR O "PROGRAMA SEDE ZERO", COM O OBJETIVO DE DISTRIBUIR AGUA POTÁVEL PARA PESSOAS EM SITUAÇÃO DE VULNERABILIDADE SOCIAL, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/421/projeto_de_lei_011.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/421/projeto_de_lei_011.pdf</t>
   </si>
   <si>
     <t>EMENTA: FIXA O VALOR MINIMO PARA AJUIZAMENTO DE AG.AO DE EXECUÇÃO FISCAL OBJETIVANDO A COBRANÇA DE DÍVIDA FISCAL_x000D_
 DE NATUREZA TRIBUTÁRIA DA FAZENDA PÚBLICA MUNICIPAL, AUTORIZA A DESISITNCIA DE EXECUÇÕES FISCAIS E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/420/projeto_de_lei_012.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/420/projeto_de_lei_012.pdf</t>
   </si>
   <si>
     <t>Fica autorizado, de forma extraordinária, no exercício de 2021, no âmbito do Município de Chã Grande, o pagamento do "abono do FUNDEB 2021" aos profissionais da educação básica em efetivo exercício, visando assegurar a tais profissionais a percepção de no mínimo 70% (setenta por cento) dos recursos anuais do novo Fundeb, em atendimento ao disposto no inciso XI do art. 212-A da Constituição Federal, incluído pela Emenda Constitucional 108/2020.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/419/projeto_de_lei_014.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/419/projeto_de_lei_014.pdf</t>
   </si>
   <si>
     <t>EMENTA: CRIA O PROGRAMA DE FOMENTO AO DESENVOLVIMENTO ECONÔMICO DO MUNICÍPIO DE CHÃ GRANDE, E AUTORIZA O PODER_x000D_
 EXECUTIVO MUNCIPAL A REALIZAR AULÕES DE INCENTIVO, FOMENTO E ESTÍMULO AO DESENVOLVIMENTO DE ATIVIDADES ECONÔMICAS URBANAS E RURAIS, DE ATIVIDADES SOCIAIS E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>EMENTA: AUTORIZA O PODER EXECUTIVO A_x000D_
 REPASSAR AOS AGENTES COMUNITARIOS DE_x000D_
 SAUDE E DE COMBATE DE ENDEMIAS_x000D_
 VINCULADOS AO PROGRAMA DE INCENTIVO_x000D_
 FINANCEIRO ADICIONAL, COMPETENCIA 2021,_x000D_
 REPASSADO PELA UNIAO FEDERAL E DA_x000D_
 OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/433/projeto_de_lei_002_les.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/433/projeto_de_lei_002_les.pdf</t>
   </si>
   <si>
     <t>Declarar de utilidade publica o Instituto Luiz Rios, localizado no Município de Chã Grande.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/432/projeto_de_lei_003_les.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/432/projeto_de_lei_003_les.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DA MULHER NO MUNICÍPIO DE CHÃ GRANDE E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/429/projeto_de_lei_005.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/429/projeto_de_lei_005.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A MANUTENcAO DE_x000D_
 ASSISTENCIA SOCIAL E DE_x000D_
 PROFISSIONAIS DE PSICOLOGIA NAS_x000D_
 ESCOLAS DA REDE MUNICIPAL DE_x000D_
 ENSINO DE CHA GRANDE E DA_x000D_
 OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/367/indicacao_01.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/367/indicacao_01.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, Apresento a V.Exa., nos termos do Regimento Interno, a presente Indicação, sugerindo ao Senhor Prefeito e ao secretario de Agricultura a proceder com a distribuição de sementes de milho e feijão.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/366/indicacao_02.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/366/indicacao_02.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, Apresento a Vossa Excelência, nos termos do Regimento_x000D_
 Interno, a presente indicação, sugerindo ao Senhor Prefeito a ao secretário de_x000D_
 Agricultura a proceder com a disponibilização dos tratores com grades da_x000D_
 prefeitura para aração das terras na zona rural deste município.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>PMOA</t>
   </si>
   <si>
     <t>Projeto de Moção de Aplausos</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/297/projeto_de_mocao_01.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/297/projeto_de_mocao_01.pdf</t>
   </si>
   <si>
     <t>A mesa diretora da Camara Municipal de CHA GRANDE, estado de Pernambuco,_x000D_
 atendendo a indicaca"o do Vereador GILVAN PEREIRA DE LIMA no use de suas_x000D_
 atribuições legais, as quais estão definidas no regimento interno desta Casa legislativa_x000D_
 apresenta PROJETO DE Moção DE APLAUSOS para apreciação a Votação.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/296/projeto_de_mocao_03.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/296/projeto_de_mocao_03.pdf</t>
   </si>
   <si>
     <t>A mesa diretora da Camara Municipal de CHA GRANDE, estado de Pernambuco,_x000D_
 atendendo a indicacao do Vereador JORGE LUIS DA SILVA no use de suas atribuições_x000D_
 legais, as quais estão definidas no regimento interno desta casa legislativa apresenta_x000D_
 PROJETO DE Moção DE APLAUSOS para apreciação a Votação.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/295/projeto_de_mocao_04.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/295/projeto_de_mocao_04.pdf</t>
   </si>
   <si>
     <t>A mesa diretora da Câmara Municipal de CHA GRANDE, estado de Pernambuco, atendendo a indicação do Vereador JANILSON JOSE DOS SANTOS no use de suas atribuições legais, as quais estão definidas no regimento interno desta casa legislativa apresenta PROJETO DE MOCAO DE APLAUSOS para apreciação a Votação.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/294/projeto_de_mocao_05.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/294/projeto_de_mocao_05.pdf</t>
   </si>
   <si>
     <t>A mesa diretora da Camara Municipal de CHA GRANDE, estado de Pernambuco,_x000D_
 atendendo a indicacao do Vereador JANILSON JOSE DOS SANTOS no use de suas_x000D_
 atribuições legais, as quais estão definidas no regimento interno desta casa legislativa_x000D_
 apresenta PROJETO DE Moção DE APLAUSOS para apreciação e Vota4ao.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/293/projeto_de_mocao_06.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/293/projeto_de_mocao_06.pdf</t>
   </si>
   <si>
     <t>A mesa diretora da Câmara Municipal de CHÃ GRANDE, estado de Pernambuco, atendendo a indicação do Vereador JANILSON JOSE DOS SANTOS no use de suas atribuições legais, as quase estão definidas no regimento interno desta casa legislativa apresenta PROJETO DE MOÇÃO DE APLAUSOS para apreciação e Votação.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/292/projeto_de_mocao_07.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/292/projeto_de_mocao_07.pdf</t>
   </si>
   <si>
     <t>A mesa diretora da Câmara Municipal de CHÃ GRANDE, estado de Pernambuco, atendendo a indicação do Vereador JANILSON JOSE DOS SANTOS no use de suas atribuições legais, as quais estão definidas no regimento interno desta casa legislativa apresenta PROJETO DE Moção DE APLAUSOS para apreciação a Votação.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/274/projeto_de_mocao_09.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/274/projeto_de_mocao_09.pdf</t>
   </si>
   <si>
     <t>A mesa diretora da Câmara Municipal de CHA GRANDE, estado de Pernambuco, atendendo a indicação do Vereador JANILSON JOSE DOS SANTOS no use de suas atribuições legais, as quais estão definidas no regimento interno desta casa legislativa apresenta PROJETO DE MOÇÃO DE APLAUSOS para apreciação e Votação</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/273/projeto_de_mocao_09.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/273/projeto_de_mocao_09.pdf</t>
   </si>
   <si>
     <t>A mesa diretora da Câmara Municipal de CHA GRANDE, estado de Pernambuco, atendendo a indicação do Vereador JANILSON JOSE DOS SANTOS no use de suas atribuições legais, as quais estão definidas no regimento interno desta Casa legislativa apresenta PROJETO DE Moção DE APLAUSOS para apreciação a Votação.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/272/projeto_de_mocao_10.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/272/projeto_de_mocao_10.pdf</t>
   </si>
   <si>
     <t>A mesa diretora da Camara Municipal de CHA GRANDE, estado de Pernambuco, atendendo a indicacao do Vereador JANILSON JOSE DOS SANTOS no use de suas atribuições legais, as quais estão definidas no regimento interno desta Casa legislativa apresenta PROJETO DE Moção DE APLAUSOS para apreciação a Votação.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/271/projeto_de_mocao_11.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/271/projeto_de_mocao_11.pdf</t>
   </si>
   <si>
     <t>A mesa diretora da Camara Municipal de CHA GRANDE, estado de Pernambuco, atendendo a indicacao do Vereador JANILSON JOSE DOS SANTOS no use de suas atribuições legais, as quais estão definidas no regimento interno desta Casa legislativa apresenta PROJETO DE MOCAO DE APLAUSOS para apreciação a Votação.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/270/projeto_de_mocao_12.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/270/projeto_de_mocao_12.pdf</t>
   </si>
   <si>
     <t>A mesa diretora da Camara Municipal de CHA GRANDE, estado de Pernambuco, atendendo a indicacao do Vereador JANILSON JOSE DOS SANTOS no use de suas atribuições legais, as quais estão definidas no regimento interno desta casa legislativa apresenta PROJETO DE MOCAO DE APLAUSOS par apreciação a Votação.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/269/projeto_de_mocao_13.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/269/projeto_de_mocao_13.pdf</t>
   </si>
   <si>
     <t>A mesa diretora da Camara Municipal de CHA GRANDE, estado de Pernambuco, atendendo a indicacao do Vereador JANILSON JOSE DOS SANTOS no use de suas atribuições legais, as quais estão definidas no regimento interno desta casa legislativa apresenta PROJETO DE Moção DE APLAUSOS para apreciação a Votação</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/268/projeto_de_mocao_14.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/268/projeto_de_mocao_14.pdf</t>
   </si>
   <si>
     <t>A mesa diretora da Camara Municipal de CHA GRANDE, estado de Pernambuco, atendendo a indicacao do Vereador JANILSON JOSE DOS SANTOS no use de suas atribuições legais, as quais estão definidas no regimento interno desta casa legislativa apresenta PROJETO DE Moção DE APLAUSOS para apreciação e Votação.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/267/projeto_de_mocao_15.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/267/projeto_de_mocao_15.pdf</t>
   </si>
   <si>
     <t>A mesa diretora da Camara Municipal de CHA GRANDE, estado de Pernambuco, atendendo a indicacao do Vereador JANILSON JOSE DOS SANTOS no use de suas atribuições legais, as quais estão definidas no regimento interno desta casa legislativa apresenta PROJETO DE MO4AO DE APLAUSOS paras apreciação a Votação.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/266/projeto_de_mocao_16.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/266/projeto_de_mocao_16.pdf</t>
   </si>
   <si>
     <t>A mesa diretora da Câmara Municipal de CHÃ GRANDE, estado de Pernambuco, atendendo a indicação do Vereador JANILSON JOSE DOS SANTOS no use de suas atribuições legais, as quais estão definidas no regimento interno desta casa legislativa apresenta PROJETO DE MOCAO DE APLAUSOS paras apreciação e Votação.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/265/projeto_de_mocao_17.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/265/projeto_de_mocao_17.pdf</t>
   </si>
   <si>
     <t>A mesa diretora da Camara Municipal de CHA GRANDE, estado de Pernambuco, atendendo a indicacao do Vereador ADEMIR BATISTA DOS SANTOS no use de suas atribuições legais, as quais estão definidas no regimento interno desta casa legislativa apresenta PROJETO DE MOCAO DE APLAUSOS para apreciação a Votação</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/264/projeto_de_mocao_19.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/264/projeto_de_mocao_19.pdf</t>
   </si>
   <si>
     <t>A mesa diretora da Camara Municipal de CHA GRANDE, estado de Pernambuco, atendendo a indicacao do Vereador JANIILSON JOSE DOS SANTOS no use de suas atribuições legais, as quais estão definidas no regimento interno desta casa legislativa apresenta PROJETO DE Moção DE APLAUSOS para apreciação a Votação</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/263/projeto_de_mocao_20.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/263/projeto_de_mocao_20.pdf</t>
   </si>
   <si>
     <t>A mesa diretora da Camara Municipal de CHA GRANDE, estado de Pernambuco, atendendo a indicacao do Vereador ADEMIR BATISTA DOS SANTOS no use de suas atribuições es legais, as quês estão definidas no regimento interno desta casa legislativa apresenta PROJETO DE Moção DE APLAUSOS para apreciação a Votação.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/262/projeto_de_mocao_21.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/262/projeto_de_mocao_21.pdf</t>
   </si>
   <si>
     <t>A mesa diretora da Camara Municipal de CHA GRANDE, estado de Pernambuco, atendendo a indicacao do Vereador JANILSON JOSE DOS SANTOS no use de suas atribuições legais, as quais estão definidas no regimento interno desta casa legislativa apresenta PROJETO DE Moção DE APLAUSOS para apreciação a Votação.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/261/projeto_de_mocao_22.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/261/projeto_de_mocao_22.pdf</t>
   </si>
   <si>
     <t>A mesa diretora da Camara Municipal de CHA GRANDE, estado de Pernambuco, atendendo a indicacao do Vereador GILVAN PEREIRA DE LIMA no use de suas atribuições  es legais, as quês estão definidas no regimento interno desta casa legislativo apresenta PROJETO DE Moção DE APLAUSOS para apreciação a Votação.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/260/projeto_de_mocao_23.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/260/projeto_de_mocao_23.pdf</t>
   </si>
   <si>
     <t>A mesa diretora da Camara Municipal de CHA GRANDE, estado de Pernambuco, atendendo a indicacao do Vereador JORGE LUIS DA SILVA no use de suas atribuições legais, as quais estão definidas no regimento interno desta casa legislativa apresenta PROJETO DE MOCAO DE APLAUSOS para apreciação a Votação</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/259/projeto_de_mocao_24.pdf</t>
+    <t>http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/259/projeto_de_mocao_24.pdf</t>
   </si>
   <si>
     <t>A mesa diretora da Câmara Municipal de CHA GRANDE, estado de Pernambuco, atendendo a indicação do Vereador JANILSON JOSE DOS SANTOS no use de suas atribuições legais, as quais estão definidas no regimento interno desta casa legislativa apresenta PROJETO DE Moção DE APLAUSOS para apreciação a Votação.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2670,68 +2670,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/312/requerimento.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/334/requerimento_002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/335/requerimento_003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/336/requerimento_004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/337/requerimento_005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/338/requerimento_006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/339/requerimento_007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/340/requerimento_008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/341/requerimento_009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/342/requerimento_010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/343/requerimento_011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/344/requerimento_012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/345/requerimento_013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/349/requerimento_015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/348/requerimento_016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/347/requerimento_017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/388/requerimento_018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/346/requerimento_019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/387/requerimento_020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/418/requerimento_021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/417/requerimento_022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/416/requerimento_023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/415/requerimento_024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/414/requerimento_025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/413/requerimento_026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/412/requerimento_027.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/411/requerimento_028.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/410/requerimento_029.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/409/requerimento_030.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/408/requerimento_031.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/407/requerimento_032.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/406/requerimento_033.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/404/requerimento_034.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/405/requerimento_035.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/403/requerimento_036.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/402/requerimento_037.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/401/requerimento_038.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/399/requerimento_039.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/398/requerimento_040.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/397/requerimento_041.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/396/requerimento_042.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/395/requerimento_043.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/386/requerimento_044.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/385/requerimento_045.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/384/requerimento_046.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/383/requerimento_047.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/400/requerimento_048.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/382/requerimento_049.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/381/requerimento_050.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/380/requerimento_051.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/379/requerimento_052.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/378/requerimento_053.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/377/requerimento_054.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/376/requerimento_055.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/375/requerimento_056.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/373/requerimento_058.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/370/requerimento_059.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/369/requerimento_060.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/368/requerimento_061.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/365/requerimento_062.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/364/requerimento_063.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/363/requerimento_064.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/362/requerimento_065.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/361/requerimento_066.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/360/requerimento_067.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/372/requerimento_068.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/371/requerimento_069.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/359/requerimento_070.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/357/requerimento_072.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/356/requerimento_072.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/355/requerimento_074.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/353/requerimento_076.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/351/requerimento_078.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/323/requerimento_79.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/322/requerimento_80.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/321/requerimento_81.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/320/requerimento_82.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/319/requerimento_83.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/318/requerimento_84.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/317/requerimento_85.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/316/requerimento_86.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/315/requerimento_87.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/314/requerimento_88.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/313/requerimento_89.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/311/requerimento_90.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/310/requerimento_91.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/309/requerimento_92.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/308/requerimento_93.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/307/requerimento_94.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/306/requerimento_95.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/305/requerimento_96.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/304/requerimento_97.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/303/requerimento_98.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/302/requerimento_99.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/301/requerimento_100.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/298/requerimento_102.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/299/requerimento_103.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/300/requerimento_101.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/325/requerimento_verbal_03.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/326/requerimento_verbal_04.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/327/requerimento_verbal_05.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/328/requerimento_verbal_-06.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/329/requerimento_verbal_07.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/330/requerimento_verbal_08.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/331/requerimento_verbal_09.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/332/requerimento_verbal_10.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/333/requerimento_verbal_11.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/427/projeto_de_lei_001.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/430/projeto_de_lei_004_les.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/431/projeto_de_lei_005.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/428/projeto_de_lei_006.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/425/projeto_de_lei_008.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/424/projeto_de_lei_09.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/422/projeto_de_lei_010_de_22_de_novembro.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/421/projeto_de_lei_011.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/420/projeto_de_lei_012.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/419/projeto_de_lei_014.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/433/projeto_de_lei_002_les.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/432/projeto_de_lei_003_les.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/429/projeto_de_lei_005.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/367/indicacao_01.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/366/indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/297/projeto_de_mocao_01.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/296/projeto_de_mocao_03.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/295/projeto_de_mocao_04.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/294/projeto_de_mocao_05.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/293/projeto_de_mocao_06.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/292/projeto_de_mocao_07.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/274/projeto_de_mocao_09.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/273/projeto_de_mocao_09.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/272/projeto_de_mocao_10.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/271/projeto_de_mocao_11.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/270/projeto_de_mocao_12.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/269/projeto_de_mocao_13.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/268/projeto_de_mocao_14.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/267/projeto_de_mocao_15.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/266/projeto_de_mocao_16.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/265/projeto_de_mocao_17.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/264/projeto_de_mocao_19.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/263/projeto_de_mocao_20.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/262/projeto_de_mocao_21.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/261/projeto_de_mocao_22.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/260/projeto_de_mocao_23.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/259/projeto_de_mocao_24.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/312/requerimento.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/334/requerimento_002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/335/requerimento_003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/336/requerimento_004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/337/requerimento_005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/338/requerimento_006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/339/requerimento_007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/340/requerimento_008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/341/requerimento_009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/342/requerimento_010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/343/requerimento_011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/344/requerimento_012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/345/requerimento_013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/349/requerimento_015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/348/requerimento_016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/347/requerimento_017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/388/requerimento_018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/346/requerimento_019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/387/requerimento_020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/418/requerimento_021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/417/requerimento_022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/416/requerimento_023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/415/requerimento_024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/414/requerimento_025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/413/requerimento_026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/412/requerimento_027.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/411/requerimento_028.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/410/requerimento_029.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/409/requerimento_030.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/408/requerimento_031.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/407/requerimento_032.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/406/requerimento_033.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/404/requerimento_034.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/405/requerimento_035.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/403/requerimento_036.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/402/requerimento_037.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/401/requerimento_038.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/399/requerimento_039.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/398/requerimento_040.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/397/requerimento_041.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/396/requerimento_042.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/395/requerimento_043.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/386/requerimento_044.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/385/requerimento_045.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/384/requerimento_046.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/383/requerimento_047.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/400/requerimento_048.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/382/requerimento_049.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/381/requerimento_050.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/380/requerimento_051.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/379/requerimento_052.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/378/requerimento_053.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/377/requerimento_054.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/376/requerimento_055.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/375/requerimento_056.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/373/requerimento_058.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/370/requerimento_059.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/369/requerimento_060.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/368/requerimento_061.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/365/requerimento_062.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/364/requerimento_063.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/363/requerimento_064.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/362/requerimento_065.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/361/requerimento_066.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/360/requerimento_067.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/372/requerimento_068.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/371/requerimento_069.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/359/requerimento_070.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/357/requerimento_072.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/356/requerimento_072.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/355/requerimento_074.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/353/requerimento_076.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/351/requerimento_078.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/323/requerimento_79.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/322/requerimento_80.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/321/requerimento_81.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/320/requerimento_82.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/319/requerimento_83.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/318/requerimento_84.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/317/requerimento_85.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/316/requerimento_86.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/315/requerimento_87.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/314/requerimento_88.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/313/requerimento_89.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/311/requerimento_90.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/310/requerimento_91.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/309/requerimento_92.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/308/requerimento_93.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/307/requerimento_94.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/306/requerimento_95.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/305/requerimento_96.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/304/requerimento_97.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/303/requerimento_98.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/302/requerimento_99.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/301/requerimento_100.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/298/requerimento_102.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/299/requerimento_103.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/300/requerimento_101.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/325/requerimento_verbal_03.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/326/requerimento_verbal_04.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/327/requerimento_verbal_05.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/328/requerimento_verbal_-06.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/329/requerimento_verbal_07.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/330/requerimento_verbal_08.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/331/requerimento_verbal_09.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/332/requerimento_verbal_10.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/333/requerimento_verbal_11.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/427/projeto_de_lei_001.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/430/projeto_de_lei_004_les.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/431/projeto_de_lei_005.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/428/projeto_de_lei_006.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/425/projeto_de_lei_008.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/424/projeto_de_lei_09.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/422/projeto_de_lei_010_de_22_de_novembro.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/421/projeto_de_lei_011.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/420/projeto_de_lei_012.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/419/projeto_de_lei_014.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/433/projeto_de_lei_002_les.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/432/projeto_de_lei_003_les.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/429/projeto_de_lei_005.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/367/indicacao_01.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/366/indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/297/projeto_de_mocao_01.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/296/projeto_de_mocao_03.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/295/projeto_de_mocao_04.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/294/projeto_de_mocao_05.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/293/projeto_de_mocao_06.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/292/projeto_de_mocao_07.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/274/projeto_de_mocao_09.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/273/projeto_de_mocao_09.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/272/projeto_de_mocao_10.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/271/projeto_de_mocao_11.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/270/projeto_de_mocao_12.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/269/projeto_de_mocao_13.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/268/projeto_de_mocao_14.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/267/projeto_de_mocao_15.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/266/projeto_de_mocao_16.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/265/projeto_de_mocao_17.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/264/projeto_de_mocao_19.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/263/projeto_de_mocao_20.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/262/projeto_de_mocao_21.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/261/projeto_de_mocao_22.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/260/projeto_de_mocao_23.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chagrande.pe.leg.br/media/sapl/public/materialegislativa/2021/259/projeto_de_mocao_24.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H153"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="171.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="113.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="112.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>